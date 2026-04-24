--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -32,747 +32,747 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Horaires</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
     <t>Site internet</t>
   </si>
   <si>
     <t>Communes d'intervention</t>
   </si>
   <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Salles</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Salles - Salles</t>
+  </si>
+  <si>
+    <t>Entre 7h et 20h</t>
+  </si>
+  <si>
+    <t>0556883010</t>
+  </si>
+  <si>
+    <t>https://www.ville-de-salles.com/solidarite/ccas/</t>
+  </si>
+  <si>
+    <t>Lugos, Salles</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Guîtres</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Guîtres - Guîtres</t>
+  </si>
+  <si>
+    <t>0557561948</t>
+  </si>
+  <si>
+    <t>Bonzac, Guîtres, Lagorce, Lapouyade, Maransin, Sablons, Saint-Martin-de-Laye, Saint-Martin-du-Bois, Savignac-de-l'Isle, Tizac-de-Lapouyade</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Blaye</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Blaye - Blaye</t>
+  </si>
+  <si>
+    <t>0557427523</t>
+  </si>
+  <si>
+    <t>https://ccb-blaye.com/service-a-la-personne/le-cen</t>
+  </si>
+  <si>
+    <t>Bayon-sur-Gironde, Berson, Blaye, Campugnan, Cars, Comps, Fours, Gauriac, Générac, Plassac, Saint-Christoly-de-Blaye, Saint-Ciers-de-Canesse, Saint-Genès-de-Blaye, Saint-Girons-d'Aiguevives, Saint-Martin-Lacaussade, Saint-Paul, Saint-Seurin-de-Bourg, Samonac, Saugon, Villeneuve</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Bazadais</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Bazadais - Bazas</t>
+  </si>
+  <si>
+    <t>0556654951</t>
+  </si>
+  <si>
+    <t>https://www.cdcdubazadais.fr/solidarite/saad/</t>
+  </si>
+  <si>
+    <t>Aubiac, Bazas, Bernos-Beaulac, Birac, Captieux, Cauvignac, Cazats, Cours-les-Bains, Cudos, Escaudes, Gajac, Gans, Giscos, Goualade, Grignols, Labescau, Lados, Lartigue, Lavazan, Le Nizan, Lerm-et-Musset, Lignan-de-Bazas, Marimbault, Marions, Masseilles, Saint-Côme, Saint-Michel-de-Castelnau, Sauviac, Sendets, Sigalens, Sillas</t>
+  </si>
+  <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Vayres</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Vayres - Vayres</t>
   </si>
   <si>
-    <t>Entre 7h et 20h</t>
-[...1 lines deleted...]
-  <si>
     <t>0533030013</t>
   </si>
   <si>
     <t>http://www.mairie-vayres.com/Centre-Communal-d-Action-Sociale</t>
   </si>
   <si>
     <t>Vayres</t>
   </si>
   <si>
+    <t>CIAS DU PAYS FOYEN -- Service d'Aide et d'Accompagnement à Domicile</t>
+  </si>
+  <si>
+    <t>CIAS DU PAYS FOYEN -- Service d'Aide et d'Accompagnement à Domicile - Pineuilh</t>
+  </si>
+  <si>
+    <t>0524241503</t>
+  </si>
+  <si>
+    <t>https://www.paysfoyen.fr</t>
+  </si>
+  <si>
+    <t>Caplong, Eynesse, La Roquille, Les Lèves-et-Thoumeyragues, Ligueux, Margueron, Pineuilh, Riocaud, Saint-André-et-Appelles, Saint-Avit-de-Soulège, Saint-Avit-Saint-Nazaire, Saint-Philippe-du-Seignal, Saint-Quentin-de-Caplong, Sainte-Foy-la-Grande</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Castillon-Pujols</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Castillon-Pujols - Castillon-la-Bataille</t>
+  </si>
+  <si>
+    <t>0564101292</t>
+  </si>
+  <si>
+    <t>https://www.castillonpujols.fr/</t>
+  </si>
+  <si>
+    <t>Branne, Cabara, Castillon-la-Bataille, Grézillac, Guillac, Jugazan, Lugaignac, Naujan-et-Postiac, Saint-Aubin-de-Branne, Sainte-Colombe</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Saint Macaire</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Saint Macaire - Saint-Macaire</t>
+  </si>
+  <si>
+    <t>0556638620</t>
+  </si>
+  <si>
+    <t>https://saintmacaire.fr/</t>
+  </si>
+  <si>
+    <t>Saint-Macaire</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Bouscat</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Bouscat - Le Bouscat</t>
+  </si>
+  <si>
+    <t>0557222736</t>
+  </si>
+  <si>
+    <t>https://www.bouscat.fr/vie-municipale/les-services</t>
+  </si>
+  <si>
+    <t>Le Bouscat</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Barp</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Barp - Le Barp</t>
+  </si>
+  <si>
+    <t>0557719859</t>
+  </si>
+  <si>
+    <t>http://www.ville-le-barp.fr/66-aide-au-maintien-a-</t>
+  </si>
+  <si>
+    <t>Le Barp</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Landiras</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Landiras - Landiras</t>
+  </si>
+  <si>
+    <t>0556625028</t>
+  </si>
+  <si>
+    <t>https://landiras.fr/c-c-a-s/</t>
+  </si>
+  <si>
+    <t>Landiras</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Seurin-sur-l'Isle - Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>0557560105</t>
+  </si>
+  <si>
+    <t>http://www.stseurinsurlisle.com/vie_quotidienne/do</t>
+  </si>
+  <si>
+    <t>Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Créon</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Créon - Créon</t>
+  </si>
+  <si>
+    <t>0557345466</t>
+  </si>
+  <si>
+    <t>http://www.mairie-creon.fr/ccas/</t>
+  </si>
+  <si>
+    <t>Baron, Blésignac, Camiac-et-Saint-Denis, Créon, Croignon, Cursan, Haux, La Sauve, Le Pout, Madirac, Sadirac, Saint-Genès-de-Lombaud, Saint-Léon, Villenave-de-Rions</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Belin-Beliet</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Belin-Beliet - Belin-Béliet</t>
+  </si>
+  <si>
+    <t>0556888153</t>
+  </si>
+  <si>
+    <t>https://www.belin-beliet.fr/service-daides-a-domic</t>
+  </si>
+  <si>
+    <t>Belin-Béliet</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cadaujac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cadaujac - Cadaujac</t>
+  </si>
+  <si>
+    <t>0557838218</t>
+  </si>
+  <si>
+    <t>http://www.mairie-cadaujac.fr/solidarite/action-so</t>
+  </si>
+  <si>
+    <t>Cadaujac</t>
+  </si>
+  <si>
+    <t>CIAS LES RIVES DE LA LAURENCE</t>
+  </si>
+  <si>
+    <t>CIAS LES RIVES DE LA LAURENCE - Saint-Loubès</t>
+  </si>
+  <si>
+    <t>0556789111</t>
+  </si>
+  <si>
+    <t>http://www.cdcsaintloubes.fr/les-services/le-c-i-a</t>
+  </si>
+  <si>
+    <t>Beychac-et-Caillau, Montussan, Saint-Loubès, Saint-Sulpice-et-Cameyrac, Sainte-Eulalie, Yvrac</t>
+  </si>
+  <si>
+    <t>SPASAD du Vivier du CCAS</t>
+  </si>
+  <si>
+    <t>SPASAD du Vivier du CCAS  - Mérignac</t>
+  </si>
+  <si>
+    <t>0556556656</t>
+  </si>
+  <si>
+    <t>Mérignac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'accompagnement à domicile du CCAS de Martignas-sur-Jalles</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'accompagnement à domicile du CCAS de Martignas-sur-Jalles - Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>0557970051</t>
+  </si>
+  <si>
+    <t>https://www.ville-martignas.fr/services-et-maintie</t>
+  </si>
+  <si>
+    <t>Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS PESSAC</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS PESSAC - Pessac</t>
+  </si>
+  <si>
+    <t>0557936746</t>
+  </si>
+  <si>
+    <t>https://www.pessac.fr</t>
+  </si>
+  <si>
+    <t>Pessac</t>
+  </si>
+  <si>
+    <t>CCAS DE BASSENS</t>
+  </si>
+  <si>
+    <t>CCAS DE BASSENS - Bassens</t>
+  </si>
+  <si>
+    <t>0557808150</t>
+  </si>
+  <si>
+    <t>Bassens</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS d'Eysines</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS d'Eysines - Eysines</t>
+  </si>
+  <si>
+    <t>0556161814</t>
+  </si>
+  <si>
+    <t>https://www.eysines.fr/ma-ville/elus/le-ccas-2/</t>
+  </si>
+  <si>
+    <t>Eysines</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Bruges</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Bruges - Bruges</t>
+  </si>
+  <si>
+    <t>0556168081</t>
+  </si>
+  <si>
+    <t>https://www.mairie-bruges.fr</t>
+  </si>
+  <si>
+    <t>Bruges</t>
+  </si>
+  <si>
+    <t>Service d'Aide au Maintien à Domicile des Portes de l'Entre-Deux-Mers</t>
+  </si>
+  <si>
+    <t>Service d'Aide au Maintien à Domicile des Portes de l'Entre-Deux-Mers - Latresne</t>
+  </si>
+  <si>
+    <t>0556208360</t>
+  </si>
+  <si>
+    <t>http://www.cdc-portesentredeuxmers.fr/vie-quotidie</t>
+  </si>
+  <si>
+    <t>Baurech, Cambes, Camblanes-et-Meynac, Cénac, Langoiran, Latresne, Le Tourne, Lignan-de-Bordeaux, Loupes, Quinsac, Sadirac, Saint-Caprais-de-Bordeaux, Tabanac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS de Blanquefort</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS de Blanquefort - Blanquefort</t>
+  </si>
+  <si>
+    <t>0556574855</t>
+  </si>
+  <si>
+    <t>https://www.ville-blanquefort.fr/portfolio_page/ai</t>
+  </si>
+  <si>
+    <t>Blanquefort</t>
+  </si>
+  <si>
+    <t>NERIGEA'DOM</t>
+  </si>
+  <si>
+    <t>NERIGEA'DOM - Nérigean</t>
+  </si>
+  <si>
+    <t>0557515913</t>
+  </si>
+  <si>
+    <t>https://nerigean.fr/nerigeadom/</t>
+  </si>
+  <si>
+    <t>Daignac, Dardenac, Espiet, Génissac, Moulon, Nérigean, Saint-Germain-du-Puch, Saint-Quentin-de-Baron, Tizac-de-Curton</t>
+  </si>
+  <si>
+    <t>o2 Bordeaux Mérignac</t>
+  </si>
+  <si>
+    <t>o2 Bordeaux Mérignac - Mérignac</t>
+  </si>
+  <si>
+    <t>0787498234</t>
+  </si>
+  <si>
+    <t>https://www.o2.fr</t>
+  </si>
+  <si>
+    <t>Bègles, Blanquefort, Bordeaux rive droite, Bruges, Eysines, Gradignan, Le Bouscat, Le Haillan, Le Taillan-Médoc, Martignas-sur-Jalle, Mérignac, Parempuyre, Pessac, Saint-Aubin-de-Médoc, Saint-Jean-d'Illac, Saint-Médard-en-Jalles, Talence, Villenave-d'Ornon</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Canéjan</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Canéjan - Canéjan</t>
+  </si>
+  <si>
+    <t>0556899676</t>
+  </si>
+  <si>
+    <t>https://www.canejan.fr/</t>
+  </si>
+  <si>
+    <t>Canéjan</t>
+  </si>
+  <si>
+    <t>SAD du C.C.A.S. de BEGLES</t>
+  </si>
+  <si>
+    <t>SAD du C.C.A.S. de BEGLES - Bègles</t>
+  </si>
+  <si>
+    <t>0556498845</t>
+  </si>
+  <si>
+    <t>https://www.mairie-begles.fr/</t>
+  </si>
+  <si>
+    <t>Bègles</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Audenge</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Audenge - Audenge</t>
+  </si>
+  <si>
+    <t>0557170115</t>
+  </si>
+  <si>
+    <t>https://www.ville-audenge.fr/saad/</t>
+  </si>
+  <si>
+    <t>Audenge</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de La Teste de Buch</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de La Teste de Buch - La Teste-de-Buch</t>
+  </si>
+  <si>
+    <t>0557736980</t>
+  </si>
+  <si>
+    <t>https://www.latestedebuch.fr/</t>
+  </si>
+  <si>
+    <t>La Teste-de-Buch</t>
+  </si>
+  <si>
+    <t>CCAS AMBES</t>
+  </si>
+  <si>
+    <t>CCAS AMBES - AMBES</t>
+  </si>
+  <si>
+    <t>0556773540</t>
+  </si>
+  <si>
+    <t>https://www.villeambes.fr/</t>
+  </si>
+  <si>
+    <t>Ambès</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Arès</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Arès - Arès</t>
+  </si>
+  <si>
+    <t>0557170101</t>
+  </si>
+  <si>
+    <t>https://ville-ares.fr/social-solidarite/</t>
+  </si>
+  <si>
+    <t>Arès</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Pierre d'Aurillac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Pierre d'Aurillac - Saint-Pierre-d'Aurillac</t>
+  </si>
+  <si>
+    <t>0556633027</t>
+  </si>
+  <si>
+    <t>Saint-André-du-Bois, Saint-Laurent-du-Plan, Saint-Martial, Saint-Martin-de-Sescas, Saint-Pierre-d'Aurillac, Semens, Verdelais</t>
+  </si>
+  <si>
+    <t>SAAD DU CCAS DE CENON</t>
+  </si>
+  <si>
+    <t>SAAD DU CCAS DE CENON - Cenon</t>
+  </si>
+  <si>
+    <t>0547305060</t>
+  </si>
+  <si>
+    <t>https://www.cenon.fr</t>
+  </si>
+  <si>
+    <t>Cenon</t>
+  </si>
+  <si>
+    <t>SAD de Libourne</t>
+  </si>
+  <si>
+    <t>SAD de Libourne - Libourne</t>
+  </si>
+  <si>
+    <t>0557553374</t>
+  </si>
+  <si>
+    <t>http://www.libourne.fr</t>
+  </si>
+  <si>
+    <t>Libourne, Pomerol</t>
+  </si>
+  <si>
+    <t>CCAS de LORMONT</t>
+  </si>
+  <si>
+    <t>CCAS de LORMONT - LORMONT</t>
+  </si>
+  <si>
+    <t>0557776360</t>
+  </si>
+  <si>
+    <t>https://www.lormont.fr</t>
+  </si>
+  <si>
+    <t>Lormont</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Andernos</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Andernos - Andernos-les-Bains</t>
+  </si>
+  <si>
+    <t>0556828998</t>
+  </si>
+  <si>
+    <t>https://www.andernoslesbains.fr/listes/solidarite/</t>
+  </si>
+  <si>
+    <t>Andernos-les-Bains</t>
+  </si>
+  <si>
+    <t>SERVICE AIDE A DOMICILE</t>
+  </si>
+  <si>
+    <t>SERVICE AIDE A DOMICILE - Carbon-Blanc</t>
+  </si>
+  <si>
+    <t>0557774404</t>
+  </si>
+  <si>
+    <t>Carbon-Blanc</t>
+  </si>
+  <si>
+    <t>ESAD - CIAS de l'Estuaire</t>
+  </si>
+  <si>
+    <t>ESAD - CIAS de l'Estuaire - Saint-Ciers-sur-Gironde</t>
+  </si>
+  <si>
+    <t>0557326699</t>
+  </si>
+  <si>
+    <t>Anglade, Braud-et-Saint-Louis, Cartelègue, Étauliers, Eyrans, Marcillac, Mazion, Pleine-Selve, Reignac, Saint-Androny, Saint-Aubin-de-Blaye, Saint-Caprais-de-Blaye, Saint-Ciers-sur-Gironde, Saint-Palais, Saint-Seurin-de-Cursac</t>
+  </si>
+  <si>
+    <t>CCAS AMBARES ET LAGRAVE</t>
+  </si>
+  <si>
+    <t>CCAS AMBARES ET LAGRAVE - AMBARES ET LAGRAVE</t>
+  </si>
+  <si>
+    <t>0556773456</t>
+  </si>
+  <si>
+    <t>Ambarès-et-Lagrave</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Lanton</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Lanton - Lanton</t>
+  </si>
+  <si>
+    <t>0556038625</t>
+  </si>
+  <si>
+    <t>https://www.mairie-lanton.fr/quotidien/solidarite/</t>
+  </si>
+  <si>
+    <t>Lanton</t>
+  </si>
+  <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS duTeich</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS duTeich - Le Teich</t>
   </si>
   <si>
     <t>0556224502</t>
   </si>
   <si>
     <t>https://www.leteich.fr</t>
   </si>
   <si>
     <t>Le Teich</t>
   </si>
   <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cestas</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cestas - Cestas</t>
+  </si>
+  <si>
+    <t>0556788482</t>
+  </si>
+  <si>
+    <t>https://www.mairie-cestas.fr/les-seniors/</t>
+  </si>
+  <si>
+    <t>Cestas</t>
+  </si>
+  <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Fronsadais</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Fronsadais - Saint-Germain-de-la-Rivière</t>
   </si>
   <si>
     <t>0557840709</t>
   </si>
   <si>
     <t>https://www.cdc-fronsadais.com</t>
   </si>
   <si>
     <t>Asques, Cadillac-en-Fronsadais, Fronsac, Galgon, La Lande-de-Fronsac, La Rivière, Lugon-et-l'Île-du-Carnay, Mouillac, Périssac, Saillans, Saint-Aignan, Saint-Ciers-d'Abzac, Saint-Genès-de-Fronsac, Saint-Germain-de-la-Rivière, Saint-Michel-de-Fronsac, Saint-Romain-la-Virvée, Tarnès, Vérac, Villegouge</t>
   </si>
   <si>
-    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Salles</t>
-[...11 lines deleted...]
-    <t>Lugos, Salles</t>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Floirac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Floirac - Floirac</t>
+  </si>
+  <si>
+    <t>0557808710</t>
+  </si>
+  <si>
+    <t>http://www.ville-floirac33.fr/la-solidarite/aides-</t>
+  </si>
+  <si>
+    <t>Floirac</t>
+  </si>
+  <si>
+    <t>SAAD - CCAS DE TALENCE</t>
+  </si>
+  <si>
+    <t>SAAD - CCAS DE TALENCE - Talence</t>
+  </si>
+  <si>
+    <t>0556847875</t>
+  </si>
+  <si>
+    <t>Talence</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Sainte Terre</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Sainte Terre - Sainte-Terre</t>
   </si>
   <si>
     <t>0557471623</t>
   </si>
   <si>
     <t>http://www.sainteterre.fr</t>
   </si>
   <si>
     <t>Sainte-Terre</t>
   </si>
   <si>
-    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Pierre d'Aurillac</t>
-[...457 lines deleted...]
-  <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Sud Gironde</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Sud Gironde - Villandraut</t>
   </si>
   <si>
     <t>0556258555</t>
   </si>
   <si>
     <t>https://www.cdcsudgironde.fr</t>
   </si>
   <si>
     <t>Balizac, Bourideys, Cazalis, Hostens, Le Tuzan, Louchats, Lucmau, Noaillan, Origne, Pompéjac, Préchac, Saint-Léger-de-Balson, Saint-Symphorien, Uzeste, Villandraut</t>
-  </si>
-[...145 lines deleted...]
-    <t>Carbon-Blanc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1145,131 +1145,131 @@
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3"/>
+      <c r="F3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
         <v>17</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>24</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
         <v>32</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
         <v>33</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="E7"/>
       <c r="F7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:6">
@@ -1423,71 +1423,71 @@
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>78</v>
       </c>
       <c r="E16" t="s">
         <v>79</v>
       </c>
       <c r="F16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>83</v>
       </c>
-      <c r="E17"/>
+      <c r="E17" t="s">
+        <v>84</v>
+      </c>
       <c r="F17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="E18" t="s">
         <v>88</v>
       </c>
+      <c r="E18"/>
       <c r="F18" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>90</v>
       </c>
       <c r="B19" t="s">
         <v>91</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>92</v>
       </c>
       <c r="E19" t="s">
         <v>93</v>
       </c>
       <c r="F19" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:6">
@@ -1501,131 +1501,131 @@
         <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>97</v>
       </c>
       <c r="E20" t="s">
         <v>98</v>
       </c>
       <c r="F20" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>100</v>
       </c>
       <c r="B21" t="s">
         <v>101</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>102</v>
       </c>
-      <c r="E21" t="s">
+      <c r="E21"/>
+      <c r="F21" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" t="s">
         <v>105</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" t="s">
         <v>106</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>107</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>109</v>
+      </c>
+      <c r="B23" t="s">
         <v>110</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" t="s">
         <v>111</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>112</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" t="s">
         <v>115</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" t="s">
         <v>116</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>117</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>119</v>
+      </c>
+      <c r="B25" t="s">
         <v>120</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" t="s">
         <v>121</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>122</v>
       </c>
-      <c r="E25"/>
       <c r="F25" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>124</v>
       </c>
       <c r="B26" t="s">
         <v>125</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
       <c r="D26" t="s">
         <v>126</v>
       </c>
       <c r="E26" t="s">
         <v>127</v>
       </c>
       <c r="F26" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="27" spans="1:6">
@@ -1639,305 +1639,305 @@
         <v>8</v>
       </c>
       <c r="D27" t="s">
         <v>131</v>
       </c>
       <c r="E27" t="s">
         <v>132</v>
       </c>
       <c r="F27" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>134</v>
       </c>
       <c r="B28" t="s">
         <v>135</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
       <c r="D28" t="s">
         <v>136</v>
       </c>
-      <c r="E28"/>
+      <c r="E28" t="s">
+        <v>137</v>
+      </c>
       <c r="F28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="D29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
       <c r="D30" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="E30"/>
+        <v>146</v>
+      </c>
+      <c r="E30" t="s">
+        <v>147</v>
+      </c>
       <c r="F30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="D31" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="E31"/>
+        <v>151</v>
+      </c>
+      <c r="E31" t="s">
+        <v>152</v>
+      </c>
       <c r="F31" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B32" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
       <c r="D32" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="E32"/>
+        <v>156</v>
+      </c>
+      <c r="E32" t="s">
+        <v>157</v>
+      </c>
       <c r="F32" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B33" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="E33" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F33" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B34" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
       <c r="D34" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="E34"/>
       <c r="F34" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B35" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E35" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F35" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B36" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="D36" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E36" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F36" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B37" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E37" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F37" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B38" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C38" t="s">
         <v>8</v>
       </c>
       <c r="D38" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E38" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F38" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B39" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C39" t="s">
         <v>8</v>
       </c>
       <c r="D39" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="E39"/>
       <c r="F39" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B40" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C40" t="s">
         <v>8</v>
       </c>
       <c r="D40" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="E40"/>
       <c r="F40" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B41" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="D41" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="E41" t="s">
         <v>198</v>
       </c>
+      <c r="E41"/>
       <c r="F41" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>200</v>
       </c>
       <c r="B42" t="s">
         <v>201</v>
       </c>
       <c r="C42" t="s">
         <v>8</v>
       </c>
       <c r="D42" t="s">
         <v>202</v>
       </c>
       <c r="E42" t="s">
         <v>203</v>
       </c>
       <c r="F42" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="43" spans="1:6">
@@ -2011,91 +2011,91 @@
         <v>8</v>
       </c>
       <c r="D46" t="s">
         <v>222</v>
       </c>
       <c r="E46" t="s">
         <v>223</v>
       </c>
       <c r="F46" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>225</v>
       </c>
       <c r="B47" t="s">
         <v>226</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
       <c r="D47" t="s">
         <v>227</v>
       </c>
-      <c r="E47" t="s">
+      <c r="E47"/>
+      <c r="F47" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
+        <v>229</v>
+      </c>
+      <c r="B48" t="s">
         <v>230</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" t="s">
         <v>231</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>232</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
+        <v>234</v>
+      </c>
+      <c r="B49" t="s">
         <v>235</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" t="s">
         <v>236</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>237</v>
       </c>
-      <c r="E49"/>
       <c r="F49" t="s">
         <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>