--- v1 (2026-04-24)
+++ v2 (2026-06-13)
@@ -32,747 +32,747 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Horaires</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
     <t>Site internet</t>
   </si>
   <si>
     <t>Communes d'intervention</t>
   </si>
   <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Belin-Beliet</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Belin-Beliet - Belin-Béliet</t>
+  </si>
+  <si>
+    <t>Entre 7h et 20h</t>
+  </si>
+  <si>
+    <t>0556888153</t>
+  </si>
+  <si>
+    <t>https://www.belin-beliet.fr/service-daides-a-domic</t>
+  </si>
+  <si>
+    <t>Belin-Béliet</t>
+  </si>
+  <si>
+    <t>SAD de Libourne</t>
+  </si>
+  <si>
+    <t>SAD de Libourne - Libourne</t>
+  </si>
+  <si>
+    <t>0557553374</t>
+  </si>
+  <si>
+    <t>http://www.libourne.fr</t>
+  </si>
+  <si>
+    <t>Libourne, Pomerol</t>
+  </si>
+  <si>
+    <t>SAD du C.C.A.S. de BEGLES</t>
+  </si>
+  <si>
+    <t>SAD du C.C.A.S. de BEGLES - Bègles</t>
+  </si>
+  <si>
+    <t>0556498845</t>
+  </si>
+  <si>
+    <t>https://www.mairie-begles.fr/</t>
+  </si>
+  <si>
+    <t>Bègles</t>
+  </si>
+  <si>
+    <t>CCAS AMBARES ET LAGRAVE</t>
+  </si>
+  <si>
+    <t>CCAS AMBARES ET LAGRAVE - AMBARES ET LAGRAVE</t>
+  </si>
+  <si>
+    <t>0556773456</t>
+  </si>
+  <si>
+    <t>Ambarès-et-Lagrave</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Bouscat</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Bouscat - Le Bouscat</t>
+  </si>
+  <si>
+    <t>0557222736</t>
+  </si>
+  <si>
+    <t>https://www.bouscat.fr/vie-municipale/les-services</t>
+  </si>
+  <si>
+    <t>Le Bouscat</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cadaujac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cadaujac - Cadaujac</t>
+  </si>
+  <si>
+    <t>0557838218</t>
+  </si>
+  <si>
+    <t>http://www.mairie-cadaujac.fr/solidarite/action-so</t>
+  </si>
+  <si>
+    <t>Cadaujac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Landiras</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Landiras - Landiras</t>
+  </si>
+  <si>
+    <t>0556625028</t>
+  </si>
+  <si>
+    <t>https://landiras.fr/c-c-a-s/</t>
+  </si>
+  <si>
+    <t>Landiras</t>
+  </si>
+  <si>
+    <t>SAAD DU CCAS DE CENON</t>
+  </si>
+  <si>
+    <t>SAAD DU CCAS DE CENON - Cenon</t>
+  </si>
+  <si>
+    <t>0547305060</t>
+  </si>
+  <si>
+    <t>https://www.cenon.fr</t>
+  </si>
+  <si>
+    <t>Cenon</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Lanton</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Lanton - Lanton</t>
+  </si>
+  <si>
+    <t>0556038625</t>
+  </si>
+  <si>
+    <t>https://www.mairie-lanton.fr/quotidien/solidarite/</t>
+  </si>
+  <si>
+    <t>Lanton</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Arès</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Arès - Arès</t>
+  </si>
+  <si>
+    <t>0557170101</t>
+  </si>
+  <si>
+    <t>https://ville-ares.fr/social-solidarite/</t>
+  </si>
+  <si>
+    <t>Arès</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Pierre d'Aurillac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Pierre d'Aurillac - Saint-Pierre-d'Aurillac</t>
+  </si>
+  <si>
+    <t>0556633027</t>
+  </si>
+  <si>
+    <t>Saint-André-du-Bois, Saint-Laurent-du-Plan, Saint-Martial, Saint-Martin-de-Sescas, Saint-Pierre-d'Aurillac, Semens, Verdelais</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Canéjan</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Canéjan - Canéjan</t>
+  </si>
+  <si>
+    <t>0556899676</t>
+  </si>
+  <si>
+    <t>https://www.canejan.fr/</t>
+  </si>
+  <si>
+    <t>Canéjan</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Andernos</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Andernos - Andernos-les-Bains</t>
+  </si>
+  <si>
+    <t>0556828998</t>
+  </si>
+  <si>
+    <t>https://www.andernoslesbains.fr/listes/solidarite/</t>
+  </si>
+  <si>
+    <t>Andernos-les-Bains</t>
+  </si>
+  <si>
+    <t>CIAS DU PAYS FOYEN -- Service d'Aide et d'Accompagnement à Domicile</t>
+  </si>
+  <si>
+    <t>CIAS DU PAYS FOYEN -- Service d'Aide et d'Accompagnement à Domicile - Pineuilh</t>
+  </si>
+  <si>
+    <t>0524241503</t>
+  </si>
+  <si>
+    <t>https://www.paysfoyen.fr</t>
+  </si>
+  <si>
+    <t>Caplong, Eynesse, La Roquille, Les Lèves-et-Thoumeyragues, Ligueux, Margueron, Pineuilh, Riocaud, Saint-André-et-Appelles, Saint-Avit-de-Soulège, Saint-Avit-Saint-Nazaire, Saint-Philippe-du-Seignal, Saint-Quentin-de-Caplong, Sainte-Foy-la-Grande</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Bruges</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Bruges - Bruges</t>
+  </si>
+  <si>
+    <t>0556168081</t>
+  </si>
+  <si>
+    <t>https://www.mairie-bruges.fr</t>
+  </si>
+  <si>
+    <t>Bruges</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Bazadais</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Bazadais - Bazas</t>
+  </si>
+  <si>
+    <t>0556654951</t>
+  </si>
+  <si>
+    <t>https://www.cdcdubazadais.fr/solidarite/saad/</t>
+  </si>
+  <si>
+    <t>Aubiac, Bazas, Bernos-Beaulac, Birac, Captieux, Cauvignac, Cazats, Cours-les-Bains, Cudos, Escaudes, Gajac, Gans, Giscos, Goualade, Grignols, Labescau, Lados, Lartigue, Lavazan, Le Nizan, Lerm-et-Musset, Lignan-de-Bazas, Marimbault, Marions, Masseilles, Saint-Côme, Saint-Michel-de-Castelnau, Sauviac, Sendets, Sigalens, Sillas</t>
+  </si>
+  <si>
+    <t>SERVICE AIDE A DOMICILE</t>
+  </si>
+  <si>
+    <t>SERVICE AIDE A DOMICILE - Carbon-Blanc</t>
+  </si>
+  <si>
+    <t>0557774404</t>
+  </si>
+  <si>
+    <t>Carbon-Blanc</t>
+  </si>
+  <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Salles</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Salles - Salles</t>
   </si>
   <si>
-    <t>Entre 7h et 20h</t>
-[...1 lines deleted...]
-  <si>
     <t>0556883010</t>
   </si>
   <si>
     <t>https://www.ville-de-salles.com/solidarite/ccas/</t>
   </si>
   <si>
     <t>Lugos, Salles</t>
   </si>
   <si>
+    <t>CIAS LES RIVES DE LA LAURENCE</t>
+  </si>
+  <si>
+    <t>CIAS LES RIVES DE LA LAURENCE - Saint-Loubès</t>
+  </si>
+  <si>
+    <t>0556789111</t>
+  </si>
+  <si>
+    <t>http://www.cdcsaintloubes.fr/les-services/le-c-i-a</t>
+  </si>
+  <si>
+    <t>Beychac-et-Caillau, Montussan, Saint-Loubès, Saint-Sulpice-et-Cameyrac, Sainte-Eulalie, Yvrac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Floirac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Floirac - Floirac</t>
+  </si>
+  <si>
+    <t>0557808710</t>
+  </si>
+  <si>
+    <t>http://www.ville-floirac33.fr/la-solidarite/aides-</t>
+  </si>
+  <si>
+    <t>Floirac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS d'Eysines</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS d'Eysines - Eysines</t>
+  </si>
+  <si>
+    <t>0556161814</t>
+  </si>
+  <si>
+    <t>https://www.eysines.fr/ma-ville/elus/le-ccas-2/</t>
+  </si>
+  <si>
+    <t>Eysines</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS de Blanquefort</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS de Blanquefort - Blanquefort</t>
+  </si>
+  <si>
+    <t>0556574855</t>
+  </si>
+  <si>
+    <t>https://www.ville-blanquefort.fr/portfolio_page/ai</t>
+  </si>
+  <si>
+    <t>Blanquefort</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Sud Gironde</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Sud Gironde - Villandraut</t>
+  </si>
+  <si>
+    <t>0556258555</t>
+  </si>
+  <si>
+    <t>https://www.cdcsudgironde.fr</t>
+  </si>
+  <si>
+    <t>Balizac, Bourideys, Cazalis, Hostens, Le Tuzan, Louchats, Lucmau, Noaillan, Origne, Pompéjac, Préchac, Saint-Léger-de-Balson, Saint-Symphorien, Uzeste, Villandraut</t>
+  </si>
+  <si>
+    <t>CCAS AMBES</t>
+  </si>
+  <si>
+    <t>CCAS AMBES - AMBES</t>
+  </si>
+  <si>
+    <t>0556773540</t>
+  </si>
+  <si>
+    <t>https://www.villeambes.fr/</t>
+  </si>
+  <si>
+    <t>Ambès</t>
+  </si>
+  <si>
+    <t>SPASAD du Vivier du CCAS</t>
+  </si>
+  <si>
+    <t>SPASAD du Vivier du CCAS  - Mérignac</t>
+  </si>
+  <si>
+    <t>0556556656</t>
+  </si>
+  <si>
+    <t>Mérignac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Castillon-Pujols</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Castillon-Pujols - Castillon-la-Bataille</t>
+  </si>
+  <si>
+    <t>0564101292</t>
+  </si>
+  <si>
+    <t>https://www.castillonpujols.fr/</t>
+  </si>
+  <si>
+    <t>Branne, Cabara, Castillon-la-Bataille, Grézillac, Guillac, Jugazan, Lugaignac, Naujan-et-Postiac, Saint-Aubin-de-Branne, Sainte-Colombe</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Audenge</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Audenge - Audenge</t>
+  </si>
+  <si>
+    <t>0557170115</t>
+  </si>
+  <si>
+    <t>https://www.ville-audenge.fr/saad/</t>
+  </si>
+  <si>
+    <t>Audenge</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS PESSAC</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS PESSAC - Pessac</t>
+  </si>
+  <si>
+    <t>0557936746</t>
+  </si>
+  <si>
+    <t>https://www.pessac.fr</t>
+  </si>
+  <si>
+    <t>Pessac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Saint Macaire</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Saint Macaire - Saint-Macaire</t>
+  </si>
+  <si>
+    <t>0556638620</t>
+  </si>
+  <si>
+    <t>https://saintmacaire.fr/</t>
+  </si>
+  <si>
+    <t>Saint-Macaire</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cestas</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cestas - Cestas</t>
+  </si>
+  <si>
+    <t>0556788482</t>
+  </si>
+  <si>
+    <t>https://www.mairie-cestas.fr/les-seniors/</t>
+  </si>
+  <si>
+    <t>Cestas</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Seurin-sur-l'Isle - Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>0557560105</t>
+  </si>
+  <si>
+    <t>http://www.stseurinsurlisle.com/vie_quotidienne/do</t>
+  </si>
+  <si>
+    <t>Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>SAAD - CCAS DE TALENCE</t>
+  </si>
+  <si>
+    <t>SAAD - CCAS DE TALENCE - Talence</t>
+  </si>
+  <si>
+    <t>0556847875</t>
+  </si>
+  <si>
+    <t>Talence</t>
+  </si>
+  <si>
+    <t>CCAS DE BASSENS</t>
+  </si>
+  <si>
+    <t>CCAS DE BASSENS - Bassens</t>
+  </si>
+  <si>
+    <t>0557808150</t>
+  </si>
+  <si>
+    <t>Bassens</t>
+  </si>
+  <si>
+    <t>CCAS de LORMONT</t>
+  </si>
+  <si>
+    <t>CCAS de LORMONT - LORMONT</t>
+  </si>
+  <si>
+    <t>0557776360</t>
+  </si>
+  <si>
+    <t>https://www.lormont.fr</t>
+  </si>
+  <si>
+    <t>Lormont</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Barp</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Barp - Le Barp</t>
+  </si>
+  <si>
+    <t>0557719859</t>
+  </si>
+  <si>
+    <t>http://www.ville-le-barp.fr/66-aide-au-maintien-a-</t>
+  </si>
+  <si>
+    <t>Le Barp</t>
+  </si>
+  <si>
+    <t>Service d'Aide au Maintien à Domicile des Portes de l'Entre-Deux-Mers</t>
+  </si>
+  <si>
+    <t>Service d'Aide au Maintien à Domicile des Portes de l'Entre-Deux-Mers - Latresne</t>
+  </si>
+  <si>
+    <t>0556208360</t>
+  </si>
+  <si>
+    <t>http://www.cdc-portesentredeuxmers.fr/vie-quotidie</t>
+  </si>
+  <si>
+    <t>Baurech, Cambes, Camblanes-et-Meynac, Cénac, Langoiran, Latresne, Le Tourne, Lignan-de-Bordeaux, Loupes, Quinsac, Sadirac, Saint-Caprais-de-Bordeaux, Tabanac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Sainte Terre</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Sainte Terre - Sainte-Terre</t>
+  </si>
+  <si>
+    <t>0557471623</t>
+  </si>
+  <si>
+    <t>http://www.sainteterre.fr</t>
+  </si>
+  <si>
+    <t>Sainte-Terre</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Créon</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Créon - Créon</t>
+  </si>
+  <si>
+    <t>0557345466</t>
+  </si>
+  <si>
+    <t>http://www.mairie-creon.fr/ccas/</t>
+  </si>
+  <si>
+    <t>Baron, Blésignac, Camiac-et-Saint-Denis, Créon, Croignon, Cursan, Haux, La Sauve, Le Pout, Madirac, Sadirac, Saint-Genès-de-Lombaud, Saint-Léon, Villenave-de-Rions</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de La Teste de Buch</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de La Teste de Buch - La Teste-de-Buch</t>
+  </si>
+  <si>
+    <t>0557736980</t>
+  </si>
+  <si>
+    <t>https://www.latestedebuch.fr/</t>
+  </si>
+  <si>
+    <t>La Teste-de-Buch</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'accompagnement à domicile du CCAS de Martignas-sur-Jalles</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'accompagnement à domicile du CCAS de Martignas-sur-Jalles - Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>0557970051</t>
+  </si>
+  <si>
+    <t>https://www.ville-martignas.fr/services-et-maintie</t>
+  </si>
+  <si>
+    <t>Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Vayres</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Vayres - Vayres</t>
+  </si>
+  <si>
+    <t>0533030013</t>
+  </si>
+  <si>
+    <t>http://www.mairie-vayres.com/Centre-Communal-d-Action-Sociale</t>
+  </si>
+  <si>
+    <t>Vayres</t>
+  </si>
+  <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Guîtres</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Guîtres - Guîtres</t>
   </si>
   <si>
     <t>0557561948</t>
   </si>
   <si>
     <t>Bonzac, Guîtres, Lagorce, Lapouyade, Maransin, Sablons, Saint-Martin-de-Laye, Saint-Martin-du-Bois, Savignac-de-l'Isle, Tizac-de-Lapouyade</t>
   </si>
   <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS duTeich</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS duTeich - Le Teich</t>
+  </si>
+  <si>
+    <t>0556224502</t>
+  </si>
+  <si>
+    <t>https://www.leteich.fr</t>
+  </si>
+  <si>
+    <t>Le Teich</t>
+  </si>
+  <si>
+    <t>NERIGEA'DOM</t>
+  </si>
+  <si>
+    <t>NERIGEA'DOM - Nérigean</t>
+  </si>
+  <si>
+    <t>0557515913</t>
+  </si>
+  <si>
+    <t>https://nerigean.fr/nerigeadom/</t>
+  </si>
+  <si>
+    <t>Daignac, Dardenac, Espiet, Génissac, Moulon, Nérigean, Saint-Germain-du-Puch, Saint-Quentin-de-Baron, Tizac-de-Curton</t>
+  </si>
+  <si>
+    <t>ESAD - CIAS de l'Estuaire</t>
+  </si>
+  <si>
+    <t>ESAD - CIAS de l'Estuaire - Saint-Ciers-sur-Gironde</t>
+  </si>
+  <si>
+    <t>0557326699</t>
+  </si>
+  <si>
+    <t>Anglade, Braud-et-Saint-Louis, Cartelègue, Étauliers, Eyrans, Marcillac, Mazion, Pleine-Selve, Reignac, Saint-Androny, Saint-Aubin-de-Blaye, Saint-Caprais-de-Blaye, Saint-Ciers-sur-Gironde, Saint-Palais, Saint-Seurin-de-Cursac</t>
+  </si>
+  <si>
+    <t>o2 Bordeaux Mérignac</t>
+  </si>
+  <si>
+    <t>o2 Bordeaux Mérignac - Mérignac</t>
+  </si>
+  <si>
+    <t>0787498234</t>
+  </si>
+  <si>
+    <t>https://www.o2.fr</t>
+  </si>
+  <si>
+    <t>Bègles, Blanquefort, Bordeaux rive droite, Bruges, Eysines, Gradignan, Le Bouscat, Le Haillan, Le Taillan-Médoc, Martignas-sur-Jalle, Mérignac, Parempuyre, Pessac, Saint-Aubin-de-Médoc, Saint-Jean-d'Illac, Saint-Médard-en-Jalles, Talence, Villenave-d'Ornon</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Fronsadais</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Fronsadais - Saint-Germain-de-la-Rivière</t>
+  </si>
+  <si>
+    <t>0557840709</t>
+  </si>
+  <si>
+    <t>https://www.cdc-fronsadais.com</t>
+  </si>
+  <si>
+    <t>Asques, Cadillac-en-Fronsadais, Fronsac, Galgon, La Lande-de-Fronsac, La Rivière, Lugon-et-l'Île-du-Carnay, Mouillac, Périssac, Saillans, Saint-Aignan, Saint-Ciers-d'Abzac, Saint-Genès-de-Fronsac, Saint-Germain-de-la-Rivière, Saint-Michel-de-Fronsac, Saint-Romain-la-Virvée, Tarnès, Vérac, Villegouge</t>
+  </si>
+  <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Blaye</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Blaye - Blaye</t>
   </si>
   <si>
     <t>0557427523</t>
   </si>
   <si>
     <t>https://ccb-blaye.com/service-a-la-personne/le-cen</t>
   </si>
   <si>
     <t>Bayon-sur-Gironde, Berson, Blaye, Campugnan, Cars, Comps, Fours, Gauriac, Générac, Plassac, Saint-Christoly-de-Blaye, Saint-Ciers-de-Canesse, Saint-Genès-de-Blaye, Saint-Girons-d'Aiguevives, Saint-Martin-Lacaussade, Saint-Paul, Saint-Seurin-de-Bourg, Samonac, Saugon, Villeneuve</t>
-  </si>
-[...652 lines deleted...]
-    <t>Balizac, Bourideys, Cazalis, Hostens, Le Tuzan, Louchats, Lucmau, Noaillan, Origne, Pompéjac, Préchac, Saint-Léger-de-Balson, Saint-Symphorien, Uzeste, Villandraut</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1145,91 +1145,91 @@
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
-      <c r="E3"/>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
         <v>24</v>
       </c>
+      <c r="E5"/>
       <c r="F5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
@@ -1323,229 +1323,229 @@
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>53</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>58</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12"/>
+      <c r="F12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
         <v>62</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>63</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
         <v>67</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>68</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
         <v>72</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>73</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" t="s">
         <v>77</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>78</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
         <v>81</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" t="s">
         <v>82</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>83</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" t="s">
         <v>86</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
         <v>90</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
         <v>91</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>92</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" t="s">
         <v>95</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
         <v>96</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>97</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>99</v>
+      </c>
+      <c r="B21" t="s">
         <v>100</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
         <v>101</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>102</v>
       </c>
-      <c r="E21"/>
       <c r="F21" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>104</v>
       </c>
       <c r="B22" t="s">
         <v>105</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>106</v>
       </c>
       <c r="E22" t="s">
         <v>107</v>
       </c>
       <c r="F22" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:6">
@@ -1599,385 +1599,385 @@
         <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>121</v>
       </c>
       <c r="E25" t="s">
         <v>122</v>
       </c>
       <c r="F25" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>124</v>
       </c>
       <c r="B26" t="s">
         <v>125</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
       <c r="D26" t="s">
         <v>126</v>
       </c>
-      <c r="E26" t="s">
+      <c r="E26"/>
+      <c r="F26" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>128</v>
+      </c>
+      <c r="B27" t="s">
         <v>129</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
         <v>130</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>131</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>133</v>
+      </c>
+      <c r="B28" t="s">
         <v>134</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" t="s">
         <v>135</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>136</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>138</v>
+      </c>
+      <c r="B29" t="s">
         <v>139</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
         <v>140</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>141</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>143</v>
+      </c>
+      <c r="B30" t="s">
         <v>144</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
         <v>145</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>146</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>148</v>
+      </c>
+      <c r="B31" t="s">
         <v>149</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" t="s">
         <v>150</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>151</v>
       </c>
-      <c r="E31" t="s">
+      <c r="F31" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32" t="s">
         <v>154</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
         <v>155</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>156</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>158</v>
+      </c>
+      <c r="B33" t="s">
         <v>159</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
         <v>160</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E33"/>
+      <c r="F33" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>162</v>
+      </c>
+      <c r="B34" t="s">
+        <v>163</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>166</v>
+      </c>
+      <c r="B35" t="s">
+        <v>167</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
         <v>168</v>
       </c>
-      <c r="B35" t="s">
+      <c r="E35" t="s">
         <v>169</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="F35" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>171</v>
+      </c>
+      <c r="B36" t="s">
+        <v>172</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s">
         <v>173</v>
       </c>
-      <c r="B36" t="s">
+      <c r="E36" t="s">
         <v>174</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="F36" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>176</v>
+      </c>
+      <c r="B37" t="s">
+        <v>177</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
         <v>178</v>
       </c>
-      <c r="B37" t="s">
+      <c r="E37" t="s">
         <v>179</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>181</v>
+      </c>
+      <c r="B38" t="s">
+        <v>182</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
         <v>183</v>
       </c>
-      <c r="B38" t="s">
+      <c r="E38" t="s">
         <v>184</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="F38" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>186</v>
+      </c>
+      <c r="B39" t="s">
+        <v>187</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
         <v>188</v>
       </c>
-      <c r="B39" t="s">
+      <c r="E39" t="s">
         <v>189</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="F39" t="s">
         <v>190</v>
-      </c>
-[...2 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>191</v>
+      </c>
+      <c r="B40" t="s">
         <v>192</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" t="s">
         <v>193</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>194</v>
       </c>
-      <c r="E40"/>
       <c r="F40" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>196</v>
       </c>
       <c r="B41" t="s">
         <v>197</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="D41" t="s">
         <v>198</v>
       </c>
-      <c r="E41"/>
+      <c r="E41" t="s">
+        <v>199</v>
+      </c>
       <c r="F41" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B42" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C42" t="s">
         <v>8</v>
       </c>
       <c r="D42" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E42" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F42" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B43" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C43" t="s">
         <v>8</v>
       </c>
       <c r="D43" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="E43" t="s">
         <v>208</v>
       </c>
+      <c r="E43"/>
       <c r="F43" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>210</v>
       </c>
       <c r="B44" t="s">
         <v>211</v>
       </c>
       <c r="C44" t="s">
         <v>8</v>
       </c>
       <c r="D44" t="s">
         <v>212</v>
       </c>
       <c r="E44" t="s">
         <v>213</v>
       </c>
       <c r="F44" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="45" spans="1:6">
@@ -1991,71 +1991,71 @@
         <v>8</v>
       </c>
       <c r="D45" t="s">
         <v>217</v>
       </c>
       <c r="E45" t="s">
         <v>218</v>
       </c>
       <c r="F45" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>220</v>
       </c>
       <c r="B46" t="s">
         <v>221</v>
       </c>
       <c r="C46" t="s">
         <v>8</v>
       </c>
       <c r="D46" t="s">
         <v>222</v>
       </c>
-      <c r="E46" t="s">
+      <c r="E46"/>
+      <c r="F46" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
+        <v>224</v>
+      </c>
+      <c r="B47" t="s">
         <v>225</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" t="s">
         <v>226</v>
       </c>
-      <c r="C47" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>227</v>
       </c>
-      <c r="E47"/>
       <c r="F47" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>229</v>
       </c>
       <c r="B48" t="s">
         <v>230</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
       <c r="D48" t="s">
         <v>231</v>
       </c>
       <c r="E48" t="s">
         <v>232</v>
       </c>
       <c r="F48" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="49" spans="1:6">