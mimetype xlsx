--- v2 (2026-06-13)
+++ v3 (2026-09-08)
@@ -32,747 +32,747 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Horaires</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
     <t>Site internet</t>
   </si>
   <si>
     <t>Communes d'intervention</t>
   </si>
   <si>
+    <t>Service d'Autonomie à Domicile du CCAS de Salles</t>
+  </si>
+  <si>
+    <t>Service d'Autonomie à Domicile du CCAS de Salles - Salles</t>
+  </si>
+  <si>
+    <t>Entre 7h et 20h</t>
+  </si>
+  <si>
+    <t>0556883010</t>
+  </si>
+  <si>
+    <t>https://www.ville-de-salles.com/solidarite/ccas/</t>
+  </si>
+  <si>
+    <t>Lugos, Salles</t>
+  </si>
+  <si>
+    <t>CIAS DU PAYS FOYEN -- Service d'Aide et d'Accompagnement à Domicile</t>
+  </si>
+  <si>
+    <t>CIAS DU PAYS FOYEN -- Service d'Aide et d'Accompagnement à Domicile - Pineuilh</t>
+  </si>
+  <si>
+    <t>0524241503</t>
+  </si>
+  <si>
+    <t>https://www.paysfoyen.fr</t>
+  </si>
+  <si>
+    <t>Caplong, Eynesse, La Roquille, Les Lèves-et-Thoumeyragues, Ligueux, Margueron, Pineuilh, Riocaud, Saint-André-et-Appelles, Saint-Avit-de-Soulège, Saint-Avit-Saint-Nazaire, Saint-Philippe-du-Seignal, Saint-Quentin-de-Caplong, Sainte-Foy-la-Grande</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cestas</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cestas - Cestas</t>
+  </si>
+  <si>
+    <t>0556788482</t>
+  </si>
+  <si>
+    <t>https://www.mairie-cestas.fr/les-seniors/</t>
+  </si>
+  <si>
+    <t>Cestas</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Fronsadais</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Fronsadais - Saint-Germain-de-la-Rivière</t>
+  </si>
+  <si>
+    <t>0557840709</t>
+  </si>
+  <si>
+    <t>https://www.cdc-fronsadais.com</t>
+  </si>
+  <si>
+    <t>Asques, Cadillac-en-Fronsadais, Fronsac, Galgon, La Lande-de-Fronsac, La Rivière, Lugon-et-l'Île-du-Carnay, Mouillac, Périssac, Saillans, Saint-Aignan, Saint-Ciers-d'Abzac, Saint-Genès-de-Fronsac, Saint-Germain-de-la-Rivière, Saint-Michel-de-Fronsac, Saint-Romain-la-Virvée, Tarnès, Vérac, Villegouge</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Guîtres</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Guîtres - Guîtres</t>
+  </si>
+  <si>
+    <t>0557561948</t>
+  </si>
+  <si>
+    <t>Bonzac, Guîtres, Lagorce, Lapouyade, Maransin, Sablons, Saint-Martin-de-Laye, Saint-Martin-du-Bois, Savignac-de-l'Isle, Tizac-de-Lapouyade</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS de Blanquefort</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS de Blanquefort - Blanquefort</t>
+  </si>
+  <si>
+    <t>0556574855</t>
+  </si>
+  <si>
+    <t>https://www.ville-blanquefort.fr/portfolio_page/ai</t>
+  </si>
+  <si>
+    <t>Blanquefort</t>
+  </si>
+  <si>
+    <t>ESAD - CIAS de l'Estuaire</t>
+  </si>
+  <si>
+    <t>ESAD - CIAS de l'Estuaire - Saint-Ciers-sur-Gironde</t>
+  </si>
+  <si>
+    <t>0557326699</t>
+  </si>
+  <si>
+    <t>Anglade, Braud-et-Saint-Louis, Cartelègue, Étauliers, Eyrans, Marcillac, Mazion, Pleine-Selve, Reignac, Saint-Androny, Saint-Aubin-de-Blaye, Saint-Caprais-de-Blaye, Saint-Ciers-sur-Gironde, Saint-Palais, Saint-Seurin-de-Cursac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Seurin-sur-l'Isle - Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>0557560105</t>
+  </si>
+  <si>
+    <t>http://www.stseurinsurlisle.com/vie_quotidienne/do</t>
+  </si>
+  <si>
+    <t>Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Blaye</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Blaye - Blaye</t>
+  </si>
+  <si>
+    <t>0557427523</t>
+  </si>
+  <si>
+    <t>https://ccb-blaye.com/service-a-la-personne/le-cen</t>
+  </si>
+  <si>
+    <t>Bayon-sur-Gironde, Berson, Blaye, Campugnan, Cars, Comps, Fours, Gauriac, Générac, Plassac, Saint-Christoly-de-Blaye, Saint-Ciers-de-Canesse, Saint-Genès-de-Blaye, Saint-Girons-d'Aiguevives, Saint-Martin-Lacaussade, Saint-Paul, Saint-Seurin-de-Bourg, Samonac, Saugon, Villeneuve</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Bruges</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Bruges - Bruges</t>
+  </si>
+  <si>
+    <t>0556168081</t>
+  </si>
+  <si>
+    <t>https://www.mairie-bruges.fr</t>
+  </si>
+  <si>
+    <t>Bruges</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Pierre d'Aurillac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Saint-Pierre d'Aurillac - Saint-Pierre-d'Aurillac</t>
+  </si>
+  <si>
+    <t>0556633027</t>
+  </si>
+  <si>
+    <t>Saint-André-du-Bois, Saint-Laurent-du-Plan, Saint-Martial, Saint-Martin-de-Sescas, Saint-Pierre-d'Aurillac, Semens, Verdelais</t>
+  </si>
+  <si>
+    <t>SAAD DU CCAS DE CENON</t>
+  </si>
+  <si>
+    <t>SAAD DU CCAS DE CENON - Cenon</t>
+  </si>
+  <si>
+    <t>0547305060</t>
+  </si>
+  <si>
+    <t>https://www.cenon.fr</t>
+  </si>
+  <si>
+    <t>Cenon</t>
+  </si>
+  <si>
+    <t>CCAS DE BASSENS</t>
+  </si>
+  <si>
+    <t>CCAS DE BASSENS - Bassens</t>
+  </si>
+  <si>
+    <t>0557808150</t>
+  </si>
+  <si>
+    <t>Bassens</t>
+  </si>
+  <si>
+    <t>SPASAD du Vivier du CCAS</t>
+  </si>
+  <si>
+    <t>SPASAD du Vivier du CCAS  - Mérignac</t>
+  </si>
+  <si>
+    <t>0556556656</t>
+  </si>
+  <si>
+    <t>Mérignac</t>
+  </si>
+  <si>
+    <t>CCAS de LORMONT</t>
+  </si>
+  <si>
+    <t>CCAS de LORMONT - LORMONT</t>
+  </si>
+  <si>
+    <t>0557776360</t>
+  </si>
+  <si>
+    <t>https://www.lormont.fr</t>
+  </si>
+  <si>
+    <t>Lormont</t>
+  </si>
+  <si>
+    <t>SERVICE AIDE A DOMICILE</t>
+  </si>
+  <si>
+    <t>SERVICE AIDE A DOMICILE - Carbon-Blanc</t>
+  </si>
+  <si>
+    <t>0557774404</t>
+  </si>
+  <si>
+    <t>Carbon-Blanc</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Canéjan</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Canéjan - Canéjan</t>
+  </si>
+  <si>
+    <t>0556899676</t>
+  </si>
+  <si>
+    <t>https://www.canejan.fr/</t>
+  </si>
+  <si>
+    <t>Canéjan</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cadaujac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Cadaujac - Cadaujac</t>
+  </si>
+  <si>
+    <t>0557838218</t>
+  </si>
+  <si>
+    <t>http://www.mairie-cadaujac.fr/solidarite/action-so</t>
+  </si>
+  <si>
+    <t>Cadaujac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Sainte Terre</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Sainte Terre - Sainte-Terre</t>
+  </si>
+  <si>
+    <t>0557471623</t>
+  </si>
+  <si>
+    <t>http://www.sainteterre.fr</t>
+  </si>
+  <si>
+    <t>Sainte-Terre</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Saint Macaire</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Saint Macaire - Saint-Macaire</t>
+  </si>
+  <si>
+    <t>0556638620</t>
+  </si>
+  <si>
+    <t>https://saintmacaire.fr/</t>
+  </si>
+  <si>
+    <t>Saint-Macaire</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Floirac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Floirac - Floirac</t>
+  </si>
+  <si>
+    <t>0557808710</t>
+  </si>
+  <si>
+    <t>http://www.ville-floirac33.fr/la-solidarite/aides-</t>
+  </si>
+  <si>
+    <t>Floirac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS duTeich</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS duTeich - Le Teich</t>
+  </si>
+  <si>
+    <t>0556224502</t>
+  </si>
+  <si>
+    <t>https://www.leteich.fr</t>
+  </si>
+  <si>
+    <t>Le Teich</t>
+  </si>
+  <si>
+    <t>NERIGEA'DOM</t>
+  </si>
+  <si>
+    <t>NERIGEA'DOM - Nérigean</t>
+  </si>
+  <si>
+    <t>0557515913</t>
+  </si>
+  <si>
+    <t>https://nerigean.fr/nerigeadom/</t>
+  </si>
+  <si>
+    <t>Daignac, Dardenac, Espiet, Génissac, Moulon, Nérigean, Saint-Germain-du-Puch, Saint-Quentin-de-Baron, Tizac-de-Curton</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'accompagnement à domicile du CCAS de Martignas-sur-Jalles</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'accompagnement à domicile du CCAS de Martignas-sur-Jalles - Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>0557970051</t>
+  </si>
+  <si>
+    <t>https://www.ville-martignas.fr/services-et-maintie</t>
+  </si>
+  <si>
+    <t>Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Sud Gironde</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Sud Gironde - Villandraut</t>
+  </si>
+  <si>
+    <t>0556258555</t>
+  </si>
+  <si>
+    <t>https://www.cdcsudgironde.fr</t>
+  </si>
+  <si>
+    <t>Balizac, Bourideys, Cazalis, Hostens, Le Tuzan, Louchats, Lucmau, Noaillan, Origne, Pompéjac, Préchac, Saint-Léger-de-Balson, Saint-Symphorien, Uzeste, Villandraut</t>
+  </si>
+  <si>
+    <t>SAD de Libourne</t>
+  </si>
+  <si>
+    <t>SAD de Libourne - Libourne</t>
+  </si>
+  <si>
+    <t>0557553374</t>
+  </si>
+  <si>
+    <t>http://www.libourne.fr</t>
+  </si>
+  <si>
+    <t>Libourne, Pomerol</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Créon</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Créon - Créon</t>
+  </si>
+  <si>
+    <t>0557345466</t>
+  </si>
+  <si>
+    <t>http://www.mairie-creon.fr/ccas/</t>
+  </si>
+  <si>
+    <t>Baron, Blésignac, Camiac-et-Saint-Denis, Créon, Croignon, Cursan, Haux, La Sauve, Le Pout, Madirac, Sadirac, Saint-Genès-de-Lombaud, Saint-Léon, Villenave-de-Rions</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Vayres</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Vayres - Vayres</t>
+  </si>
+  <si>
+    <t>0533030013</t>
+  </si>
+  <si>
+    <t>http://www.mairie-vayres.com/Centre-Communal-d-Action-Sociale</t>
+  </si>
+  <si>
+    <t>Vayres</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS PESSAC</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS PESSAC - Pessac</t>
+  </si>
+  <si>
+    <t>0557936746</t>
+  </si>
+  <si>
+    <t>https://www.pessac.fr</t>
+  </si>
+  <si>
+    <t>Pessac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS d'Eysines</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile CCAS d'Eysines - Eysines</t>
+  </si>
+  <si>
+    <t>0556161814</t>
+  </si>
+  <si>
+    <t>https://www.eysines.fr/ma-ville/elus/le-ccas-2/</t>
+  </si>
+  <si>
+    <t>Eysines</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Bouscat</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Bouscat - Le Bouscat</t>
+  </si>
+  <si>
+    <t>0557222736</t>
+  </si>
+  <si>
+    <t>https://www.bouscat.fr/vie-municipale/les-services</t>
+  </si>
+  <si>
+    <t>Le Bouscat</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Audenge</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Audenge - Audenge</t>
+  </si>
+  <si>
+    <t>0557170115</t>
+  </si>
+  <si>
+    <t>https://www.ville-audenge.fr/saad/</t>
+  </si>
+  <si>
+    <t>Audenge</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Landiras</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Landiras - Landiras</t>
+  </si>
+  <si>
+    <t>0556625028</t>
+  </si>
+  <si>
+    <t>https://landiras.fr/c-c-a-s/</t>
+  </si>
+  <si>
+    <t>Landiras</t>
+  </si>
+  <si>
+    <t>Service d'Aide au Maintien à Domicile des Portes de l'Entre-Deux-Mers</t>
+  </si>
+  <si>
+    <t>Service d'Aide au Maintien à Domicile des Portes de l'Entre-Deux-Mers - Latresne</t>
+  </si>
+  <si>
+    <t>0556208360</t>
+  </si>
+  <si>
+    <t>http://www.cdc-portesentredeuxmers.fr/vie-quotidie</t>
+  </si>
+  <si>
+    <t>Baurech, Cambes, Camblanes-et-Meynac, Cénac, Langoiran, Latresne, Le Tourne, Lignan-de-Bordeaux, Loupes, Quinsac, Sadirac, Saint-Caprais-de-Bordeaux, Tabanac</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Andernos</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Andernos - Andernos-les-Bains</t>
+  </si>
+  <si>
+    <t>0556828998</t>
+  </si>
+  <si>
+    <t>https://www.andernoslesbains.fr/listes/solidarite/</t>
+  </si>
+  <si>
+    <t>Andernos-les-Bains</t>
+  </si>
+  <si>
+    <t>CCAS AMBARES ET LAGRAVE</t>
+  </si>
+  <si>
+    <t>CCAS AMBARES ET LAGRAVE - AMBARES ET LAGRAVE</t>
+  </si>
+  <si>
+    <t>0556773456</t>
+  </si>
+  <si>
+    <t>Ambarès-et-Lagrave</t>
+  </si>
+  <si>
+    <t>SAAD - CCAS DE TALENCE</t>
+  </si>
+  <si>
+    <t>SAAD - CCAS DE TALENCE - Talence</t>
+  </si>
+  <si>
+    <t>0556847875</t>
+  </si>
+  <si>
+    <t>Talence</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Arès</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Arès - Arès</t>
+  </si>
+  <si>
+    <t>0557170101</t>
+  </si>
+  <si>
+    <t>https://ville-ares.fr/social-solidarite/</t>
+  </si>
+  <si>
+    <t>Arès</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Barp</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS Le Barp - Le Barp</t>
+  </si>
+  <si>
+    <t>0557719859</t>
+  </si>
+  <si>
+    <t>http://www.ville-le-barp.fr/66-aide-au-maintien-a-</t>
+  </si>
+  <si>
+    <t>Le Barp</t>
+  </si>
+  <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Belin-Beliet</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de Belin-Beliet - Belin-Béliet</t>
   </si>
   <si>
-    <t>Entre 7h et 20h</t>
-[...1 lines deleted...]
-  <si>
     <t>0556888153</t>
   </si>
   <si>
     <t>https://www.belin-beliet.fr/service-daides-a-domic</t>
   </si>
   <si>
     <t>Belin-Béliet</t>
   </si>
   <si>
-    <t>SAD de Libourne</t>
-[...11 lines deleted...]
-    <t>Libourne, Pomerol</t>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Castillon-Pujols</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS de Castillon-Pujols - Castillon-la-Bataille</t>
+  </si>
+  <si>
+    <t>0564101292</t>
+  </si>
+  <si>
+    <t>https://www.castillonpujols.fr/</t>
+  </si>
+  <si>
+    <t>Branne, Cabara, Castillon-la-Bataille, Grézillac, Guillac, Jugazan, Lugaignac, Naujan-et-Postiac, Saint-Aubin-de-Branne, Sainte-Colombe</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Bazadais</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CIAS du Bazadais - Bazas</t>
+  </si>
+  <si>
+    <t>0556654951</t>
+  </si>
+  <si>
+    <t>https://www.cdcdubazadais.fr/solidarite/saad/</t>
+  </si>
+  <si>
+    <t>Aubiac, Bazas, Bernos-Beaulac, Birac, Captieux, Cauvignac, Cazats, Cours-les-Bains, Cudos, Escaudes, Gajac, Gans, Giscos, Goualade, Grignols, Labescau, Lados, Lartigue, Lavazan, Le Nizan, Lerm-et-Musset, Lignan-de-Bazas, Marimbault, Marions, Masseilles, Saint-Côme, Saint-Michel-de-Castelnau, Sauviac, Sendets, Sigalens, Sillas</t>
+  </si>
+  <si>
+    <t>o2 Bordeaux Mérignac</t>
+  </si>
+  <si>
+    <t>o2 Bordeaux Mérignac - Mérignac</t>
+  </si>
+  <si>
+    <t>0787498234</t>
+  </si>
+  <si>
+    <t>https://www.o2.fr</t>
+  </si>
+  <si>
+    <t>Bègles, Blanquefort, Bordeaux rive droite, Bruges, Eysines, Gradignan, Le Bouscat, Le Haillan, Le Taillan-Médoc, Martignas-sur-Jalle, Mérignac, Parempuyre, Pessac, Saint-Aubin-de-Médoc, Saint-Jean-d'Illac, Saint-Médard-en-Jalles, Talence, Villenave-d'Ornon</t>
+  </si>
+  <si>
+    <t>CCAS AMBES</t>
+  </si>
+  <si>
+    <t>CCAS AMBES - AMBES</t>
+  </si>
+  <si>
+    <t>0556773540</t>
+  </si>
+  <si>
+    <t>https://www.villeambes.fr/</t>
+  </si>
+  <si>
+    <t>Ambès</t>
   </si>
   <si>
     <t>SAD du C.C.A.S. de BEGLES</t>
   </si>
   <si>
     <t>SAD du C.C.A.S. de BEGLES - Bègles</t>
   </si>
   <si>
     <t>0556498845</t>
   </si>
   <si>
     <t>https://www.mairie-begles.fr/</t>
   </si>
   <si>
     <t>Bègles</t>
   </si>
   <si>
-    <t>CCAS AMBARES ET LAGRAVE</t>
-[...68 lines deleted...]
-    <t>Cenon</t>
+    <t>CIAS LES RIVES DE LA LAURENCE</t>
+  </si>
+  <si>
+    <t>CIAS LES RIVES DE LA LAURENCE - Saint-Loubès</t>
+  </si>
+  <si>
+    <t>0556789111</t>
+  </si>
+  <si>
+    <t>http://www.cdcsaintloubes.fr/les-services/le-c-i-a</t>
+  </si>
+  <si>
+    <t>Beychac-et-Caillau, Montussan, Saint-Loubès, Saint-Sulpice-et-Cameyrac, Sainte-Eulalie, Yvrac</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Lanton</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à domicile du CCAS de Lanton - Lanton</t>
   </si>
   <si>
     <t>0556038625</t>
   </si>
   <si>
     <t>https://www.mairie-lanton.fr/quotidien/solidarite/</t>
   </si>
   <si>
     <t>Lanton</t>
   </si>
   <si>
-    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Arès</t>
-[...418 lines deleted...]
-  <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de La Teste de Buch</t>
   </si>
   <si>
     <t>Service d'Aide et d'Accompagnement à Domicile du CCAS de La Teste de Buch - La Teste-de-Buch</t>
   </si>
   <si>
     <t>0557736980</t>
   </si>
   <si>
     <t>https://www.latestedebuch.fr/</t>
   </si>
   <si>
     <t>La Teste-de-Buch</t>
-  </si>
-[...127 lines deleted...]
-    <t>Bayon-sur-Gironde, Berson, Blaye, Campugnan, Cars, Comps, Fours, Gauriac, Générac, Plassac, Saint-Christoly-de-Blaye, Saint-Ciers-de-Canesse, Saint-Genès-de-Blaye, Saint-Girons-d'Aiguevives, Saint-Martin-Lacaussade, Saint-Paul, Saint-Seurin-de-Bourg, Samonac, Saugon, Villeneuve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1185,621 +1185,621 @@
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
-      <c r="E5"/>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
       <c r="F5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="E6" t="s">
         <v>29</v>
       </c>
+      <c r="E6"/>
       <c r="F6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E8"/>
+      <c r="F8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
         <v>42</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>43</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
         <v>47</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>48</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
         <v>52</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>53</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
         <v>61</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>62</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
         <v>66</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14"/>
+      <c r="F14" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
         <v>70</v>
       </c>
-      <c r="B15" t="s">
+      <c r="E15"/>
+      <c r="F15" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
+      <c r="F16" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" t="s">
+        <v>79</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" t="s">
+        <v>83</v>
+      </c>
+      <c r="E18" t="s">
+        <v>84</v>
+      </c>
+      <c r="F18" t="s">
         <v>85</v>
-      </c>
-[...11 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
+        <v>88</v>
+      </c>
+      <c r="E19" t="s">
         <v>89</v>
       </c>
-      <c r="B19" t="s">
+      <c r="F19" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20" t="s">
         <v>94</v>
       </c>
-      <c r="B20" t="s">
+      <c r="F20" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
+        <v>98</v>
+      </c>
+      <c r="E21" t="s">
         <v>99</v>
       </c>
-      <c r="B21" t="s">
+      <c r="F21" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>102</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22" t="s">
         <v>104</v>
       </c>
-      <c r="B22" t="s">
+      <c r="F22" t="s">
         <v>105</v>
-      </c>
-[...10 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" t="s">
         <v>109</v>
       </c>
-      <c r="B23" t="s">
+      <c r="F23" t="s">
         <v>110</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" t="s">
+        <v>113</v>
+      </c>
+      <c r="E24" t="s">
         <v>114</v>
       </c>
-      <c r="B24" t="s">
+      <c r="F24" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>116</v>
+      </c>
+      <c r="B25" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" t="s">
+        <v>118</v>
+      </c>
+      <c r="E25" t="s">
         <v>119</v>
       </c>
-      <c r="B25" t="s">
+      <c r="F25" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26" t="s">
+        <v>122</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" t="s">
+        <v>123</v>
+      </c>
+      <c r="E26" t="s">
         <v>124</v>
       </c>
-      <c r="B26" t="s">
+      <c r="F26" t="s">
         <v>125</v>
-      </c>
-[...8 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>126</v>
+      </c>
+      <c r="B27" t="s">
+        <v>127</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
         <v>128</v>
       </c>
-      <c r="B27" t="s">
+      <c r="E27" t="s">
         <v>129</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="F27" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>131</v>
+      </c>
+      <c r="B28" t="s">
+        <v>132</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" t="s">
         <v>133</v>
       </c>
-      <c r="B28" t="s">
+      <c r="E28" t="s">
         <v>134</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="F28" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>136</v>
+      </c>
+      <c r="B29" t="s">
+        <v>137</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
         <v>138</v>
       </c>
-      <c r="B29" t="s">
+      <c r="E29" t="s">
         <v>139</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="F29" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30" t="s">
+        <v>142</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
         <v>143</v>
       </c>
-      <c r="B30" t="s">
+      <c r="E30" t="s">
         <v>144</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="F30" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>146</v>
+      </c>
+      <c r="B31" t="s">
+        <v>147</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" t="s">
         <v>148</v>
       </c>
-      <c r="B31" t="s">
+      <c r="E31" t="s">
         <v>149</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="F31" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" t="s">
+        <v>152</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
         <v>153</v>
       </c>
-      <c r="B32" t="s">
+      <c r="E32" t="s">
         <v>154</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="F32" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B33" t="s">
+        <v>157</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
         <v>158</v>
       </c>
-      <c r="B33" t="s">
+      <c r="E33" t="s">
         <v>159</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="F33" t="s">
         <v>160</v>
-      </c>
-[...2 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>161</v>
+      </c>
+      <c r="B34" t="s">
         <v>162</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
         <v>163</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="E34" t="s">
         <v>164</v>
       </c>
-      <c r="E34"/>
       <c r="F34" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>166</v>
       </c>
       <c r="B35" t="s">
         <v>167</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" t="s">
         <v>168</v>
       </c>
       <c r="E35" t="s">
         <v>169</v>
       </c>
       <c r="F35" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="36" spans="1:6">
@@ -1813,229 +1813,229 @@
         <v>8</v>
       </c>
       <c r="D36" t="s">
         <v>173</v>
       </c>
       <c r="E36" t="s">
         <v>174</v>
       </c>
       <c r="F36" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>176</v>
       </c>
       <c r="B37" t="s">
         <v>177</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37" t="s">
         <v>178</v>
       </c>
-      <c r="E37" t="s">
+      <c r="E37"/>
+      <c r="F37" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>180</v>
+      </c>
+      <c r="B38" t="s">
         <v>181</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
         <v>182</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38"/>
+      <c r="F38" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>184</v>
+      </c>
+      <c r="B39" t="s">
+        <v>185</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
         <v>186</v>
       </c>
-      <c r="B39" t="s">
+      <c r="E39" t="s">
         <v>187</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="F39" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>189</v>
+      </c>
+      <c r="B40" t="s">
+        <v>190</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" t="s">
         <v>191</v>
       </c>
-      <c r="B40" t="s">
+      <c r="E40" t="s">
         <v>192</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="F40" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>194</v>
+      </c>
+      <c r="B41" t="s">
+        <v>195</v>
+      </c>
+      <c r="C41" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" t="s">
         <v>196</v>
       </c>
-      <c r="B41" t="s">
+      <c r="E41" t="s">
         <v>197</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="F41" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>199</v>
+      </c>
+      <c r="B42" t="s">
+        <v>200</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" t="s">
         <v>201</v>
       </c>
-      <c r="B42" t="s">
+      <c r="E42" t="s">
         <v>202</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="F42" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>204</v>
+      </c>
+      <c r="B43" t="s">
+        <v>205</v>
+      </c>
+      <c r="C43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" t="s">
         <v>206</v>
       </c>
-      <c r="B43" t="s">
+      <c r="E43" t="s">
         <v>207</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="F43" t="s">
         <v>208</v>
-      </c>
-[...2 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>209</v>
+      </c>
+      <c r="B44" t="s">
         <v>210</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" t="s">
         <v>211</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>212</v>
       </c>
-      <c r="E44" t="s">
+      <c r="F44" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
+        <v>214</v>
+      </c>
+      <c r="B45" t="s">
         <v>215</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" t="s">
         <v>216</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>217</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
+        <v>219</v>
+      </c>
+      <c r="B46" t="s">
         <v>220</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" t="s">
         <v>221</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>222</v>
       </c>
-      <c r="E46"/>
       <c r="F46" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>224</v>
       </c>
       <c r="B47" t="s">
         <v>225</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
       <c r="D47" t="s">
         <v>226</v>
       </c>
       <c r="E47" t="s">
         <v>227</v>
       </c>
       <c r="F47" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="48" spans="1:6">