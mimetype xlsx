--- v0 (2025-12-06)
+++ v1 (2026-04-18)
@@ -32,84 +32,84 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Horaires</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
     <t>Site internet</t>
   </si>
   <si>
     <t>Communes d'intervention</t>
   </si>
   <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Audenge</t>
+  </si>
+  <si>
+    <t>Service d'Aide et d'Accompagnement à Domicile du CCAS d'Audenge - Audenge</t>
+  </si>
+  <si>
+    <t>Entre 7h et 20h</t>
+  </si>
+  <si>
+    <t>0557170115</t>
+  </si>
+  <si>
+    <t>https://www.ville-audenge.fr/saad/</t>
+  </si>
+  <si>
+    <t>Audenge</t>
+  </si>
+  <si>
     <t>RESIDENCE COEUR DE BASSIN</t>
   </si>
   <si>
     <t>RESIDENCE COEUR DE BASSIN - Audenge</t>
   </si>
   <si>
     <t>Avant 7h, Entre 7h et 20h, Après 20h</t>
   </si>
   <si>
     <t>0557177900</t>
   </si>
   <si>
     <t>https://www.lestemplitudesaudenge.com/</t>
   </si>
   <si>
     <t>Andernos-les-Bains, Arès, Audenge, Biganos, Lanton, Lège-Cap-Ferret, Marcheprime, Mios</t>
-  </si>
-[...16 lines deleted...]
-    <t>Audenge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>