--- v1 (2025-12-14)
+++ v2 (2026-04-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Recherche" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1550">
   <si>
     <t>animation</t>
   </si>
   <si>
     <t>field_titre_visite</t>
   </si>
   <si>
     <t>thematique</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>debut</t>
   </si>
   <si>
     <t>fin</t>
   </si>
   <si>
     <t>depart_port</t>
   </si>
   <si>
     <t>description_animation</t>
   </si>
   <si>
@@ -92,979 +92,4769 @@
   <si>
     <t>field_lien_organisateur</t>
   </si>
   <si>
     <t>field_reservation</t>
   </si>
   <si>
     <t>field_reservation_nom</t>
   </si>
   <si>
     <t>field_reservation_tel</t>
   </si>
   <si>
     <t>field_accessibilite</t>
   </si>
   <si>
     <t>field_accessibilite_mail</t>
   </si>
   <si>
     <t>field_accessibilite_tel</t>
   </si>
   <si>
     <t>field_animation_statut</t>
   </si>
   <si>
-    <t>Idées de balades près de chez vous</t>
+    <t>Tous à plumes, une découverte sensorielle des oiseaux</t>
   </si>
   <si>
     <t>Nature</t>
   </si>
   <si>
-    <t>lun 01/01/2024 - 08:00</t>
-[...44 lines deleted...]
-  <si>
     <t>sam 27/09/2025 - 10:00</t>
   </si>
   <si>
-    <t>dim 26/04/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>Le Domaine de Certes et Graveyron accueille du 27 septembre 2025 au 26 avril 2026, Tous à plumes ! une exposition de sensibilisation aux oiseaux de chez nous, au travers d’expérimentations sensorielles. 
+    <t>sam 15/08/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Le domaine de Certes et Graveyron accueille depuis le 27 septembre 2025 l'exposition « Tous à plumes ! Une découverte sensorielle des oiseaux » et face à son franc succès, plus de 12 223 visiteurs à ce jour, a décidé de la prolonger jusqu'au 15 août 2026.
 Les visiteurs sont plongés dans une immersion auditive, tactile et visuelle et sont invités à découvrir, observer, écouter, s’émerveiller de nos oiseaux mais aussi à prendre conscience de leur indispensable protection.
 L’exposition se compose de modules interactifs et de zones immersives sensorielles qui abordent tous les thèmes de la vie des oiseaux : plumes et plumages, becs, pattes et empreintes, vols, parades, nidifications, nourrissage, migrations, chants et cris… 
 Une petite partie pensée pour les 3-6 ans, Boules de plumes, complète cette exposition. Elle se compose de modules spécifiquement conçus pour éveiller l’intérêt et satisfaire la curiosité des plus petits. Ces modules sensoriels les invitent à regarder, toucher, écouter, imiter. 
 Tous à plumes ! est une exposition créée par l'association Apex avec le soutien du Conservatoire du Littoral, de Birdlife, du Comité français de l’UICN, de la LPO (FR), de la LRBPO (BE), des Cercles Naturalistes de Belgique, de Natagora (BE), du Muséum de Neuchâtel (CH), du Muséum de Bordeaux – sciences et nature, du Service Public de Wallonie-Environnement, de Wildlife garden et de KOWA (optique).
 Informations pratiques
 Entrée libre et gratuite, tout public
-Du lundi au dimanche, de 10h à 13h et de 14h à 18h puis à partir du 1er novembre de 10h à 13h et de 14h à 17h
+Du lundi au dimanche, de 10h à 13h et de 14h à 18h
 Un programme d'animations est proposé autour de cette exposition. À découvrir ici. </t>
   </si>
   <si>
     <t>Domaine de Certes et Graveyron</t>
   </si>
   <si>
     <t>Audenge</t>
   </si>
   <si>
     <t>Oui</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Département de la Gironde</t>
   </si>
   <si>
     <t>https://www.gironde.fr/domainedecertes</t>
   </si>
   <si>
     <t>Exposition « Effacées ». L'enfermement au féminin au château de Cadillac (1822-1951)</t>
   </si>
   <si>
     <t>Exposition</t>
   </si>
   <si>
     <t>jeu 11/12/2025 - 09:00</t>
   </si>
   <si>
     <t>dim 26/04/2026 - 17:00</t>
   </si>
   <si>
     <t>Découvrez la nouvelle exposition des Archives départementales de la Gironde du 10 décembre 2025 au 26 avril 2026.
 Première prison française exclusivement pour femmes, la maison centrale de Cadillac accueille entre 1822 et 1891 près de 10000 condamnées, développant un modèle carcéral fondé sur la discipline par le travail au sein du château ducal acquis par l’Etat en 1818. Au tournant du XXesiècle, cette prison devient l’une des trois écoles de préservation publiques en France, destinée aux jeunes filles mineures acquittées par la justice pour avoir agi sans discernement, mais placées jusqu’à leur majorité.
 Les conditions de l’enfermement des femmes condamnées, puis des jeunes filles « préservées » sont au cœur du propos de cette exposition, révélant ainsi 130 années d’une histoire féminine mise sous silence.
 Le parcours présente près de deux cents documents d’archives inédits émanant en majorité des fonds des archives départementales de la Gironde, et intègre, en résonnance, les œuvres de l’artiste plasticienne Agnès Geoffray, inspirées de ces archives, créées dans le cadre d’une résidence d’artiste en 2021 et conservées dans les collections du Frac Nouvelle-Aquitaine MÉCA.
 Partenaires : l’exposition est réalisée en partenariat avec le Centre des monuments nationaux / château ducal de Cadillac et le Fonds régional d’art contemporain Nouvelle-Aquitaine MÉCA pour lequel elle s’inscrit dans un cycle d’expositions dédié à la jeunesse sur le territoire régional (2024-2026). Elle bénéficie du soutien du ministère de la Culture (DRAC Nouvelle-Aquitaine).
 Consultez ci-dessous le programme des manifestations autour de l'exposition.
 Découvrez le programme
 Informations pratiques
 Entrée libre et gratuite
 Du lundi au vendredi de 9h à 17h, samedi et dimanche de 14h à 18h
 Visite guidée - sans réservation, dans la limite de 20 personnes - les mardi et mercredi à 15h00, les samedi et dimanche à 14h15 et 16h15.</t>
   </si>
   <si>
     <t>Archives départementales de la Gironde</t>
   </si>
   <si>
     <t>Bordeaux</t>
   </si>
   <si>
     <t>05 56 99 66 00</t>
   </si>
   <si>
     <t>https://archives.gironde.fr/n/effacees-br-small-l-enfermement-au-feminin-au-cha…</t>
   </si>
   <si>
-    <t>Visite guidée de la Réserve</t>
-[...8 lines deleted...]
-    <t>Venez découvrir l'histoire de la Réserve Naturelle Nationale des marais de Bruges, la faune et la flore qu'elle abrite, ainsi que la gestion de cet espace naturel protégé. </t>
+    <t>Tournées de cinéastes en Gironde</t>
+  </si>
+  <si>
+    <t>Cinéma</t>
+  </si>
+  <si>
+    <t>mer 25/03/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>L’Association des Cinémas de Proximité de la Gironde (ACPG) organise deux tournées de cinéastes en Gironde en mars et avril.
+Au programme 
+Du 25 mars au 21 avril, rencontres avec THOMAS LACOSTE pour Soulèvements, dans les cinémas participants. Plus d'infos 
+Cinéma Le Zoetrope à Blaye : vendredi 27 mars à 17h30
+Cinéma Le Lux à Cadillac : samedi 28 mars à 17h30
+Cinéma Centre audiovisuel à Captieux : lundi 30 mars à 20h
+Cinéma La Lanternes à Bègles : samedi 21 avril à 20h
+Ciné Max Linder à Créon : mercredi 25 mars à 20h30 
+Du 10 au 24 avril, rencontres avec MATHILDE MORIERE pour Habiter le paysage. Plus d'infos 
+Le Vog à Bazas : vendredi 10 avril à 18h
+La Dolce Vita à Andernos : samedi 11 avril à 20h30
+L’Eden à Monségur : dimanche 12 avril à 18h
+Le Rex à La Réole : mardi 21 avril à 20h30
+Cinéma Captieux : mercredi 22 avril à 20h
+La Lanterne à Bègles : jeudi 23 avril à 20h15</t>
+  </si>
+  <si>
+    <t>Blaye, Cadillac, Captieux, Bègles, Bazas, Andernos, Monségur, La Réole</t>
+  </si>
+  <si>
+    <t>L’Association des Cinémas de Proximité de la Gironde</t>
+  </si>
+  <si>
+    <t>https://www.cineproximite-gironde.fr/agenda/</t>
+  </si>
+  <si>
+    <t>La Quinzaine du numérique en bibliothèque</t>
+  </si>
+  <si>
+    <t>Culture</t>
+  </si>
+  <si>
+    <t>ven 27/03/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dim 12/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Biblio.gironde, les bibliothèques et communes partenaires organisent une nouvelle édition de la Quinzaine du numérique, du 27 mars au 12 avril et sur tout le territoire girondin, sur le thème « Info ou Intox » et invite à décoder les médias et les images numériques par la pratique, à travers des activités accessibles et ludiques à tous les âges.
+Avec des récits, des créations et des savoirs partagés, le public est invité à réfléchir à sa relation à l’information, aux images et aux médias numériques grâce à plus de 200 animations gratuites, organisées en partenariat avec 70 bibliothèques. La Quinzaine du numérique met en lumière la rencontre entre le monde du livre et les technologies numériques. biblio.gironde accompagne les bibliothèques dans la constitution de leur programmation et met à disposition du matériel dédié.
+Programme 2026
+Informations pratiques
+Le lancement de la Quinzaine du numérique aura lieu à partir de 17h à la médiathèque de la ville le Bazas, le Polyèdre, 7 allée Saint-Sauveur, le vendredi 27 mars. 
+Les thématiques abordées seront : La robotique pédagogique, la réalité virtuelle, les jeux vidéo, l’impression 3D, le vidéo mapping, la musique numérique, la création vidéo et la programmation. La capacité d'accueil étant limitée, il vous est conseillé de vous inscrire.
+Plusieurs temps forts sont organisés sur tout le territoire tout au long de la Quinzaine du numérique : pensez à consulter les activités proposées par les bibliothèques car certaines nécessitent une inscription.</t>
+  </si>
+  <si>
+    <t>biblio.gironde</t>
+  </si>
+  <si>
+    <t>https://biblio.gironde.fr/agenda/quinzaine-du-numerique-en-bibliotheque-2025</t>
+  </si>
+  <si>
+    <t>CAP33 : animations sportives et de loisirs</t>
+  </si>
+  <si>
+    <t>Sport</t>
+  </si>
+  <si>
+    <t>lun 06/04/2026 - 08:45</t>
+  </si>
+  <si>
+    <t>dim 19/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Pour les petites vacances scolaires d'avril, six centres CAP33 proposent des animations pour adultes et enfants afin de découvrir plusieurs disciplines sportives : Parcours de chasse, archery game, cross boxing, laser game extérieur, sophrologie...
+Plusieurs formules sont proposées, souvent gratuites ou à des tarifs préférentiels.
+ PROGRAMME CAP33</t>
+  </si>
+  <si>
+    <t>Andernos, Bègles, Eysines, Lanton, Léognan et Mios.</t>
+  </si>
+  <si>
+    <t>Département de la Gironde, en partenariat avec votre commune ou communauté de communes</t>
+  </si>
+  <si>
+    <t>https://www.gironde.fr/cap33</t>
+  </si>
+  <si>
+    <t>Exposition interactive - La Pointe du Médoc, territoire (é)mouvant avec le CPIE Médoc - du 7 avril au 22 mai</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>L’exposition raconte la formation et la transformation du Médoc au fil du temps, ses évolutions naturelles et celles liées à l’activité humaine. Elle invite à questionner les manières de vivre aujourd’hui et demain dans un territoire vulnérable aux risques côtiers et au changement climatique.Exposition en libre accès – Tout publicDu lundi au vendredi de 9h30 à 16h30 et le samedi 25 avril et le samedi 9 mai de 10h à 18hRenseignements au CPIE Médoc 05 56 09 65 57</t>
+  </si>
+  <si>
+    <t>Maison de Grave</t>
+  </si>
+  <si>
+    <t>Le Verdon-sur-Mer</t>
+  </si>
+  <si>
+    <t>05 56 09 00 72</t>
+  </si>
+  <si>
+    <t>https://www.gironde.fr/environnement/maison-de-grave</t>
+  </si>
+  <si>
+    <t>La forêt de Migelane</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Balade nature, ateliers de la forêt, art et nature ou sortie naturaliste. Nous contacter pour connaître la thématique.</t>
+  </si>
+  <si>
+    <t>Forêt de Migelane</t>
+  </si>
+  <si>
+    <t>Martillac</t>
+  </si>
+  <si>
+    <t>ASSOCIATION POUR LA RÉSERVE NATURELLE GÉOLOGIQUE DE SAUCATS LA BRÈDE</t>
+  </si>
+  <si>
+    <t>05 56 72 27 98</t>
+  </si>
+  <si>
+    <t>https://www.rngsaucats-fossiles.fr</t>
+  </si>
+  <si>
+    <t>Marché de producteurs Médoc</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>A partir du 2 mai, le Domaine de Nodris accueille un marché de producteurs le premier samedi de chaque mois dans le hameau. Vous y retrouverez les productions locales du Médoc, pour un rendez-vous régulier, à faire grandir ensemble.  Quelques emplacements sont encore disponibles pour ce  nouveau rendez-vous. Pour recevoir le dossier de candidature, contactez le Domaine départemental de Nodris sur nodris@gironde.fr ou au 05 56 59 02 16A très bientôt !</t>
+  </si>
+  <si>
+    <t>Domaine de Nodris</t>
+  </si>
+  <si>
+    <t>Vertheuil</t>
+  </si>
+  <si>
+    <t>0556590216</t>
+  </si>
+  <si>
+    <t>https://www.gironde.fr/economie-locale/domaine-departemental-de-nodris</t>
+  </si>
+  <si>
+    <t>Migrations</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>La météo change progressivement, la présence de la nourriture avec elle. Il est temps de s’élancer. Que ce soit dans l’air, dans l’eau ou sur terre, de nombreuses espèces animales s’engagent dans des migrations saisonnières. Cette visite est l’occasion de rencontrer certaines d’entre elles et d’entrevoir cet étonnant phénomène. 10 et 24 avril 2026 - rdv au Bassin de Baignade de Lanton</t>
+  </si>
+  <si>
+    <t>Domaine de Certes et Graveyron - Bassin de baignade Lanton</t>
+  </si>
+  <si>
+    <t>Lanton</t>
+  </si>
+  <si>
+    <t>05 56 82 71 79</t>
+  </si>
+  <si>
+    <t>https://gironde.fr</t>
+  </si>
+  <si>
+    <t>Naturalistes en herbe</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Viens te mettre dans la peau d’un naturaliste et découvrir la réserve naturelle des prés salés. Tu en apprendras plus sur les animaux, végétaux, indices de présence animale, mais aussi sur les rôles très importants de la réserve. Afin de mener à bien cette expédition, tu auras du matériel spécial. Alors, prêt à partir à l’aventure ?De 6 à 12 ansTarif : 5€ par enfant / 2€ par accompagnantRDV : Cabane du Résinier, RD 106, 33950 Lège-Cap Ferret</t>
+  </si>
+  <si>
+    <t>Réserve Naturelle Nationale des Prés Salés d'Arès-Lège</t>
+  </si>
+  <si>
+    <t>Lège-Cap-Ferret</t>
+  </si>
+  <si>
+    <t>CAP TERMER</t>
+  </si>
+  <si>
+    <t>06 28 41 03 98</t>
+  </si>
+  <si>
+    <t>http://www.captermer.com</t>
+  </si>
+  <si>
+    <t>Anim'eau</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Venez explorer un cours d'eau et la faune aquatique qui y vit : description du cours d'eau, étude des petites bêtes.
+Bottes indispensables</t>
+  </si>
+  <si>
+    <t>Réserve Naturelle géologique de Saucats - La Brède</t>
+  </si>
+  <si>
+    <t>Saucats</t>
+  </si>
+  <si>
+    <t>En quête d'insectes</t>
+  </si>
+  <si>
+    <t>Posons notre regard sur ce qui se passe là, juste sous nos yeux ! Au premier abord : quelque chose d’insignifiant. Pourtant, ce simple carré de verdure abrite de nombreuses petites bêtes. Partons à leur recherche, observons-les, découvrons leurs modes de vie. Pour changer nos regards sur l’infiniment petit ! </t>
+  </si>
+  <si>
+    <t>domaine de Certes et Graveyron  - Accueil</t>
+  </si>
+  <si>
+    <t>Domaine de Certes - Promenade à travers l'histoire</t>
+  </si>
+  <si>
+    <t>Découvrez ce qu'il est aujourd'hui et ce qu'il était hier. Au cours d'une déambulation pédestre, sur les chemins du présent et du passé, partons à la rencontre de son patrimoine bâti et de ses différents propriétaires qui en ont écrit l'histoire.</t>
+  </si>
+  <si>
+    <t>Arpentage - Les écoptimistes</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>ven 10/04/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>Participez à une lecture collective du livre de Dorothée Moisan.A quoi s'attendre :  Lors d'un temps déterminé, les participants se partageront le document et chacun lira individuellement une courte partie de ce document. Ensuite, les lecteurs partageront aux autres membres du groupe le ressenti de leur lecture.</t>
+  </si>
+  <si>
+    <t>Domaine de Certes et Graveyron - Accueil</t>
+  </si>
+  <si>
+    <t>Chantier nature : Limiter l'Erable à feuilles de Frêne</t>
+  </si>
+  <si>
+    <t>sam 11/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 11/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Participez à une action de gestion de la Réserve, en nous aidant à limiter le développement de cette espèce exotique envahissante.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Reserve Naturelle Nationale des marais de Bruges</t>
+  </si>
+  <si>
+    <t>Bruges</t>
+  </si>
+  <si>
+    <t>SEPANSO RN BRUGES</t>
+  </si>
+  <si>
+    <t>05 56 57 09 89</t>
+  </si>
+  <si>
+    <t>https://reserves-naturelles.org/reserves/marais-de-bruges/</t>
+  </si>
+  <si>
+    <t>A la découverte du domaine de Certes</t>
+  </si>
+  <si>
+    <t>sam 11/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Laissez-vous guider durant cette balade de 5 km aller-retour à travers le domaine de Certes. Au programme : grands espaces et observation de la nature </t>
+  </si>
+  <si>
+    <t>L'arbre ne cache pas la forêt</t>
+  </si>
+  <si>
+    <t>sam 11/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Grâce à des bases de botanique, apprenez à observer la forêt autrement et différenciez quelques espèces emblématiques. Explorez les liens étroits entre faune et flore et initiez-vous à la lecture des indices laissés par les habitants des bois. Avec Marion Elissalde à Saint-Michel-de-Montaigne.Réservation : 06 35 29 82 83 / marion.elissalde@yahoo.fr</t>
+  </si>
+  <si>
+    <t>Les Salles-de-Castillon</t>
+  </si>
+  <si>
+    <t>Communauté de Communes Castillon-Pujols</t>
+  </si>
+  <si>
+    <t>0785919676</t>
+  </si>
+  <si>
+    <t>https://www.castillonpujols.fr/</t>
+  </si>
+  <si>
+    <t>Marion Elissalde</t>
+  </si>
+  <si>
+    <t>06 35 29 82 83</t>
+  </si>
+  <si>
+    <t>sam 11/04/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>Accueils postés avec longue-vue, en crête de Dune</t>
+  </si>
+  <si>
+    <t>sam 11/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 11/04/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Participez à l’un des accueils postés en crête de dune ! En utilisant le matériel optique mis à votre disposition, découvrez le paysage qu’offre la dune du Pilat : le massif forestier (histoire, impact de l’incendie, etc.), le Bassin d’Arcachon, le banc d’Arguin, la pointe du Cap Ferret…Gratuit. Information au 06 32 01 45 51 - mediation@ladunedupilat.comTous les jours selon les disponibilités de l’équipe de médiation d'avril à octobre.</t>
+  </si>
+  <si>
+    <t>Dune du Pilat</t>
+  </si>
+  <si>
+    <t>La Teste-de-Buch</t>
+  </si>
+  <si>
+    <t>SYNDICAT MIXTE DE LA DUNE DU PILAT</t>
+  </si>
+  <si>
+    <t>05 56 22 12 85</t>
+  </si>
+  <si>
+    <t>https://www.ladunedupilat.com/</t>
+  </si>
+  <si>
+    <t>Visite guidée de la Réserve Naturelle des prés salés d'Arès - Lège</t>
+  </si>
+  <si>
+    <t>Jumelles en main, venez observer la Réserve Naturelle avec l’aide d’une guide naturaliste. Traces de renard, baignoire de sanglier, crotte de loutre ou encore crabe essayant de vous attraper les doigts, ce site regorge de vie lorsque l’on sait s’attarder sur les petits détails. Prêt de jumelles.Sortie pour les adultes et les enfants, ces derniers repartiront même avec un souvenir !Tarif: 5€ / participantRDV à la Cabane du Résinier, RD 106, 33950 Lège-Cap Ferret</t>
+  </si>
+  <si>
+    <t>La balade de Croque-mulot</t>
+  </si>
+  <si>
+    <t>sam 11/04/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 11/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Croque-mulot avait envie de se dégourdir les pattes et de se promener sur la plage. Suivons le dans la découverte de cet environnement fascinant !</t>
+  </si>
+  <si>
+    <t>Plage Bertic, Claouey</t>
+  </si>
+  <si>
+    <t>Balade commentée de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>dim 12/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 12/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>En famille, entre amis ou seul·e, découvrez l’histoire, la faune, la flore et la gestion du Grand Site de la Dune du Pilat.DE 10H A 11H30Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comLieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Grand Site de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Héron, Héron, dis-moi où tu ponds?</t>
+  </si>
+  <si>
+    <t>dim 12/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Chez les hérons, c‘est le chamboulement. On se pare de plumes plus visibles et élégantes. On force son naturel solitaire pour se regrouper et l’ambiance habituellement calme laisse place à des concerts de cris roques. Il n’en fallait pas moins pour permettre au printemps de s’installer pleinement et d’apporter avec lui son lot de nouvelles naissances. Bien tranquillement lovés en haut de leurs arbres, hérons et aigrettes n’ont que faire des quelques humains qui s’arrêtent sur la rive de l’autre côté des plans d’eau. </t>
+  </si>
+  <si>
+    <t>dim 12/04/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>Balade sur : « Les plantes médicinales »</t>
+  </si>
+  <si>
+    <t>dim 12/04/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>dim 12/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tous les dimanches entre 14 h 30 et 18 h, visite libre de la Maison du patrimoine naturel du Créonnais (MPNC) à Sadirac et à 15h activité ou balade de découverte de l’environnement pour toute la famille.Balade sur : « Les plantes médicinales » le dimanche 12 avril à 15hUne découverte des plantes avec lesquelles nos ancêtres soignaient leurs maux quotidiens. Sans inscription nécessaire au préalable.</t>
+  </si>
+  <si>
+    <t>Maison du Patrimoine Naturel du Créonnais</t>
+  </si>
+  <si>
+    <t>Sadirac</t>
+  </si>
+  <si>
+    <t>TERRE ET OCÉAN</t>
+  </si>
+  <si>
+    <t>05 56 49 34 77</t>
+  </si>
+  <si>
+    <t>http://www.terreetocean.fr/</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>13km à pieds</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Vous aimez la marche ? vous voulez passer une journée entière sur le site ? cette randonnée est faite pour vous. Elle est l’occasion d’arpenter l’histoire, de cheminer sur les pas du gestionnaire, et de crapahuter à la rencontre de la faune et la flore. N’oubliez pas votre pique-nique pour une pause bien méritée en bordure du bassin d’Arcachon. </t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>Atelier Form'Bien-Etre avec l'ASEPT</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Pour les + de 55 ans, ces séances collectives proposent de travailler la posture, la respiration, la souplesse pour améliorer qualité de vie et bien-être physique. Sur réservation auprès de l'ASEPT, 05 57 99 79 41Plus d'informations sur asept-gironde.fr</t>
+  </si>
+  <si>
+    <t>ASEPT</t>
+  </si>
+  <si>
+    <t>05 57 99 79 41</t>
+  </si>
+  <si>
+    <t>Les vacances découvertes à la Maison du Patrimoine Naturel du Créonnais</t>
+  </si>
+  <si>
+    <t>lun 13/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Terre &amp; Océan vous propose les vacances découvertes pour les enfants de 7 à 12 ans.Ateliers, balades, bricolages et jeux autour de la nature tous les après-midis de la première semaine des vacances de février entre 14h et 17h ( du 13 avril au 17 avril ).Prévoir des vêtements adaptés à la météo et un gouter (vous pouvez participer au « défi  goûter durable » de Terre &amp; Océan ).Le tarif par après-midi est de 10 € ou de 9 € pour les habitants du Créonnais (TAPER LE CODE PROMO : CREONNAIS au moment du règlement).</t>
+  </si>
+  <si>
+    <t>Symphonie à plumes</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Au petit matin, les chants d’oiseaux enrichissent progressivement le paysage sonore comme une invitation à s’immerger dans ce réveil musical. Nous répondrons à de multiples questions qu’il nous suggère : qui siffle sur cet arbre ? pourquoi ce caquètement ? comment fait-il ce gazouillis ? où a-t-il appris ce pépiement ? </t>
+  </si>
+  <si>
+    <t>Balade à cheval avec Laurie Jayet de la ferme de Naviac</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Au cœur d’un environnement singulier entre forêt et plage, débutants et confirmés en groupe très privilégié pourront se ressourcer lors d’une balade équestre. Les 14-15-16-17-18 avrilTarif : débutants en forêt 1h 40€  / Confirmés à la plage 1h 50€                             Réservations : Laurie Jayet 0699239388 / lauriejayet@gmail.com</t>
+  </si>
+  <si>
+    <t>Laurie Jayet - Ferme de Naviac -</t>
+  </si>
+  <si>
+    <t>0699239388</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>Que nous racontent les fossiles</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Venez remonter le temps de quelques 20 millions d'années à la Réserve et découvrir la présence de la mer tropicale par l'observation des fossiles marins dans le musée, des fouilles paléontologiques et la visite des sites.</t>
+  </si>
+  <si>
+    <t>Découverte de Parc des Jalles : sur la piste des animaux de la forêt au bassin Grimoine</t>
+  </si>
+  <si>
+    <t>La Jalle, affluent de Garonne, est un élément majeur du paysage et de l’histoire agricole de la Rive Gauche. Traversant des communes aujourd’hui parsemées de zones pavillonnaires, elle offre au sein de ces espaces de plus urbanisées un havre de nature où, entre forêts de pins et ripisylve, Martins-pêcheurs, Loutres et autres animaux sauvage gambadent au fil du doux chant de l’eau.Venez découvrir les richesses du Parc des Jalles. Un écrin de verdure qui s’étend sur une surface de près de 6 000 hectares d’espaces naturels et agricoles en continu, sur 9 communes du nord-ouest de la Métropole. On y rencontre une grande diversité de paysages abritant des sites écologiques remarquables et une biodiversité rare.réservation obligatoire sur https://urls.fr/W1Rk9U</t>
+  </si>
+  <si>
+    <t>110 Avenue du stade</t>
+  </si>
+  <si>
+    <t>Le Taillan-Médoc</t>
+  </si>
+  <si>
+    <t>Terre &amp; Océan</t>
+  </si>
+  <si>
+    <t>Sorties gratuites spéciales "Mois de la Nature"</t>
+  </si>
+  <si>
+    <t>mar 14/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l'évènement Mois de la Nature organisé par la commune de Lège-Cap Ferret, venez découvrir la réserve naturelle nationale des prés salés d'Arès-Lège à travers différentes sorties :- Suivis Romulée le 8/04 de 14h30 à 16h30- Comptage de limicoles (échassiers) avec un garde de la réserve naturelle le 14/04 de 14h30 à 17h- Submersion des prés salés le 18/04 de 17h15-19h15Inscription obligatoire (places limitées) via le site de la commune de Lège-Cap Ferret</t>
+  </si>
+  <si>
+    <t>Avenue Jane de Boy, Claouey</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Découverte de la flore ordinaire - Villandraut</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>5,7 kmSophie Ladril, éducatrice à l’environnement, vous initiera à la reconnaissance des insectes et en particulier des orthoptères. Elle abordera également la flore typique des sols sableux. Nadia Joly, quant à elle, vous chantera ses chants poétiques et mélodieux tout au long de la balade bordant le Ciron.</t>
+  </si>
+  <si>
+    <t>Villandraut</t>
+  </si>
+  <si>
+    <t>AURINGLETA</t>
+  </si>
+  <si>
+    <t>05 56 63 12 09</t>
+  </si>
+  <si>
+    <t>http://auringleta.free.fr/</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Les Petits Baroudeurs</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Une randonnée de 7 km parents - enfants (parents, grands-parents, tata ou tonton…). Profitez des vacances scolaires pour partir à la découverte de la nature. Équipés comme un garde de la Réserve, nous vous fournirons tous les outils pour écouter, pister, observer. Vous aurez besoin de chaussures de marche, d'un sac à dos, de l'eau, un pique-nique ou un goûter et c'est parti ! A partir de 6 ans, visite parents - enfants, les personnes mineurs doivent être accompagnés d'un adulte. Prévoir un pique-nique. De 10h00 à 15h00</t>
+  </si>
+  <si>
+    <t>Réserve Naturelle Nationale de l'Etang de Cousseau</t>
+  </si>
+  <si>
+    <t>Lacanau</t>
+  </si>
+  <si>
+    <t>Office de Tourisme Médoc Atlantique</t>
+  </si>
+  <si>
+    <t>05.56.03.21.01</t>
+  </si>
+  <si>
+    <t>http://www.reserves-naturelles.org/etang-du-cousseau</t>
+  </si>
+  <si>
+    <t>OT Médoc Atlantique</t>
+  </si>
+  <si>
+    <t>Le domaine de Certes: une histoire d'eau</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>L'eau façonne le domaine de Certes, tout autant que le domaine maîtrise l'eau.Quelle végétation, quelle faune pour l'eau douce, salée, ou saumâtre?Découvrez les liens qui unissent depuis toujours les eaux et les êtres vivants.</t>
+  </si>
+  <si>
+    <t>Science participative avec le CPIE Médoc</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Le complexe dunaire renferme un ensemble d'habitats naturels et de plantes qui se sont adaptées au contexte environnemental difficile dans lequel elles vivent. Primordiales à la préservation des milieux et extrêmement fragilisées, elles feront l'objet le temps d'une sortie d'un suivi à travers une science participative.Gratuit - Tout public</t>
+  </si>
+  <si>
+    <t>CPIE Médoc</t>
+  </si>
+  <si>
+    <t>05 56 09 65 57</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>Bain de forêt à HOSTENS</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Les bains de forêts : S’immerger pour mieux préserver   Un bain de foret, c'est une rencontre intime avec le vivant où le murmure des arbres permet une connexion avec la nature et ainsi apaise le tumulte intérieur. Cette pratique ne prend pas uniquement soin de notre santé ; elle éveille la conscience écologique et transmet par le sensible, un sentiment d’appartenance à la nature autant que le désir de la protéger.Durée : 3h  - distance : 3km – à partir de 12 ansMinimum: 3 participants / maximum: 10 Pour toute participation supérieure à 3 personnes et demande particulière (centre sociaux, hôpitaux, associations, groupes...), les inscriptions se font UNIQUEMENT par téléphone: merci de  contacter l'accueil du Domaine de Certes et Graveyron au 05 56 82 71 79.En cas de météo incertaine, les participants seront informés 48h à l'avance du maintien ou du report de la séance.</t>
+  </si>
+  <si>
+    <t>Relais Nature</t>
+  </si>
+  <si>
+    <t>Hostens</t>
+  </si>
+  <si>
+    <t>Certes pour tout petits - Des animaux plein la tête</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Avec des éléments de la nature et votre imagination, donnez vie aux petites bêtes qui peuplent le domaine à travers cet atelier de land-art.Bien que les adultes doivent être présents, ce sont les plus jeunes qui seront à l’honneur. Sortie pour les 3-6 ans.   </t>
+  </si>
+  <si>
+    <t>Atelier découverte du cyanotype (enfant)- Imprimez des fleurs avec la lumière</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 11:45</t>
+  </si>
+  <si>
+    <t>Céline fera découvrir le cyanotype aux enfants , un procédé photographique fascinant qui immortalise les empreintes de plantes grâce à la lumière du soleil. Lors de l'atelier, les enfants seront guidés pas à  pas. Ils réaliseront eux mêmes chaque étape et repartiront avec leurs créations bleues et peut être l'envie de recommencer ! En cas de mauvais temps, une lampe UV remplacera le soleil.À partir de 8 ans</t>
+  </si>
+  <si>
+    <t>OT COEUR DU BASSIN D ARCACHON</t>
+  </si>
+  <si>
+    <t>05 57 70 67 56</t>
+  </si>
+  <si>
+    <t>https://tourisme-coeurdubassin.com/</t>
+  </si>
+  <si>
+    <t>Atelier cyanotypes - Imprimez des fleurs avec la lumière</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Céline vous fera découvrir le cyanotype  . Un procédé photographique fascinant qui immortalise les empreintes de plantes grâce à la lumière du soleil. Elle vous accompagnera pas à pas. Un atelier découverte pour explorer chaque étape : préparation, composition, exposition et révélation dans l’eau.  Tout le matériel est fourni. Repartez avec vos créations : 3 affiches, 3 cartes et 3 marque-pages.Attention, ce procédé est hautement addictif ! En cas de mauvais temps, une lampe UV remplacera le soleil.Atelier accessible aux adultes. Les enfants  à partir de 12 ans sont acceptés accompagnés et seuls à partir de 15/16 ans. </t>
+  </si>
+  <si>
+    <t>Voyage dans le passé</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Partagez un voyage dans le temps avec un guide de la Réserve en découvrant l'histoire géologique de la Région il y a 20 millions d'années. La visite débute par l'exposition de fossiles à la Maison de la Réserve et se poursuit par une balade, au cœur de la forêt, pour découvrir les musées à ciel ouvert.</t>
+  </si>
+  <si>
+    <t>Visite de la Maison de Grave</t>
+  </si>
+  <si>
+    <t>La visite balaye les deux siècles d’histoire de cet ensemble bâti au milieu du XIXème siècle pour orchestrer les premiers travaux de défense contre l’océan. Elle est suivie d’un goûter pour prolonger les échanges. Inscriptions au 05.56.09.00.72 ou sur maisondegrave@gironde.fr</t>
+  </si>
+  <si>
+    <t>Médiation équine / Equicoaching avec Laurie Jayet de la ferme de Naviac</t>
+  </si>
+  <si>
+    <t>Observation et rencontre avec les chevaux dans leur milieu sauvage. L’histoire du cheval d’hier à aujourd’hui. Départ Marais du Logit.Tarif : 10€ Adulte et 5€ enfantRéservation : Laurie Jayet 0699239388 / lauriejayet@gmail.com</t>
+  </si>
+  <si>
+    <t>marais du logit</t>
+  </si>
+  <si>
+    <t>Balade contée en famille à partir de 6 ans</t>
+  </si>
+  <si>
+    <t>mer 15/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Célébrons les saisons sur la Dune avec la conteuse Myriam ! Un moment poétique et de douceur, à partager en famille.Balade contée gratuite. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comLieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Certes à l'aube</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 07:00</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Les premiers rayons de soleil traversent les arbres, et illuminent la rosée. Emmitouflé dans son manteau pour se protéger du froid hivernal ou immergé dans les chaleureux chants d’oiseaux au printemps, comment mieux commencer une journée ? </t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>Atelier empreintes</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 11:15</t>
+  </si>
+  <si>
+    <t>Tu veux pouvoir reconnaître les empreintes des animaux présents sur le Bassin ? Et repartir avec ta propre empreinte en argile ? Alors viens vite à cet atelier ! Après quelques explications et l’utilisation d’une clé pour reconnaître les empreintes des animaux, tu réaliseras toi-même ton empreinte grâce aux matrices proposées, et tu pourras rapporter ton chef-d’œuvre à la maison.7€ par participantRDV Cabane du Résinier, RD 106 33950 Lège-Cap FerretAnimation soutenue par le Département de la Gironde</t>
+  </si>
+  <si>
+    <t>Cabane du Résinier</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Terres Océanes</t>
+  </si>
+  <si>
+    <t>Venez découvrir les secrets des dunes océanes : fixation, érosion, laisse de mer, animaux et végétaux peuplant ces milieux. Questions, quiz et défis seront au rendez-vous !Rendez-vous parking de la plage du Grand Crohot (devant le Surf Club de la presqu'île)A partir de 7 ansTarif : 7€ / participantAnimation soutenue par le Département de la Gironde</t>
+  </si>
+  <si>
+    <t>Grand Crohot</t>
+  </si>
+  <si>
+    <t>Certes pour petits et grands</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Le plaisir d’être dans la nature, ce n’est pas que pour les adultes ! Cette visite est particulièrement adaptée aux jeunes de 7 à 12 ans. Chaque sortie, unique et adaptée à la saison, invite les enfants à explorer, créer et s’émerveiller à travers des ateliers ludiques et sensoriels. Une immersion joyeuse pour découvrir les secrets du vivant en s’amusant ! Bien que les adultes doivent être présents, ce sont les plus jeunes qui seront à l’honneur. </t>
+  </si>
+  <si>
+    <t>Un soir sur les domaines</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>Le soleil passe progressivement derrière l’horizon. Les lumières se tamisent, l’oreille s’affine, un chassé-croisé tout en nuances de gris s’engage chez les animaux. Si une ambiance calme au crépuscule vous intéresse, cette sortie est pour vous. </t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Festival T'es à l'Ouest ! - 2e édition</t>
+  </si>
+  <si>
+    <t>dim 19/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>La 2e édition du Festival des Arts en Nord-Médoc - T'es à l'Ouest ! vous donne rendez-vous les 17, 18 et 19 avril prochains à Grayan-et-l'Hôpital.
+Ce festival des arts au pluriel vous propose cette année, de réunir : les arts plastiques avec une exposition et des ateliers, des spectacles circassiens, des concerts avec 4 groupes du Médoc, les arts de la rue avec des comédiens, des clowns, un espace livres avec des auteurs Médocains, de la danse avec une école de danses... Venez participez à un atelier, vous émerveiller devant une performance d'acrobate, rire avec les clowns, danser et chanter lors de nos concerts.
+Et quelques pépites à ne pas rater : un duo circassien avec une acrobate multi cordes et un jongleur multi balles, deux compagnies de clowns, des ateliers gratuits d'arts, de cirque, d'écriture de chansons, un espace livres, une batucada, du handpan, un spectacle musical pour enfants et 4 concerts (jazz, pop rock, rap, pop songs).
+Retrouvez le programme complet sur le site du festival.</t>
+  </si>
+  <si>
+    <t>Salle socio-culturelle Guy Lartigue et ses alentours</t>
+  </si>
+  <si>
+    <t>Grayan-et-l'Hôpital</t>
+  </si>
+  <si>
+    <t>Collectif SMAC</t>
+  </si>
+  <si>
+    <t>https://www.tesalouest-festival.fr/</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Le Bocage humide des bords de Garonne</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Une balade de découverte du bocage humide sera l'occasion d'aborder le fonctionnement et l'importance des zones humides.</t>
+  </si>
+  <si>
+    <t>Isle-Saint- Georges</t>
+  </si>
+  <si>
+    <t>Isle-Saint-Georges</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>Certes pour tout petits - Margot du cours d'eau</t>
+  </si>
+  <si>
+    <t>La loutre Margot du cours d’eau souhaiterait installer sa maison dans la forêt à côté du ruisseau. Mais est-ce le bon endroit ? Par le biais d’activités natures mêlant plusieurs approches sensibles, les enfants décideront si oui ou non Margot fait bien de s’installer ici.Bien que les adultes doivent être présents, ce sont les plus jeunes qui seront à l’honneur. Sortie pour les 3-6 ans.    </t>
+  </si>
+  <si>
+    <t>Les ateliers de la forêt</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Observez les arbres, regardez dans les buissons, cherchez les traces, grattez le sol ... Venez découvrir la forêt en s'amusant !</t>
+  </si>
+  <si>
+    <t>Balade "Au fil des araignées" - Enfant</t>
+  </si>
+  <si>
+    <t> Que l’on soit dehors ou dans notre maison, on peut être sûr qu’une araignée vit près de nous. Parce qu’elles sont belles, rigolotes, bizarres ou inquiétantes, cette animation est une invitation à rencontrer nos étonnantes voisines les araignées. </t>
+  </si>
+  <si>
+    <t>Ciné-débat "Sauvons le Vison d'Europe"</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>ven 17/04/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Plongez au coeur des enjeux liés à la préservation de cette espèce en danger critique d’extinction. Projection suivie d’un échange avec le SYER (Syndicat des eaux et rivière des Coteaux de Dordogne), le GREGE (Groupe de recherche et d'étude pour la gestion de l'environnement) et le GRIFS (Groupe de recherche et d'investigation sur la faune sauvage). A la Micro-folie de Castillon-la-Bataille (1 Allée Marcel Paul) Entrée libre </t>
+  </si>
+  <si>
+    <t>1 allée Marcel Paul</t>
+  </si>
+  <si>
+    <t>Castillon-la-Bataille</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Coquillages &amp; Crustacés</t>
+  </si>
+  <si>
+    <t>Muni d'un seau et d'une épuisette, les deux pieds dans l'eau tu iras capturer les petites bestioles de l'estran. Tu pourras regarder ces drôles de bêtes de près, et même les manipuler pour en apprendre plus sur elles.Tout animal attrapé sera relâché !Initiation à la pêche à pied permettant de découvrir les espèces présentes sur l'estran du Bassin d'Arcachon, et de comprendre la réglementation de cette pratique. Explications du phénomène des marées et de l'importance d'une pêche à pied responsable.Tarif : 7€ / participantAnimation soutenue par le Département de la Gironde</t>
+  </si>
+  <si>
+    <t>Anse du Sangla, Claouey</t>
+  </si>
+  <si>
+    <t>Découverte de l'ENS du Mugron (Gauriac)</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Venez découvrir l'ENS du Mugron, site pittoresque de l'Estuaire de la Gironde.Inscription obligatoire : p.tartary@cen-na.org / 07.69.52.13.89 Lieu de RDV donné à l'inscription </t>
+  </si>
+  <si>
+    <t>Gauriac</t>
+  </si>
+  <si>
+    <t>Conservatoire d’espaces naturels de Nouvelle-Aquitaine – antenne Gironde</t>
+  </si>
+  <si>
+    <t>05 55 03 98 21</t>
+  </si>
+  <si>
+    <t>Atelier lecture de paysage</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>Décodez les paysages de la vallée de la Dordogne. Entre observation, décryptage et croquis, l’atelier vous invite à explorer l’influence de la nature et des activités humaines sur le territoire, le rôle des continuités écologiques et l’évolution des paysages au fil du temps. Avec La Maison botanique. Réservation : 06 15 40 97 73 / lamaisonbotanique@gmail.com </t>
+  </si>
+  <si>
+    <t>Juillac</t>
+  </si>
+  <si>
+    <t>La Maison botanique</t>
+  </si>
+  <si>
+    <t>0615409773</t>
+  </si>
+  <si>
+    <t>Découverte de Parc des Jalles : Nature et climat de hier et d'aujourd'hui. Voyage dans la passé pour mieux comprendre le present et le futur</t>
+  </si>
+  <si>
+    <t>Des recifs coraux aquitains à nos marées actuels en passant par des paysages glaciales, notre région a drastiquement changé à travers le temps. Nous verrons, au cours d'une balade et de petits ateliers, que comprendre le passé nous permet de mieux appréhender le futur. Venez découvrir les richesses du Parc des Jalles. Un écrin de verdure qui s’étend sur une surface de près de 6 000 hectares d’espaces naturels et agricoles en continu, sur 9 communes du nord-ouest de la Métropole. On y rencontre une grande diversité de paysages abritant des sites écologiques remarquables et une biodiversité rare.Réservation obligatoire sur helloasso : https://urls.fr/Z7bcwY</t>
+  </si>
+  <si>
+    <t>Parking Ball' en Jall'</t>
+  </si>
+  <si>
+    <t>Saint-Médard-en-Jalles</t>
+  </si>
+  <si>
+    <t>Sortie Nature à l'Usine Végétale</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>L'Usine Végétale et ADN Conférence vous propose une sortie nature pour découvrir les plantes sauvages, comestibles et médicinales, le samedi 18 avril, de 14H30 à 16H30.Rendez-vous à l'Usine Végétale - 8 Au Communal - 33230 LE FIEU à partir de 14H !Sortie gratuite &amp; Sur inscription au 05 57 56 09 92 ou par Mail. cantine209@gmail.com</t>
+  </si>
+  <si>
+    <t>L'Usine Végétale</t>
+  </si>
+  <si>
+    <t>Le Fieu</t>
+  </si>
+  <si>
+    <t>Usine Végétale</t>
+  </si>
+  <si>
+    <t>05 57 56 09 92</t>
+  </si>
+  <si>
+    <t>https://usinevegetale.fr</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 17:15</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 19:15</t>
+  </si>
+  <si>
+    <t>Flash Marathon 2026</t>
+  </si>
+  <si>
+    <t>sam 18/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>LABO photo vous donne rendez-vous pour une semaine intense de création photographique joyeuse et collaborative. En équipe ou en solo, vous avez 7 jours pour proposer 7 photos sur 7 thèmes connus au dernier moment (une seule image par thème). Tous les appareils et tous les procédés sont acceptés : smartphones, compacts, reflex, polaroids, sténopés, cyanotypes, argentique et numérique, photo-collages, photo-peinture et même IA. La seule limite ce sont les murs, 150 inscriptions maximum.
+Au programme
+14h – 16h : apporte  tes photos tirées en 15 x 21cm maximum et installe les dans la Grande Halle de la fabrique Pola pour une grande exposition participative.
+16h – 20h : pars à la recherche de ta série préférée, échange avec les 150 auteurs et vote pour le prix du public. Ensuite tu peux visiter les autres expositions proposées par le Labophoto à Pola dans le cadre du Mois de la photographie à Bordeaux
+18h – 20h : délibération du jury, élection de la série gagnante et des 3 lauréats par thème = 22 possibilités de gagner
+20h : remise des prix au Polarium de la Fabrique Pola
+À partir de 20h fiesta et remise des prix, on finit la soirée en beauté avec petite restauration maison et buvette musicale jusqu’à minuit 
+Informations pratiques
+Inscriptions limitées à 150 séries de 7 images.
+Tarifs :
+plein tarif : 10 €
+tarif réduit* : 7 €
+carte jeune* : 5 €
+Ouvert à toutes et à tous
+*sur présentation d’un justificatif RSA, ARE, AAH, demandeur d’emploi, étudiant, mineur.
+Je m'inscris</t>
+  </si>
+  <si>
+    <t>Le Labo Photo , Fabrique POLA</t>
+  </si>
+  <si>
+    <t>Le Labo Photo</t>
+  </si>
+  <si>
+    <t>https://lelabophoto.com/flash-marathon-2026/</t>
+  </si>
+  <si>
+    <t>dim 19/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 19/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Graveyron, entre bocages et prés salés</t>
+  </si>
+  <si>
+    <t>dim 19/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Parcourez une boucle de 6 km à la découverte d’une mosaïque de milieux naturels. Tout au long de la balade, vous découvrirez les différents paysages du domaine de Graveyron, le rôle de l’agriculture, l’éclusage et la libre évolution de certains espaces. </t>
+  </si>
+  <si>
+    <t>Balade : « Histoire d’eaux »</t>
+  </si>
+  <si>
+    <t>dim 19/04/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>dim 19/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Tous les dimanches entre 14 h 30 et 18 h, visite libre de la Maison du patrimoine naturel du Créonnais (MPNC) à Sadirac et à 15h activité ou balade de découverte de l’environnement pour toute la famille.Balade : « Histoire d’eaux » le dimanche 19 avril à 15hBords de rivière, sources, marais, ou encore moulin, bassin de rétention, et lavoir, une balade pour découvrir l’eau et ses usages à travers le temps. Sans inscription nécessaire au préalable.  </t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Dur labeur pour les pollinisateurs</t>
+  </si>
+  <si>
+    <t>lun 20/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Ça bourdonne, vrombit, bruisse et grésille du côté des fleurs. De nombreux insectes se hâtent frénétiquement ou se prélassent calmement sur ces capitules accueillants. Cette sortie est une invitation à prendre le temps de se pencher sur cette étonnante alliance entre plantes et animaux. </t>
+  </si>
+  <si>
+    <t>mar 21/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 21/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mar 21/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar 21/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mer 22/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Au ras des pâquerettes</t>
+  </si>
+  <si>
+    <t>Le domaine recèle de trésors.Au cours d’une balade et au travers de déterminations, de contes et légendes, de dégustation et d'anecdotes, venez découvrir ses trésors botaniques.L’objectif : porter notre attention sur ce qui nous paraît immobile.</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 11:15</t>
+  </si>
+  <si>
+    <t>Saveurs de la forêt dunaire et pique-nique sauvage et végétal avec Laurence Dessimoulie</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Le temps d'une promenade autour de la Maison de grave, dans la forêt dunaire, nous identifierons les végétaux comestibles et échangerons sur leurs usages culinaires ou dans le domaine du soin. Nous clôturons la sortie par un pique-nique à la Maison de Grave, sous les grands arbres. Ce repas partagé sera bio, végétal et utilisera en partie les végétaux identifiés ensemble. Pique-nique zéro déchet, boissons chaudes comprises.​Inscription : laurencedessimoulie@hotmail.comTout public à partir de 8 ans  ( les chiens ne sont pas acceptés)Tarif : 16,00 €  </t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Les oiseaux migrateurs, messagers d'un monde en mouvement</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>Présentation de la migration des oiseaux dans son détail, les méthode de migration, les trajets, les différents vols, la préparation pré-migratoire.</t>
+  </si>
+  <si>
+    <t>ANNULÉ</t>
+  </si>
+  <si>
+    <t>Conférence : « Carnet de voyage – Suite : les sciences de la mer avec le Marion Dufresne »</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>jeu 23/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jeudi soir culturel du 23 avril 2026:« Carnet de voyage – Suite : les sciences de la mer avec le Marion Dufresne »à l’Aquaforum de Bègles de 18h30 à 20h00Clémentine Renneville, médiatrice scientifique à Terre &amp; OcéanDans la continuité de la conférence Carnet de voyage en mer australe, cette deuxième partie vous replonge au cœur de la mission scientifique à bord du Marion Dufresne. Après le plancton et la vie embarquée, partez à la découverte du travail des autres chercheurs, ainsi que de l’escale sur la grande île de Kerguelen. Océanographes, biologistes, chimistes, manchologues et géologues : qui sont-ils et quelles questions cherchent-ils à résoudre ? Vous découvrirez leurs méthodes et les outils qu’ils utilisent au quotidien.</t>
+  </si>
+  <si>
+    <t>Aquaforum</t>
+  </si>
+  <si>
+    <t>Bègles</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>A la découverte des amphibiens des landes girondines</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ven 24/04/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>Après un diaporama présentant les amphibiens de la Gironde, vous êtes invités à leurs rencontres sur les landes humides de la Réserve Naturelle. Animation dans le cadre de l'opération fréquence grenouille. 
+N'oubliez pas vos bottes, lampe de poche et appareil photo !</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Découverte de la biodiversité du Ciron - Noaillan</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>6 kmVous découvrirez la biodiversité du Ciron, ses espèces remarquables comme la loutre ou le vison, mais aussi des insectes des milieux humides comme les odonates, grâce à Diane Kling. Elle vous fera également découvrir quelques oiseaux de bord de rivière. Vincent Pessama vous accompagnera afin d’aborder la nature et ses habitants de manière poétique, musicale ou encore chantée.</t>
+  </si>
+  <si>
+    <t>Noaillan</t>
+  </si>
+  <si>
+    <t>"Les invasions biologiques, qu'est-ce que c'est ?"</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Chercheur en génétique forestière à l'INRA, Alexis Ducousso vous explique tout sur les "invasions biologiques" et leur impact sur la conservation des espèces végétales locales.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Réserve naturelle des marais de bruges</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Le monde merveilleux des champignons</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Par l'observation du sol, rencontrez un univers discret et essentiel à la vie des forêts : insectes souterrains et xylophages, cycle de vie des champignons et mycéliums... Une immersion au cœur de ces acteurs méconnus garants de l’équilibre forestier.Avec Marion Elissalde. Réservation : 06 35 29 82 83 / marion.elissalde@yahoo.fr </t>
+  </si>
+  <si>
+    <t>Saint-Aubin-de-Branne</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Chante Grenouille</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>sam 25/04/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l'opération "Fréquence Grenouille", nous irons découvrir les amphibiens du marais. En mars, crapauds, grenouilles, rainettes chantent de leur plus belle voix pour la saison des amours. De 18h30 à 21h00</t>
+  </si>
+  <si>
+    <t>Le Montaut</t>
+  </si>
+  <si>
+    <t>Carcans</t>
+  </si>
+  <si>
+    <t>Triathlon d'Hostens</t>
+  </si>
+  <si>
+    <t>dim 26/04/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dim 26/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Les épreuves  : 
+Triathlon M individuel adulte : 25,750 km.  Départ à 14h30.
+Triathlon S individuel adulte : 25,750 km.  Départ à 14h30.
+Triathlon XS individuel adulte : 12,9 km. Départ à 10h.
+Cross duathlon 6/9 ans : 1,8 km. Départ à 12h45.
+Cross duathlon 10/13 ans : 7 km. Départ à 12h.
+Tarifs :
+Triathlon M individuel adulte : 52,20 €
+Triathlon S individuel adulte : 31,70 €
+Triathlon XS individuel adulte : 21,70 €
+Cross duathlon 6/9 ans  : 11 €
+Cross duathlon 10/13 ans : 11 €
+Inscriptions</t>
+  </si>
+  <si>
+    <t>Domaine départemental</t>
+  </si>
+  <si>
+    <t>/hostens</t>
+  </si>
+  <si>
+    <t>dim 26/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 26/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>dim 26/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>À la découverte du Parc des Jalles : « Pédalons au fil de l’eau, de Cantinolle à la Plaine de Gajac »</t>
+  </si>
+  <si>
+    <t>dim 26/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l’action « À la découverte du Parc des Jalles »Les Jalles présentent un paysage de croupes graveleuses et sableuses sculptées par un réseau hydrographique original et typiquement médocain. Ce paysage également fait de forêts, de prairies et de sources est aujourd’hui en plein essor urbanistique depuis le milieu du XXe siècle tout en préservant un cadre de vie champêtre. Il concentre aujourd’hui des enjeux fondamentaux, entre conservation d’un bon état écologique des eaux de surfaces, et économie à grande échelle des précieuses eaux profondes qui alimentent en eau potable Bordeaux Métropole.Venez découvrir les richesses du Parc des Jalles. Un écrin de verdure qui s’étend sur une surface de près de 6 000 hectares d’espaces naturels et agricoles en continu, sur 9 communes du nord-ouest de la Métropole. On y rencontre une grande diversité de paysages abritant des sites écologiques remarquables et une biodiversité rare.Rendez-vous : Local Vélo Cantinolle (Face arrêt de tram du même nom)33320 EysinesRéservation obligatoire sur helloasso : https://urls.fr/rS8QuO</t>
+  </si>
+  <si>
+    <t>arrêt de tram local vélo Cantinolle</t>
+  </si>
+  <si>
+    <t>Eysines</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>lun 27/04/2026 - 22:30</t>
+  </si>
+  <si>
+    <t>mar 28/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 28/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Bain de forêt à BLASIMON</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Les bains de forêts : S’immerger pour mieux préserver   Un bain de foret, c'est une rencontre intime avec le vivant où le murmure des arbres permet une connexion avec la nature et ainsi apaise le tumulte intérieur. Cette pratique ne prend pas uniquement soin de notre santé ; elle éveille la conscience écologique et transmet par le sensible, un sentiment d’appartenance à la nature autant que le désir de la protéger.Durée : 3h  - distance : 3km – à partir de 12 ansMinimum: 3 participants / maximum: 10Pour toute participation supérieure à 3 personnes et demande particulière (centre sociaux, hôpitaux, associations, groupes...), les inscriptions se font UNIQUEMENT par téléphone: merci de  contacter l'accueil du Domaine de Certes et Graveyron au 05 56 82 71 79.En cas de météo incertaine, les participants seront informés 48h à l'avance du maintien ou du report de la séance.</t>
+  </si>
+  <si>
+    <t>parking accueil camping</t>
+  </si>
+  <si>
+    <t>Blasimon</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer 29/04/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Projection-débat : « Déplacés climatiques : sans toit ni droit »</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>jeu 30/04/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Jeudi soir culturel du 30 avril 2026:Projection-débat : « Déplacés climatiques : sans toit ni droit » à l’Aquaforum de Bègles de 18h30 à 20h00François-Xavier Trégan, Grand reporter, réalisateurFace à la montée des eaux et à l’intensification des événements climatiques extrêmes, des millions de personnes sont contraintes de quitter leur territoire, sans bénéficier d’un véritable statut juridique international. À travers des récits ancrés au Bangladesh, en Colombie et dans les îles Fidji, le film de François-Xavier Trégan met des visages sur ces trajectoires de vie bouleversées et explore les réponses concrètes mises en place par les États et les communautés les plus exposés.La projection sera suivie d’un échange avec le réalisateur.</t>
+  </si>
+  <si>
+    <t>t.fernandez@terreetocean.fr</t>
+  </si>
+  <si>
+    <t>0618130263</t>
+  </si>
+  <si>
+    <t>Randonnée à cheval Naujac sur Mer à la Maison de Grave - 2 nuits 3 jours à cheval.</t>
+  </si>
+  <si>
+    <t>ven 01/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven 01/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Cavaliers à l’aise aux 3 allures, c’est une vraie traversée des terres vers l’océan ! Un périple aux paysages variés entre marais, forêts et Océan, pour finir sur un lieu de passage des voies de saint jacques de Compostelle.Possibilité de le faire avec son propre cheval.1, 2 et 3 Mai  Prix : sur demande Renseignements et réservations : Laurie Jayet 0699239388 / lauriejayet@gmail.com</t>
+  </si>
+  <si>
+    <t>Laurie Jayet - Ferme de Naviac</t>
+  </si>
+  <si>
+    <t>ven 01/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven 01/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Randonnée au lever du soleil</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 06:15</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 08:15</t>
+  </si>
+  <si>
+    <t>Vivez un instant suspendu sur la crête de la Dune et découvrez les secrets de sa formation. Profitez des premières lueurs de l’aube, au calme, et du soleil qui se lève sur la forêt.Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Découverte des arbres - Roaillan</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>Loïse Beaucamp et Vincent Macias vous guideront pour une balade en forêt. Vous vous intéresserez particulièrement aux feuillus de nos régions et aux interactions établies entre eux mais aussi avec les autres espèces. Vincent saura, à son habitude, vous surprendre par des moments musicaux variés et insolites.</t>
+  </si>
+  <si>
+    <t>Roaillan</t>
+  </si>
+  <si>
+    <t>Ecoute des chants d'oiseaux</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Au printemps, chaque semaine annonce l'arrivée de nouveaux chanteurs, venez vous initier ou vous perfectionner à la reconnaissance de ces oiseaux par le chant.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Sortie orchidées sauvages</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>De nombreuses orchidées sont présentes dans l’Entre-deux-Mers. En visitant le coteau de Marac sur la commune de Pujols, partez à la découverte des espèces locales et apprenez à les reconnaître. Avec la Société Française d'Orchidophilie Réservation : sfogironde@gmail.com </t>
+  </si>
+  <si>
+    <t>Pujols</t>
+  </si>
+  <si>
+    <t>Teintures végétales avec Emmanuelle Goupil - LIVWOAD</t>
+  </si>
+  <si>
+    <t>Après la découverte des plantes tinctoriales de la Maison de Grave vous participerez à un atelier d’impression botanique "ecoprint" sur papier avec les plantes identifiées.Pensez à venir avec un tablier et de quoi protéger vos travaux pour les emporter chez vous (type petit sac de congélation ou papier aluminium)Tout public à partir de 12 ans (possibilités enfants plus jeunes si accompagnés)12 €, à régler sur place à l’intervenant</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 02/05/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>dim 03/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dim 03/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>dim 03/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dim 03/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>dim 03/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 03/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 03/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 03/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>lun 04/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>lun 04/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>lun 04/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>lun 04/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>mar 05/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 05/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer 06/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mer 06/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Paysage imaginés - Atelier créatif</t>
+  </si>
+  <si>
+    <t>mer 06/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 06/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Aventuriers de l’observation, vous partirez équipés pour un atelier 100% pleine nature. Nourris de la découverte de l’environnement naturel du site, vous traduirez votre balade entre forêt et littoral en photo et dessins, en faisant la part belle à l’imaginaire ou fidèlement réalistes.Pas de niveau requis, plusieurs techniques et outils à la portée de tous ! </t>
+  </si>
+  <si>
+    <t>mer 06/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>mer 06/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>jeu 07/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu 07/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Certes pour tout petits - Vole, vole papillon</t>
+  </si>
+  <si>
+    <t>ven 08/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven 08/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Avant de devenir un magnifique papillon, celui-ci passe par différentes étapes importantes tout au long de sa vie. C’est par le biais de différentes activités que l’enfant vivra pleinement la métamorphose du papillon !Bien que les adultes doivent être présents, ce sont les plus jeunes qui seront à l’honneur. Sortie pour les 3-6 ans.    </t>
+  </si>
+  <si>
+    <t>Randonnée en crête de dune</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t> Redécouvrez la Dune et son paysage, en parcourant sa crête entre océan et forêt ! Une balade sportive, qui dévoile les reliefs, les formes et les lumières de la Dune tout en observant les traces du passé et ses hôtes discrets. Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Découverte des zones humides - Savignac</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>Sophie Ladril et la compagnie Gric de Prat vous font voyager dans le temps dans le village de Savignac. Vous découvrirez les vestiges et coutume de la vie passée sous forme de contes et de chants traditionnels. Vous vous intéresserez également à la biodiversité et à l’importance des zones humides de la commune.</t>
+  </si>
+  <si>
+    <t>Savignac</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 09/05/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>Visite guidée de la Réserve naturelle des marais de Bruges</t>
+  </si>
+  <si>
+    <t>dim 10/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 10/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Profitez d’une matinée, pour découvrir l’histoire, la faune et la flore des marais de Bruges, lors d’une visite guidée.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Réserve naturelle des marais de Bruges</t>
+  </si>
+  <si>
+    <t>dim 10/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 10/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>lun 11/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun 11/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>lun 11/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>lun 11/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>lun 11/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>lun 11/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>lun 11/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 12/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 12/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Marché de printemps</t>
+  </si>
+  <si>
+    <t>mar 12/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar 12/05/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Le réseau des Fermes Gironde Alimen'terre met à l’honneur une agriculture locale, responsable et respectueuse de l’environnement.
+Venez à la rencontre de ceux qui cultivent et produisent autrement, et repartez avec des produits frais, de saison, issus de votre territoire.
+Avec la Maison départementale des personnes en situation de handicap (MDPH), des produits issus d’ESAT sont également proposés sur ce marché, valorisant une démarche solidaire et inclusive.
+Les producteurs que vous pourrez retrouver sur ce marché : 
+SCEA du Bois Majou : crème fraiche, lait, yaourts
+HERBAJO : tisanes, baumes, eaux florales, bougies
+GAEC De la Grande Chaux : fromage brebis, yaourts
+EARL Le Petit Ribier : œufs, huile d’olive, jus de raisin et pétillant
+Alexandre MOUGIN : conserves légumes, fruits, transformé, fraises, courgettes
+SCEA La Grande Canau : farine, huile, lentilles, pois chiches
+SCEA Angélique : asperges fraîches, conserves d’asperges
+Spiruline la Pointe d’Argent EARL Médoc : micro algues, spiruline
+Atelier du miel : miel, pain d’épice, bonbons, confitures, bougies en cire d’abeille
+ESAT Le Gua : chocolats, atelier coutures
+ESAT Ferme de la Haute Lande : conserves pâtés, rillettes, foie gras
+Ateliers Saint Joseph Don Bosco</t>
+  </si>
+  <si>
+    <t>Hall Immeuble Gironde</t>
+  </si>
+  <si>
+    <t>mer 13/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mer 13/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer 13/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 13/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Balade commentée : milieux naturels, faune, flore (BAZAS)</t>
+  </si>
+  <si>
+    <t>mer 13/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Balade commentée des différents milieux présents sur le site avec observation de la faune et de la flore, notamment des orchidées. Inscription obligatoire : Florent Hervouët : f.hervouet@cen-na.org / 07 66 58 52 79Lieu de RDV donné à l'inscription  Gratuit &amp; Tout Public</t>
+  </si>
+  <si>
+    <t>Bazas</t>
+  </si>
+  <si>
+    <t>La course du Petit Prince</t>
+  </si>
+  <si>
+    <t>jeu 14/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu 14/05/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Participez à la 5e édition de la course du Petit Prince dont le département de la Gironde est partenaire et qui a jusqu'ici permis de récolter plus de 240 000€ remis à l'institut Bergonié pour aider la recherche contre les sarcomes.
+Au programme de cette journée, des marches et des courses pédestres enfants (de 6 à 15 ans) et adultes, ainsi qu'un trail adultes sur un circuit 100 % nature entre la forêt du Bourgailh, les lacs de Cap de Bos et Romainville, et le bois des sources du Peugue.
+Inscription</t>
+  </si>
+  <si>
+    <t>Parc du Bourgailh</t>
+  </si>
+  <si>
+    <t>Pessac</t>
+  </si>
+  <si>
+    <t>Course du Petit Prince</t>
+  </si>
+  <si>
+    <t>https://coursedupetitprince.fr/</t>
+  </si>
+  <si>
+    <t>jeu 14/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu 14/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu 14/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 14/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>ven 15/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>ven 15/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>ven 15/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven 15/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>ven 15/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>ven 15/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>ven 15/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 16/05/2026 - 06:00</t>
+  </si>
+  <si>
+    <t>sam 16/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>sam 16/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 16/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>sam 16/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 16/05/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 16/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 16/05/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>dim 17/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 17/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>dim 17/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>lun 18/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>lun 18/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mar 19/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 19/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer 20/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mer 20/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Découverte des pelouses sèches calcaires et des orchidées (PUJOLS)</t>
+  </si>
+  <si>
+    <t>mer 20/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 20/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Balade commentée à la découverte des pelouses sèches calcaires et des orchidées du site du Coteau de Marac (33350 PUJOLS). SUR INSCRIPTION UNIQUEMENT Lieu de rdv transmis à l'inscription. Victorien Roudet : v.roudet@cen-na.org Gratuit &amp; Tout Public</t>
+  </si>
+  <si>
+    <t>Les coteaux de Pujols</t>
+  </si>
+  <si>
+    <t>mer 20/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Venez découvrir le site des coteaux de Pujols ainsi que la faune et flore des pelouses sèches, un milieu naturel de plus en plus rare.Avec le Conservatoire d'Espaces Naturels Réservation : v.roudet@cen-na.org </t>
+  </si>
+  <si>
+    <t>mer 20/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Découverte des pelouses sèches calcaires et des orchidées (ORDONNAC)</t>
+  </si>
+  <si>
+    <t>mer 20/05/2026 - 14:00</t>
+  </si>
+  <si>
+    <t> Le Conservatoire d’espaces naturels de Nouvelle-Aquitaine vous donne rendez-vous pour découvrir la faune et la flore printanières des pelouses calcaires de la Butte de la Lot.Au cours d'une balade guidée, le gestionnaire vous parlera des richesses naturelles de ces milieux et de la gestion conservatoire indispensable à déployer dans une approche stratégique pour les maintenir. Sur le site, la cueillette est interdite, mais vous pourrez prendre des photos si vous voulez repartir avec des  souvenirs ! Lieu de rdv transmis à l'inscription. Inscription obligatoire : k.marie.louise@cen-na.org / 07.49.55.73.93 Gratuit &amp; Tout Public</t>
+  </si>
+  <si>
+    <t>Ordonnac</t>
+  </si>
+  <si>
+    <t>À la découverte du Parc des Jalles : Les fleurs, quel trésors !</t>
+  </si>
+  <si>
+    <t>mer 20/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>mer 20/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l’action « À la découverte du Parc des Jalles »Partez en famille à la recherche des fleurs sauvages ! À travers d’un quizz, découvrez des anecdotes curieuses autour de leurs utilisations anciennes ou contemporaines, et sur leurs liens avec les animaux et les autres êtres vivants.Venez découvrir les richesses du Parc des Jalles. Un écrin de verdure qui s’étend sur une surface de près de 6 000 hectares d’espaces naturels et agricoles en continu, sur 9 communes du nord-ouest de la Métropole. On y rencontre une grande diversité de paysages abritant des sites écologiques remarquables et une biodiversité rare.Rendez-vous au Plaine des sports Colette Besson, devant l’école Aimé Césaire, 33127 Martignas-sur-JalleRéservation obligatoire sur helloasso : https://urls.fr/bTQHU0</t>
+  </si>
+  <si>
+    <t>Parking Colette Besson</t>
+  </si>
+  <si>
+    <t>Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>jeu 21/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu 21/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Balade au crépuscule</t>
+  </si>
+  <si>
+    <t>jeu 21/05/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>jeu 21/05/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>Profitez de la fin de journée pour découvrir une autre ambiance de la Réserve des marais de Bruges, propice à l'observation de la faune. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Plantes de sable et de vent : la flore sauvage de la dune du Pilat</t>
+  </si>
+  <si>
+    <t>ven 22/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>ven 22/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Sortie nature à deux voix avec le Conservatoire Botanique National Sud-Atlantique.À l’occasion de la Journée internationale de la biodiversité, le Syndicat mixte et le Conservatoire botanique National sud-atlantique vous proposent une découverte au plus près de la flore fragile du littoral. Vous explorerez les particularités de ces plantes fascinantes et leur incroyable capacité à s’adapter à un environnement parfois difficile.Environ 2h avec l’ascension de la DuneAnimation nature gratuite. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/nos-animations-nature/</t>
+  </si>
+  <si>
+    <t>ven 22/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>ven 22/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ven 22/05/2026 - 22:30</t>
+  </si>
+  <si>
+    <t>ven 22/05/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>ven 22/05/2026 - 23:00</t>
+  </si>
+  <si>
+    <t>Cap Hostens</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dim 24/05/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Du samedi 23 et dimanche 24 mai : participez à un raid multisports en trois formats (découverte, sportif et courses enfants).
+Inscription à venir.</t>
+  </si>
+  <si>
+    <t>https://www.gironde.fr/sport-loisirs/domaine-nature-et-de-loisirs-dhostens</t>
+  </si>
+  <si>
+    <t>Découverte des plantes et leurs surprenantes vertus</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Lors d'une visite guidée, apprenez à reconnaître les plantes sauvages présentent dans les marais. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
   </si>
   <si>
     <t>Réserve Naturelle Nationale des marais de Bruges</t>
   </si>
   <si>
-    <t>Bruges</t>
-[...35 lines deleted...]
-    <t>Avenue de la Plage</t>
+    <t>Lichens, trésors méconnus</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Saviez-vous que certains lichens sont utilisés en parfumerie et d'autres en cuisine ? Pionniers de colonisation, essentiels dans les écosystèmes, ces symbioses d'algues et de champignons sont des trésors méconnus. Nous vous emmenons au domaine de Certes et Graveyron changer de regard sur quelques spécimens.Gratuit, inscription obligatoire. Prévoir eau, tenue adaptée à la météo et chaussures de marche. En compagnie d’un botaniste du Conservatoire botanique national Sud-Atlantique et d'un guide nature du département de la Gironde.</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Balade paysages et aquarelles</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>Accompagné d’une dessinatrice et d’une animatrice nature de la réserve, venez vous initié au dessin et à la botanique. Les plantes par leurs couleurs et leurs formes variées sont de formidables sources d’inspiration. Dessinez votre herbier lors d’une matinée dans cet espace protégé. De 14h30 à 17h00</t>
+  </si>
+  <si>
+    <t>Réserve Naturelle Nationale de l'étang de Cousseau</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 23/05/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>dim 24/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dim 24/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Pour les naturalistes en herbe !</t>
+  </si>
+  <si>
+    <t>dim 24/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 24/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Une sortie à la découverte des nombreux habitants du marais, pour les enfants ou petits-enfants, accompagnés de leurs parents ou grands-parents.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>reserve.bruges@sepanso.org</t>
+  </si>
+  <si>
+    <t>0556570989</t>
+  </si>
+  <si>
+    <t>lun 25/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>lun 25/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>lun 25/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Balade contée et guidée</t>
+  </si>
+  <si>
+    <t>lun 25/05/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>lun 25/05/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Balade contée-guidée avec la conteuse et la guide nature de la dune, pour un voyage à nul autre pareil dans le temps et l'espace. Venez et entrez dans l'histoire de la grande dune. Balade contée gratuite. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>mer 27/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 27/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Festival Échappée belle</t>
+  </si>
+  <si>
+    <t>Théâtre, Musique, Danse, Cirque</t>
+  </si>
+  <si>
+    <t>jeu 28/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu 28/05/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Le festival emblématique de Gironde du 28 au 31 mai avec une programmation audacieuse et éclectique au coeur du Parc de Fongravey à Blanquefort.</t>
+  </si>
+  <si>
+    <t>Parc de Fongravey</t>
+  </si>
+  <si>
+    <t>Blanquefort</t>
+  </si>
+  <si>
+    <t>SCENE NATIONALE CARRE COLONNES</t>
+  </si>
+  <si>
+    <t>https://www.carrecolonnes.fr/festivals/echappee_belle.htm</t>
+  </si>
+  <si>
+    <t>billetterie@carrecolonnes.fr</t>
+  </si>
+  <si>
+    <t>05 47 50 50 00</t>
+  </si>
+  <si>
+    <t>ven 29/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven 29/05/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Découverte de la biodiversité au fil de l'eau - Saint Félix de Foncaude</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>4,5 kmJustine Baïa vous propose un voyage à travers champs et forêts, où l’eau, installée depuis un temps jadis, nous livre ses plus grands secrets. Suivez-la et découvrez son utilité et son cycle, ses amis les plantes et les arbres. Chantez avec elle. Jouez un peu de musique à ses côtés.</t>
+  </si>
+  <si>
+    <t>Saint-Félix-de-Foncaude</t>
+  </si>
+  <si>
+    <t>Et si le marais nous était raconté...</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Plongez dans l'atmosphère imaginaire des marais en vous laissant guider par les récits de la conteuse Myriam Darmanté. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Découverte de la flore de la Réserve</t>
+  </si>
+  <si>
+    <t>En compagnie d'un.e spécialiste de la Réserve, apprenez à reconnaître les espèces végétales emblématique de la réserve. Plantes carnivores, mousses, champignons, découvrez les mystères de cette flore parfois méconnue.De 9h30 à 12h301€/enfant et 2€/adulte</t>
+  </si>
+  <si>
+    <t>Balade contée : Lyre des sables</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Un récit de quête, d'adaptations et d'ouverture qui met en lumière les vaches marines de la réserve de Cousseau. La conteuse vous invite à une balade contée au milieu des espaces, des espèces et des légendes. Laissez vos certitudes à l'entrée du chemin et avancez dans le monde de tous les possibles. De 10h30 à 13h00</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 30/05/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>dim 31/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>dim 31/05/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>dim 31/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 31/05/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>dim 31/05/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Club Sandwich</t>
+  </si>
+  <si>
+    <t>Musique</t>
+  </si>
+  <si>
+    <t>mer 03/06/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer 03/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Club Sandwich, collectif périgourdin composé de cinq musiciens, cultive un son hybride et audacieux. À la croisée du jazz instrumental, de la fusion et des rythmes empruntés au funk, à l’Éthio-jazz, au be-bop, à la bossa ou encore au ska, le groupe bouscule les genres avec une liberté réjouissante. 
+Leur esthétique singulière oscille entre envolées contemplatives et grooves dansants, portée par des cuivres tranchants et des mélodies puissantes. Une musique en mouvement, qui fait vibrer les corps autant qu’elle captive l’imaginaire.</t>
+  </si>
+  <si>
+    <t>domaine de Loustallaut</t>
+  </si>
+  <si>
+    <t>Saint-Caprais-de-Bordeaux</t>
+  </si>
+  <si>
+    <t>MAIRIE SAINT CAPRAIS DE BORDEAUX</t>
+  </si>
+  <si>
+    <t>05 57 97 94 00</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/@ClubSandwichJazz</t>
+  </si>
+  <si>
+    <t>Balade commentée au coucher du soleil</t>
+  </si>
+  <si>
+    <t>mer 03/06/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>mer 03/06/2026 - 21:15</t>
+  </si>
+  <si>
+    <t>Au crépuscule, assistez à un spectacle éphémère haut en couleurs. Laissez-vous raconter l’histoire du Grand Site de la Dune du Pilat et saisissez la complexité de cet écosystème fragile et exceptionnel.Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comLieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Guilhem Desq</t>
+  </si>
+  <si>
+    <t>ven 05/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven 05/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>OCCITAN 
+Virtuose de vielle à roue électrique, Guilhem Desq nous propose un voyage étonnant autour de cet instrument atypique. S’il puise son énergie dans la tradition médiévale, c’est surtout dans les musiques modernes et l’improvisation que cet artiste tire son inspiration. Il ne cesse d’explorer les possibilités sonores quasi-infinies de la vielle à roue afin de créer un univers où se mélangent lieux, époques et émotions pour en faire un moyen d’expression hybride et innovant et s’accompagne de tambours traditionnels joués aux pieds. En véritable homme-orchestre, il nous invite à danser et rêver dans une transe intemporelle, un voyage surprenant…</t>
+  </si>
+  <si>
+    <t>Salle polyvalente René Lazare Targon</t>
+  </si>
+  <si>
+    <t>Targon</t>
+  </si>
+  <si>
+    <t>MAIRIE DE TARGON</t>
+  </si>
+  <si>
+    <t>05.56.23.90.13</t>
+  </si>
+  <si>
+    <t>https://www.guilhemdesq.com/fr/</t>
+  </si>
+  <si>
+    <t>Tour 2026</t>
+  </si>
+  <si>
+    <t>O C’EST NOUS, c’est un live explosif de good vibes. Un concentré d’énergie solaire capable de toucher les cœurs et de faire danser les corps. 
+Ce trio féminin multi-instrumentiste s’est imposé sur la scène française avec plus de 200 concerts à son actif. Ukulélé, guitares, percussions et surtout une harmonie vocale à trois voix d’une rare chaleur : chaque titre est pensé pour provoquer le frisson. Leur véritable signature ? Un lien unique avec le public, qui fait de chaque concert une expérience vibrante et fédératrice.
+Après un premier EP “À Chaque Pas”, largement diffusé en TV et radios, elles reviennent avec un nouveau single fédérateur : “Faut qu’on se prenne un verre”. Ce titre, véritable hymne à l’amitié et à la spontanéité, a rencontré un bel accueil et annonce la sortie d’un nouvel EP co-écrit avec Boulevard des Airs début 2026.</t>
+  </si>
+  <si>
+    <t>Place du Val de l'Eyre</t>
+  </si>
+  <si>
+    <t>Le Barp</t>
+  </si>
+  <si>
+    <t>Mairie du Barp</t>
+  </si>
+  <si>
+    <t>0610299589</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/channel/UCSNwxFwIFk7AP7RoPc6QykA</t>
+  </si>
+  <si>
+    <t>Ciné-débat "Dans la peau d'une tortue"</t>
+  </si>
+  <si>
+    <t>ven 05/06/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>ven 05/06/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Découvrez la vie fascinante de la Cistude d’Europe, tortue menacée qui peuple nos mares, fossés, cours d’eau lents. Quels enjeux pour sa protection ? Quelles solutions ? Projection suivie d’un échange avec le SMERE2M (Syndicat des eaux et rivières de l'entre-deux-mers) et Cistude nature.A la médiathèque de Branne (32 rue du Fort Bayard 33420) Entrée libre. </t>
+  </si>
+  <si>
+    <t>32 Rue du Fort Bayard</t>
+  </si>
+  <si>
+    <t>Branne</t>
+  </si>
+  <si>
+    <t>Une dernière pour la route</t>
+  </si>
+  <si>
+    <t>ven 05/06/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Une roulotte posée sous les étoiles, un feu qui crépite, des voix qui s’élèvent et des rires qui s’envolent dans la nuit. Tout à l’Est vous convie à une grande fête nomade, où une famille d’âmes vagabondes vous invite au voyage. Ici, les cœurs s’accordent et les langues se délient pour chanter et danser l’amour, la joie et le partage. Les instruments s’éveillent : les cordes vibrent, le soufflet s’ouvre, les rythmes s’enfièvrent. L’ivresse naît et les corps se laissent emporter sur les routes entre les Carpates et les Balkans. Un concert comme un arrêt dans le temps, une histoire commune, « une dernière pour la route » avant de repartir.</t>
+  </si>
+  <si>
+    <t>https://www.toutalest.com/</t>
+  </si>
+  <si>
+    <t>Découverte de Parc des Jalles : le réveil des oiseaux, le chant de l'aube</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 06:00</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>Les oiseaux et leur chant ont de tout temps fasciné les hommes. À travers ces sons, parfois mélodieux, parfois stridents, nous avons voulu projeter notre perception du monde. Mais derrière ces mélodies aux sons apparemment si joyeux, que se cache-t-il précisément ? Venez découvrir avec vos oreilles le chant de l'aube au marais de Parempuyre.Le Parc des Jalles est un écrin de verdure qui s’étend sur une surface de près de 6 000 hectares d’espaces naturels et agricoles en continu, sur 9 communes du nord-ouest de la Métropole. On y rencontre une grande diversité de paysages abritant des sites écologiques remarquables et une biodiversité rare.Rdv au parking de marais des OlivesRéservation obligatoire sur helloasso : https://urls.fr/PN1SfC</t>
+  </si>
+  <si>
+    <t>Marais d'Olives</t>
+  </si>
+  <si>
+    <t>Parempuyre</t>
+  </si>
+  <si>
+    <t>Découverte de la flore dans tous ses états - Bagas</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>Justine Baïa vous propose la découverte des plantes sauvages et cultivées de la commune. Vous aurez la possibilité de découvrir les céréales du champ au moulin lors d’une visite du moulin fortifié de Bagas. Nadia Joly vous invitera dans son univers artistique et vous partagera sa passion pour le chant et le milieu aquatique.</t>
+  </si>
+  <si>
+    <t>Bagas</t>
+  </si>
+  <si>
+    <t>Visite spéciale : Libellules et demoiselles</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Apprenez à identifier et découvrez le cycle de vie de nombreuses espèces de libellules et demoiselles présentent sur la Réserve.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Carrière de Jeandillon à Martres</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Balade le long du sentier de découverte de la carrière pour découvrir des trésors vieux de plusieurs dizaines d'années permettant de comprendre l'histoire géologique de notre région, mais également son histoire et son milieu naturel</t>
+  </si>
+  <si>
+    <t>Martres</t>
+  </si>
+  <si>
+    <t>4 000 ans d'histoire</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Gravissez la Dune en compagnie d'une médiatrice ou d'un médiateur qui vous expliquera quand et comment la dune s’est formée, d’où vient le sable et comment elle évolue. Seront également abordées les découvertes archéologiques qui permettent de mieux comprendre l’histoire de ce site.Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>La vie cachée des carrières</t>
+  </si>
+  <si>
+    <t>Partez à la découverte de ce milieu insolite, de son histoire et de ses habitants. Au fil de la balade,découvrez les espèces qui peuplent les carrières, leurs interactions entre elles et avec leur milieu.Avec Biotope festival Réservation : 06 52 32 36 36 / maelysgiraud@biotopefestival.fr </t>
+  </si>
+  <si>
+    <t>Flaujagues</t>
+  </si>
+  <si>
+    <t>Biotope festival</t>
+  </si>
+  <si>
+    <t>0652323636</t>
+  </si>
+  <si>
+    <t>Bienvenue à l'Usine Végétale !</t>
+  </si>
+  <si>
+    <t>Bienvenue à l'Usine Végétale ! Un évènement annuel et Printanier qui ouvre la belle saison au jardin : Vide grenier / Atelier Fait Main / Produits locaux / Restauration et Buvette !</t>
+  </si>
+  <si>
+    <t>L'Usine Végétale - 8 Au Communal - 33230 LE FIEU</t>
+  </si>
+  <si>
+    <t>cantine209@gmail.com</t>
+  </si>
+  <si>
+    <t>0557560992</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Balade sur le Domaine de Blasimon</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Balade découverte du sentier d'interprétation du Domaine Départemental de Blasimon où seront présentées ses différentes facettes : flore, paysage, occupation humaine ...Mais ce site cache d'autres trésors beaucoup plus anciens ...plusieurs dizaines de millions d'années avant aujourd'hui, un paysage totalement différent était présent</t>
+  </si>
+  <si>
+    <t>Domaine nature et de loisirs de Blasimon</t>
+  </si>
+  <si>
+    <t>Ça fermente dans le bocal #2 avec Pascale Zouari</t>
+  </si>
+  <si>
+    <t>Après avoir percé le secret des boissons fermentées, passons à celui des légumes. Découverte de la technique de lactofermentation, simple mais terriblement efficace pour conserver et consommer ses fruits et légumes préférés tout au long de l’année ! Pickles pour l’apéritif, bouillons de légumes crus et kimchi n’auront plus de secrets pour vous. Tout public à partir de 12 ans Participation : 12 €</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 06/06/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>dim 07/06/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 07/06/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 07/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 07/06/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>A la découverte du Gravelot à collier interrompu avec le CPIE Médoc</t>
+  </si>
+  <si>
+    <t>dim 07/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Mais qui est ce petit oiseau qui vient chaque année nicher discrètement sur le sable à côté de nos serviettes ? Tout petit et très vif, le Gravelot à collier interrompu n'en est pas moins en danger du fait de son milieu de nidification assez particulier.  Lors d'une balade sur la plage, venez découvrir cette petite boule de plume couleur sable.Tout public4€ - Gratuit pour les adhérents et les -18 ans</t>
+  </si>
+  <si>
+    <t>dim 07/06/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>dim 07/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>5 Chemin de Gleysaou</t>
+  </si>
+  <si>
+    <t>Le Porge</t>
+  </si>
+  <si>
+    <t>Mairie Le Porge</t>
+  </si>
+  <si>
+    <t>05 5626 50 15</t>
+  </si>
+  <si>
+    <t>Observer, comprendre et protéger</t>
+  </si>
+  <si>
+    <t>lun 08/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>lun 08/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Sortie nature à deux voix avec le Parc naturel marin du Bassin d'Arcachon.À l’occasion des Journées mondiales de l’océan, le Syndicat mixte de la Grande Dune du Pilat, accompagné du Parc naturel marin, évoquera les différents suivis menés par les structures afin de mieux connaître, pour mieux protéger, les milieux et les espèces qui y vivent.Animation nature gratuite. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/nos-animations-nature/</t>
+  </si>
+  <si>
+    <t>Découverte d'un paysage naturel modulé par l'histoire - Léogeats</t>
+  </si>
+  <si>
+    <t>mer 10/06/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>mer 10/06/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>4,2 kmLa compagnie Gric de Prat et Loïse Beaucamp vous proposent un voyage musical historique et naturaliste. Vous voyagerez aux sonorités du temps du Duché d’Aquitaine et découvrirez différents milieux et leur flore caractéristique associée, mais également les impacts de l’Homme sur cette nature.</t>
+  </si>
+  <si>
+    <t>Léogeats</t>
+  </si>
+  <si>
+    <t>mer 10/06/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>mer 10/06/2026 - 21:15</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Opération déchets en kayak</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 13:45</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 15:45</t>
+  </si>
+  <si>
+    <t>Agissez pour préserver la beauté de la Dordogne et créer un environnement sain et durable en kayak. Vous descendrez la rivière de Ribebon à Pessac-sur-Dordogne à la recherche des déchets polluant ses eaux.Obligation de savoir nager. Inscription : 07 85 91 96 76 ou m.joulain@castillonpujols.fr Dans le cadre de l'Atlas de la Biodiversité Intercommunale de Castillon-Pujols et en partenariat avec l'USTOM </t>
+  </si>
+  <si>
+    <t>Pessac-sur-Dordogne</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>8 Lieu Dit au Communal</t>
+  </si>
+  <si>
+    <t>Cargo</t>
+  </si>
+  <si>
+    <t>0642348471</t>
+  </si>
+  <si>
+    <t>Rovers, émission spatio-théâtrale</t>
+  </si>
+  <si>
+    <t>Théâtre</t>
+  </si>
+  <si>
+    <t>sam 13/06/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>CULTURE ET ENVIRONNEMENT 
+Spectacle tout public à partir de 8 ans.
+Peut se jouer en extérieur, en intérieur, entièrement autonome en technique (uniquement besoin d'accès à l'électricité).
+Embarquez dans l’émission spatio-théâtrale Rovers, un show spectaculaire où se mêlent enjeux écologiques, guerre contre les fake-news et conquête spatiale ! Un spectacle ludique et participatif sur le traitement médiatique de la crise climatique, accélérée soudainement par une éruption volcanique sans précédent. Dans une atmosphère à la fois absurde et apocalyptique, quatre acteur·rice·s se muent en différents personnages de la société – publicitaires, activistes, journalistes, scientifiques, politiques, etc. – pour traiter de sujets sérieux sur un ton parodique, léger, dans une satire télévisuelle frisant l’actualité.</t>
+  </si>
+  <si>
+    <t>Parc Chavat</t>
+  </si>
+  <si>
+    <t>Podensac</t>
+  </si>
+  <si>
+    <t>Mairie de Podensac</t>
+  </si>
+  <si>
+    <t>0556271754</t>
+  </si>
+  <si>
+    <t>https://10secondesetdesbrouettes.fr/</t>
+  </si>
+  <si>
+    <t>dim 14/06/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 14/06/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 14/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 14/06/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mer 17/06/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>mer 17/06/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Balade contée au coucher du soleil</t>
+  </si>
+  <si>
+    <t>jeu 18/06/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>jeu 18/06/2026 - 21:15</t>
+  </si>
+  <si>
+    <t>Un voyage dans le temps et l’espace, au crépuscule, accompagné par Myriam et nos médiatrices/eurs.A partir de 10 ansBalade contée gratuite. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Les Escapades Musicales</t>
+  </si>
+  <si>
+    <t>jeu 18/06/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>jeu 18/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Depuis 2010, le festival Les Escapades Musicales invite les plus grands artistes internationaux et un public nombreux à un voyage en musique le long de la Leyre et tout autour du Bassin d’Arcachon pendant 5 semaines d’été !  Plus de 900 artistes de renommée se sont produits aux Escapades Musicales à l’occasion de plus de 215 concerts en 16 éditions. 
+En juin et juillet, tous les plus beaux sites naturels et patrimoniaux du Bassin d’Arcachon et du Val de l’Eyre deviennent le temps d’un concert, les scènes éphémères et magiques d’un des plus grands festivals de musique classique de Nouvelle Aquitaine.
+Cette année, le festival se tiendra du 18 juin au 18 juillet pour sa 17ème édition !</t>
+  </si>
+  <si>
+    <t>Jeudi 18 juin - 20h30 
+Concert d'ouverture 
+Duo Synantao - Carjez Gerresten, clarinette et Rémy Poulakis, ténor et accordéon 
+Deux musiciens virtuoses, deux souffles unis, portés par l'envie de partager les musiques qu'ils aiment. Celles d'hier et d'aujourd'hui, d'ici et d'ailleurs. 
+Entre virtuosité folle, lyrisme et mélancolie, embarquez dans l'univers envoûtant de Rémy Poulakis et Carjez Gerresten où se rencontrent Puccini, Jobim, Petrucciani, Bach et bien d'autres noms qui font chanter, qui font rêver...</t>
+  </si>
+  <si>
+    <t>Rue du Prieuré de Comprian</t>
+  </si>
+  <si>
+    <t>Biganos</t>
+  </si>
+  <si>
+    <t>LES ESCAPADES MUSICALES - FESTIVAL INTERNATIONAL DU BASSIN D'ARCACHON - VAL DE L'EYRE</t>
+  </si>
+  <si>
+    <t>ven 19/06/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>ven 19/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Vendredi 19 juin 2026 - 20h30
+Château de Salles (repli dans le chapiteau du parc du château en cas de mauvais temps)
+Ensemble SaxBack
+Tom Caudelle, saxhorn
+Paul Lamarque, Antonin Pommel et Mathilde Salvi, saxophone
+Cécilia Lemaitre Sgard et Louise Marcillat, clarinette
+Sextuor unique en son genre, Saxback est un cocktail d’instruments à vents (presque) tous nés du génie inventif d’Adolphe Sax – saxophones, saxhorn et clarinettes. Cet ensemble atypique de bois et de cuivre interprète aussi bien des transcriptions de Bach, Prokofiev, Debussy ou Bernstein que des oeuvres composées sur mesures, faisant appel à des compositeurs comme A. Markeas, T. Probst, N. Gouin, E. Goubert, M. Stefanelli, et bien d’autres. Attention performance : programme intégralement interprété « par coeur » !</t>
+  </si>
+  <si>
+    <t>Château de Salles 25 Route du Béguey, 33770 Salles</t>
+  </si>
+  <si>
+    <t>Salles</t>
+  </si>
+  <si>
+    <t>Et si le marais était poème et musique...</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>A l'occasion de la fête de la Musique, plongez dans l'atmosphère des marais et laissez vous porter par les poèmes et musiques de Vincent Pessama. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Sortie forestière</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Habituellement connu pour ses marais et ses prairies, le domaine de Certes et Graveyron abrite également une partie forestière. Cette visite est l’occasion de fouler les aiguilles de pin, d’observer les arbres, chercher des traces d’animaux, écouter les oiseaux des forêts, sentir l’humus et les champignons. </t>
+  </si>
+  <si>
+    <t>Tous scientifiques!</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Un aperçu des différents outils de science participative. Devenez pour quelques instants experten oiseaux, en insectes ou en plantes ! Pendant l’animation, nous testerons quelques protocoles facilement reproductibles en balade ou à la maison. Avec Biotope festival. Réservation : 06 52 32 36 36 / maelysgiraud@biotopefestival.fr </t>
+  </si>
+  <si>
+    <t>Rauzan</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Save the date ! La Maison de Grave accueille l’été !</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Samedi 20 juin, à partir de 11h , rendez-vous à la Maison de Grave pour accueillir l’été et son réjouissant programme. Retenez la date, le programme arrive très vite !</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Samedi 20 juin 2026 - 20h30
+Concert au profit de la Ligue pour la Protection des Oiseaux - Château de Ruat au Teich
+La clarinette des Lumières
+Quatuor de Rêve Génération Mozart
+Hugo Meder, violon - Michael Riedler, violon - François Martigné, alto - Pejman, violoncelle
+Pierre Génisson, clarinette
+Ce programme met en lumière la clarinette des Lumières, entre ombre et clarté. De l’élégie introspective de Busoni aux arabesques virtuoses de Spohr, elle dialoguera avec un chef-d'œuvre pour quatuor à cordes, le quatuor en ut
+du « Soleil » de Haydn. Avec Mozart, la clarinette s’épanouit dans un accomplissement créatif, quasi métaphysique, en parfaite osmose avec les cordes. Un programme qui ressemble à un parcours initiatique au siècle des Lumières...</t>
+  </si>
+  <si>
+    <t>76, avenue de la Côte d’Argent - 33470 Le Teich</t>
+  </si>
+  <si>
+    <t>Le Teich</t>
+  </si>
+  <si>
+    <t>dim 21/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 21/06/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Découverte de Parc des Jalles : Faites de la musique !</t>
+  </si>
+  <si>
+    <t>dim 21/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>La nature est une symphonie à ciel ouvert. Bruit du vent, de l’eau, chant des oiseaux, amphibiens ou encore sautrelles et criquets… Et si nous faisions de la musique pour les accompagner? En sourçant des matérieux autour de nous, nous allons essayer de monter un mini orchestre percussions – instruments à vent!Venez découvrir les richesses du Parc des Jalles. Un écrin de verdure qui s’étend sur une surface de près de 6 000 hectares d’espaces naturels et agricoles en continu, sur 9 communes du nord-ouest de la Métropole. On y rencontre une grande diversité de paysages abritant des sites écologiques remarquables et une biodiversité rare.Réservation obligatoire sur helloasso : https://urls.fr/KOBn4h</t>
+  </si>
+  <si>
+    <t>arrêt de bus, 94 rue de la Gare</t>
+  </si>
+  <si>
+    <t>TERRE !</t>
+  </si>
+  <si>
+    <t>mar 23/06/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mar 23/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Spectacle jeune public à partir de 3 ans.
+TERRE ! raconte l’histoire d’une bande de manchots qui se retrouvent soudainement à errer sur l’océan, accrochés à leur bloc de glace qui n’a rien trouvé de mieux que de se détacher du continent blanc. Voilà qui est contrariant ! Mais comme ils aiment à se répéter « il n’y a pas de problème sans solution » il est donc évident qu’ils vont bientôt pouvoir poser pattes sur une nouvelle terre accueillante. Seulement voilà... débarquer chez les autres, ce n’est pas aussi simple qu’ils le prévoyaient. Un conte plein d’humour et de chansons qui nous propose de réfléchir ensemble sur le thème de l’accueil.</t>
+  </si>
+  <si>
+    <t>89 rue André Dubourg</t>
+  </si>
+  <si>
+    <t>Landiras</t>
+  </si>
+  <si>
+    <t>MAIRIE DE LANDIRAS</t>
+  </si>
+  <si>
+    <t>0556625028</t>
+  </si>
+  <si>
+    <t>https://www.leslubies.com/</t>
+  </si>
+  <si>
+    <t>Découverte des faces cachées du Ciron - Bernos-Beaulac</t>
+  </si>
+  <si>
+    <t>mer 24/06/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>mer 24/06/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>5 kmSophie Ladril vous propose de découvrir la faune et la flore de ce milieu humide naturel. Vous approfondirez vos connaissances sur les petites bêtes, comme sur les plus grosses. Vincent Macias saura, une fois de plus, vous surprendre avec ses instruments hors du commun.</t>
+  </si>
+  <si>
+    <t>Bernos-Beaulac</t>
+  </si>
+  <si>
+    <t>mer 24/06/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>mer 24/06/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>jeu 25/06/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>jeu 25/06/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>jeu 25/06/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>jeu 25/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Jeudi 25 juin 2026 - 20h30 Scène Dauberval et Mademoiselle Théodore à Audenge
+Duo piano : « Very virtuose »
+Laure Favre-Kahn et Maxence Pilchen, piano
+Very Virtuose(s), c’est un concert virtuose, comme son nom l’indique, mais aussi spirituel, humoristique et plein de surprises… Inspirés des duels pianistiques du XIXᵉ siècle, Laure Favre-Kahn et Maxence Pilchen, rivaux et complices, vous invitent à plonger dans une petite histoire de la virtuosité.
+Au programme : de grands tubes du piano (Schubert, Brahms, Liszt, Rachmaninov, Soler…) mais aussi quelques raretés… La mise en scène fine de Flannan Obé rend le spectacle vivant et original.
+Entre éclats de virtuosité, humour et émotion, un moment de musique classique unique et accessible à tous.</t>
+  </si>
+  <si>
+    <t>Parvis de l’Eglise, 17 rue des Acacias, 33980 Audenge</t>
+  </si>
+  <si>
+    <t>ven 26/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven 26/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>site de l'Abbaye</t>
+  </si>
+  <si>
+    <t>Association des Amis de l'Abbaye de Vertheuil</t>
+  </si>
+  <si>
+    <t>06.07.66.97.92</t>
+  </si>
+  <si>
+    <t>ven 26/06/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Bords de Garonne</t>
+  </si>
+  <si>
+    <t>Saint-Pierre-d'Aurillac</t>
+  </si>
+  <si>
+    <t>Nuits Atypiques</t>
+  </si>
+  <si>
+    <t>0557364907</t>
+  </si>
+  <si>
+    <t>ven 26/06/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>Vendredi 26 juin 2026 - Eglise de Gujan-Mestras
+Les Lauriers sont coupés
+Ensemble La Mandorle
+Clotilde Sors, violon - Camille Sors, violoncelle - Victoire Delnatte, hautbois - Elodie Brzustowski, théorbe
+Au tournant des XVIIᵉ et XVIIIᵉ siècles, l’Europe musicale vibre au rythme d’un dialogue passionné entre deux univers esthétiques : la grâce raffinée de la France et la fougue expressive de l’Italie.
+Prenant le contrepied des débats de salon enflammés qui opposaient les défenseurs de la musique italienne et les amoureux de la musique française au début du XVIIIe siècle, l’ensemble La Mandorle vous propose un programme réconciliant les deux nations dans une esthétique qui n’est pas sans rappeler celle des “Goûts-réunis”.
+Sonates en trio caractéristiques ou arrangements réalisés pour l’occasion font dialoguer successivement ces instruments baroques aux timbres singuliers et expressifs.</t>
+  </si>
+  <si>
+    <t>18 Av. de l'Église, 33470 Gujan-Mestras</t>
   </si>
   <si>
     <t>Gujan-Mestras</t>
   </si>
   <si>
-    <t>SEPANSO RN ARGUIN</t>
-[...653 lines deleted...]
-    <t>Bernos-Beaulac</t>
+    <t>sam 27/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>sam 27/06/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>PARC DE LA TOUR GUEYRAUD</t>
+  </si>
+  <si>
+    <t>Sainte-Eulalie</t>
+  </si>
+  <si>
+    <t>MAIRIE SAINTE EULALIE</t>
+  </si>
+  <si>
+    <t>05 57 34 01 41</t>
+  </si>
+  <si>
+    <t>Chantier nature : Gestion des plantes exotiques envahissantes</t>
+  </si>
+  <si>
+    <t>sam 27/06/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 27/06/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Participez à une des actions de gestion de la Réserve, en nous aidant à limiter le développement de certaines espèces exotiques envahissantes.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Petites bêtes de la mare</t>
+  </si>
+  <si>
+    <t>sam 27/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 27/06/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Etudiez la faune aquatique d’eau douce et faites connaissance avec les petites bêtes qui la peuplent. Quelles sont leurs spécificités ? Richesse et fragilité du milieu ? Comment le préserver ?Avec la Fédération de pêche de Gironde dans le cadre de l'Atlas de biodiversité de la CDC Castillon-Pujols. Réservation : 05 56 92 59 48</t>
+  </si>
+  <si>
+    <t>Jugazan</t>
+  </si>
+  <si>
+    <t>Fédération de pêche de Gironde</t>
+  </si>
+  <si>
+    <t>0556925948</t>
+  </si>
+  <si>
+    <t>sam 27/06/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 27/06/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 27/06/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 27/06/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>dim 28/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 28/06/2026 - 11:30</t>
   </si>
   <si>
     <t>mer 01/07/2026 - 09:15</t>
   </si>
   <si>
     <t>mer 01/07/2026 - 12:15</t>
   </si>
   <si>
+    <t>mer 01/07/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>mer 01/07/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Confluent d'Arts</t>
+  </si>
+  <si>
+    <t>Musique, Arts visuels</t>
+  </si>
+  <si>
+    <t>ven 03/07/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>ven 03/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>L'association s'est dès le départ orientée vers un public de familiale avec pour objectif : - de proposer une soirée payante (le vendredi) au cours de laquelle se produite une tête d'affiche de renommée nationale et internationale et une soirée gratuite (le samedi) . La 9ᵉ édition du Festival s’annonce comme un véritable shoot d’énergie Pop Rock ! Plus audacieuse, plus contemporaine, plus vibrante que jamais. La soirée du vendredi est consacrée à la musique avec 3 concerts. Les premières parties de la soirée, EMMAFLEURS et KOSMA, font la part belle aux artistes locaux, avant le concert principal de SUPERBUS.
+Lors de la seconde journée du festival, les festivaliers seront invités à porter leur regard sur les arts de la rue et le spectacle vivant, qui demeurent les marqueurs 
+fondamentaux de Confluent d’Arts. 3 compagnies seront au rendez-vous : la CIE PRIMITIF, la CIE VRAIMENT SUPER et la CIE DU VIDE.
+Et comme chaque année, un feu d'artifice de la Cie POUDRE ROUGE, enchantera les coteaux du Château de La Rivière.
+La plasticienne Contance MALAQUIN sera à nouveau au rendez-vous pour accompagner les élèves des écoles du regroupement pédagogique de Saint Michel de 
+Fronsac, La Rivière et Saint Germain de La Rivière dans une création artistique tout à fait originale où le terroir calcaire du lieu sera magnifié. 
+Et enfin, les vignerons de La Rivière, partenaires de la première heure, auront à cœur de nous faire découvrir leur savoir-faire à travers leur production.</t>
+  </si>
+  <si>
+    <t>CHATEAU DE LA RIVIERE</t>
+  </si>
+  <si>
+    <t>La Rivière</t>
+  </si>
+  <si>
+    <t>CONFLUENT D'ARTS</t>
+  </si>
+  <si>
+    <t>confluentdart2017@gmail.com</t>
+  </si>
+  <si>
+    <t>0608332417</t>
+  </si>
+  <si>
+    <t>ven 03/07/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Avenue du port</t>
+  </si>
+  <si>
+    <t>Cabara</t>
+  </si>
+  <si>
+    <t>BLANC</t>
+  </si>
+  <si>
+    <t>0557845257</t>
+  </si>
+  <si>
+    <t>Kosma en concert</t>
+  </si>
+  <si>
+    <t>ven 03/07/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>Derrière KOSMA se cachent des jumeaux dont la complicité sur scène est aussi évidente qu’électrisante. Avec leur énergie débordante, leurs textes rafraîchissants et résolument positifs, ils imposent une identité forte et généreuse. Repérés en première 
+partie de Julien Doré et Superbus, ils ont su conquérir un large public. Leur premier EP est disponible et pose les bases d’une aventure musicale qui ne cesse de grandir. KOSMA, c’est le souffle neuf d’une pop française vibrante et lumineuse.</t>
+  </si>
+  <si>
+    <t>BUFFO Xavier</t>
+  </si>
+  <si>
+    <t>0685555615</t>
+  </si>
+  <si>
+    <t>https://www.duo-kosma.fr/</t>
+  </si>
+  <si>
+    <t>Des Fourmis et de Hommes</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Venez découvrir le monde incroyable des fourmis aux côtés de l’entomologiste Fabrice Blard.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Drôles de reptiles!</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Discrets et souvent méconnus, les reptiles font partie intégrante de nos paysages. Partez à leur rencontre pour comprendre leur rôle et apprendre à favoriser leur présence près de chez vous. En fin d’animation, construction d’un refuge à reptiles !Avec Biocuriosité dans le cadre de l'Atlas de la biodiversité de la CDC Castillon-Pujols Réservation : 07 85 91 96 76 / m.joulain@castillonpujols.fr </t>
+  </si>
+  <si>
+    <t>Sainte-Radegonde</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Place d'Armes</t>
+  </si>
+  <si>
+    <t>Rions</t>
+  </si>
+  <si>
+    <t>Festival Rues et Vous</t>
+  </si>
+  <si>
+    <t>0674683217</t>
+  </si>
+  <si>
+    <t>La Création</t>
+  </si>
+  <si>
+    <t>Arts dans l'espace public</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>CULTURE ET ENVIRONNEMENT 
+Spectacle tout public à partir de 7 ans. 
+Il avance en toge blanche façon prophète des rues du 21ème siècle et a troqué son bâton de pèlerin contre un micro portatif. Qui est-il ? Dieu ? Gourou ? Savant fou ? Illuminé ? Un peu tout ça à la fois. Gaétan Ranson utilise les armes qui sont les siennes – le clown, le rire, le stand up – pour injecter de l’euphorie et de la radicalité à nos éco-anxiétés rampantes. Flirtant avec la démesure, jouant des codes de l’interaction, des sons mystiques comme de la magie incantatoire, il embarque ses disciples consentants. Un remède salvateur et irrésistible contre l’angoisse de la catastrophe à venir.</t>
+  </si>
+  <si>
+    <t>Village</t>
+  </si>
+  <si>
+    <t>https://www.laflambee.org/gaetan-ranson</t>
+  </si>
+  <si>
+    <t>sam 04/07/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>dim 05/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 05/07/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>VTT Nature</t>
+  </si>
+  <si>
+    <t>mar 07/07/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t> Balade découverte en VTT à travers le domaine départemental d'Hostens, avec un guide naturaliste.Prévoir d'arriver 15 min avant pour s'équiper et procéder au règlement - 10€ / pers Les mineurs devront être accompagnés d'un adulte. Ouverture des inscriptions en juin</t>
+  </si>
+  <si>
+    <t>Domaine départemental d'Hostens - Base nautique</t>
+  </si>
+  <si>
+    <t>mer 08/07/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>mer 08/07/2026 - 21:15</t>
+  </si>
+  <si>
+    <t>Canoë nature</t>
+  </si>
+  <si>
+    <t>jeu 09/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 09/07/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Découverte de la faune et la flore sauvage du domaine en canoë. Une approche sensible du milieu naturel à travers une navigation entre découverte et apprentissage d'un sport de pagaie. Activité encadrée par un Brevet d'état et guide naturaliste. Accessible aux enfants de plus de 8 ans sachant nager accompagnés d'un adulte. Prévoir d'arriver 15 min avant pour s'équiper et procéder au règlement - 10€ / pers Ouverture des réservation en juin - sur réservation au 05 56 82 71 79</t>
+  </si>
+  <si>
+    <t>lac de Lamothe - base nautique</t>
+  </si>
+  <si>
+    <t>jeu 09/07/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>jeu 09/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Usine végétale-Cargo 209</t>
+  </si>
+  <si>
     <t>sam 11/07/2026 - 09:15</t>
   </si>
   <si>
     <t>sam 11/07/2026 - 12:15</t>
   </si>
   <si>
+    <t>sam 11/07/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 11/07/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 12/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 12/07/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>lun 13/07/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>lun 13/07/2026 - 21:15</t>
+  </si>
+  <si>
+    <t>mar 14/07/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 14/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>mar 14/07/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>mar 14/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>abbaye de La Sauve-Majeure</t>
+  </si>
+  <si>
+    <t>La Sauve</t>
+  </si>
+  <si>
+    <t>Abbaye de La Sauve-Majeure</t>
+  </si>
+  <si>
+    <t>0556230155</t>
+  </si>
+  <si>
+    <t>mer 15/07/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>mer 15/07/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer 15/07/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>mer 15/07/2026 - 21:15</t>
+  </si>
+  <si>
+    <t>jeu 16/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 16/07/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>jeu 16/07/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>jeu 16/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>1 bis Avenue des Ecoles</t>
+  </si>
+  <si>
+    <t>Médiathèque de Lège Cap-Ferret</t>
+  </si>
+  <si>
+    <t>05 56 60 81 78</t>
+  </si>
+  <si>
+    <t>jeu 16/07/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Front de mer</t>
+  </si>
+  <si>
+    <t>Soulac-sur-Mer</t>
+  </si>
+  <si>
+    <t>Mairie de Soulac-sur-Mer</t>
+  </si>
+  <si>
+    <t>0556732936</t>
+  </si>
+  <si>
+    <t>Balade naturaliste en kayak de mer aux abords des domaines de Certes et Graveyron</t>
+  </si>
+  <si>
+    <t>ven 17/07/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>ven 17/07/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>Balade naturaliste en kayak de mer, depuis le port de Cassy, encadrée par des professionnels. Découverte de la conche de Cassy, approche du Domaine, puis observation ornithologique sur le sentier du littoral. 3h d'animation - A noter 1h30 de navigation -  condition : savoir nager - tarif 37,5€/adulte - 30 €/enfant de 12 à 18 ans - déconseillé aux moins de 12 ans. </t>
+  </si>
+  <si>
+    <t>OT Coeur du Bassin d'Arcachon</t>
+  </si>
+  <si>
+    <t>ven 17/07/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>ven 17/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>rue georges Litalien</t>
+  </si>
+  <si>
+    <t>Floirac</t>
+  </si>
+  <si>
+    <t>Mairie de Floirac - Pôle programmation et médiation culturelle</t>
+  </si>
+  <si>
+    <t>05 57 80 87 00</t>
+  </si>
+  <si>
+    <t>Mystérieuse nature &amp; tête dans les étoiles</t>
+  </si>
+  <si>
+    <t>ven 17/07/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>sam 18/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Balade au crépuscule avec Magalie Costes pour écouter, voir et percevoir la nature à la tombée de la nuit. Puis soirée astronomique avec Emmanuel sur des constellations de l’été, de la lune, des nébuleuses et des amas stellaires au télescope.Avec le Jardin des murmures et Grézillac nature dans le cadre de l'Atlas de la biodiversité de la CDC Castillon-Pujols Réservation : grezillacnature@gmail.com </t>
+  </si>
+  <si>
+    <t>Grézillac</t>
+  </si>
+  <si>
     <t>Découverte de la biodiversité des bords de Garonne - Le Tourne</t>
   </si>
   <si>
     <t>sam 18/07/2026 - 09:15</t>
   </si>
   <si>
     <t>sam 18/07/2026 - 12:15</t>
   </si>
   <si>
     <t>2 kmCorentin Sauvaget tissera un lien entre l’évolution du paysage et l’histoire des chantiers navals. Ce sera l’occasion de comprendre les interactions entre les différents écosystèmes et d’observer la flore et la faune spécifique des bords de Garonne et des palus. Vincent Pessama, lui, rythmera la balade de chants et poèmes sur cette nature si mystérieuse, sur les plantes invasives et animaux mal-aimés. </t>
   </si>
   <si>
     <t>Le Tourne</t>
   </si>
   <si>
+    <t>Visite spéciale : Papillon de jour et leurs plantes associées</t>
+  </si>
+  <si>
+    <t>sam 18/07/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 18/07/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Apprenez à identifier les nombreuses espèces de papillons diurnes présentent sur la Réserve et lien étroit qu'elles entretiennent avec les plantes.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 18/07/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 18/07/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 18/07/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>sam 18/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>152 Le Port</t>
+  </si>
+  <si>
+    <t>Association Les Chantiers Tramasset</t>
+  </si>
+  <si>
+    <t>05.56.67.61.69</t>
+  </si>
+  <si>
+    <t>dim 19/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 19/07/2026 - 11:30</t>
+  </si>
+  <si>
     <t>lun 20/07/2026 - 09:15</t>
   </si>
   <si>
     <t>lun 20/07/2026 - 12:15</t>
   </si>
   <si>
+    <t>mar 21/07/2026 - 06:00</t>
+  </si>
+  <si>
+    <t>mar 21/07/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>mar 21/07/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 21/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>mar 21/07/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>mar 21/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Place Marcel Prévot</t>
+  </si>
+  <si>
+    <t>Mairie de Carcans</t>
+  </si>
+  <si>
+    <t>0674444326</t>
+  </si>
+  <si>
+    <t>mer 22/07/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>mer 22/07/2026 - 21:15</t>
+  </si>
+  <si>
+    <t>Disfruta el Viaje Hoy</t>
+  </si>
+  <si>
+    <t>mer 22/07/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>mer 22/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>EmmaFleurs, artiste franco-mexicaine girondine, tisse une pop transatlantique lumineuse en français, espagnol et anglais. Portée par une voix douce et habitée, sa musique voyage entre rythmes latins, envolées électroniques et ballades intimistes. 
+EmmaFleurs, autrice et compositrice, au chant et à la guitare, réunit dans son trio un percussionniste et un bassiste pour une traversée musicale à la fois poétique, envoûtante et solaire. Un concert original, généreux, qui provoque la joie, le mouvement et la rencontre. Un concert comme un conseil d’ami : “disfruta el viaje hoy” / “profite du voyage aujourd’hui”, pour tout public.</t>
+  </si>
+  <si>
+    <t>Parc du Verger</t>
+  </si>
+  <si>
+    <t>Langon</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/channel/UCUI1WJ6V81KxANB3hj3lNEA</t>
+  </si>
+  <si>
+    <t>mer 22/07/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Place du 8 mai 1945</t>
+  </si>
+  <si>
+    <t>Vendays-Montalivet</t>
+  </si>
+  <si>
+    <t>Ville de Vendays-Montalivet</t>
+  </si>
+  <si>
+    <t>05 56 73 32 02</t>
+  </si>
+  <si>
+    <t>jeu 23/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 23/07/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>jeu 23/07/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>jeu 23/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>0556732929</t>
+  </si>
+  <si>
+    <t>ven 24/07/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>ven 24/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Route du Port</t>
+  </si>
+  <si>
+    <t>Saint-Julien-Beychevelle</t>
+  </si>
+  <si>
+    <t>Les Tourelles</t>
+  </si>
+  <si>
+    <t>06.43.36.02.00</t>
+  </si>
+  <si>
+    <t>2 Esplanade Francois Mitterrand</t>
+  </si>
+  <si>
+    <t>Sainte-Foy-la-Grande</t>
+  </si>
+  <si>
+    <t>CLUB AGALLIAO</t>
+  </si>
+  <si>
+    <t>06 08 81 96 46</t>
+  </si>
+  <si>
+    <t>sam 25/07/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 25/07/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 25/07/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>sam 25/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>2 Esplanade François Mitterrand</t>
+  </si>
+  <si>
+    <t>dim 26/07/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 26/07/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 26/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 26/07/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>lun 27/07/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>lun 27/07/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>mar 28/07/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 28/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>mer 29/07/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>mer 29/07/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>jeu 30/07/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 30/07/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>jeu 30/07/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>jeu 30/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Port de Larros</t>
+  </si>
+  <si>
+    <t>Les Jeudis du port de Larros</t>
+  </si>
+  <si>
+    <t>05 56 66 12 65</t>
+  </si>
+  <si>
+    <t>Cargo 209</t>
+  </si>
+  <si>
+    <t>ven 31/07/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>ven 31/07/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>ven 31/07/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ven 31/07/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Parc de l'Ingénieur - 61 rue Jean Jaurès</t>
+  </si>
+  <si>
+    <t>Mairie de Saint-Médard-en-Jalles</t>
+  </si>
+  <si>
+    <t>0670128651</t>
+  </si>
+  <si>
+    <t>sam 01/08/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 01/08/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>sam 01/08/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 01/08/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 02/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 02/08/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mar 04/08/2026 - 06:15</t>
+  </si>
+  <si>
+    <t>mar 04/08/2026 - 08:15</t>
+  </si>
+  <si>
+    <t>mer 05/08/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 05/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>mer 05/08/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>mer 05/08/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Balade contée au lever du soleil</t>
+  </si>
+  <si>
+    <t>jeu 06/08/2026 - 06:15</t>
+  </si>
+  <si>
+    <t>jeu 06/08/2026 - 07:45</t>
+  </si>
+  <si>
+    <t>Un moment suspendu à l’aube, porté par les contes et légendes de Myriam.A partir de 10 ansBalade contée gratuite. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>jeu 06/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 06/08/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>ven 07/08/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>ven 07/08/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven 07/08/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ven 07/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Place de la Mairie</t>
+  </si>
+  <si>
+    <t>Coutras</t>
+  </si>
+  <si>
+    <t>sam 08/08/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 08/08/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 09/08/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 09/08/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 09/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 09/08/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>lun 10/08/2026 - 19:15</t>
+  </si>
+  <si>
+    <t>lun 10/08/2026 - 20:45</t>
+  </si>
+  <si>
+    <t>mer 12/08/2026 - 19:15</t>
+  </si>
+  <si>
+    <t>mer 12/08/2026 - 20:45</t>
+  </si>
+  <si>
+    <t>jeu 13/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 13/08/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>La Fée du bois dormant</t>
+  </si>
+  <si>
+    <t>jeu 13/08/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>jeu 13/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>CULTURE ET ENVIRONNEMENT 
+Spectacle tout public à partir de 8 ans.
+Un château entouré de ronces. Un valeureux prince y pénètre. Sur son passage, les ronces laissent place à de sublimes fleurs. Dans la plus haute tour du château, une princesse endormie. Touché par sa grâce, le prince se penche sur elle. Quand soudain, au moment où il s’apprête à l’embrasser… Une fée l’interrompt ! Cela fait des millénaires qu’elle entend raconter l’histoire de la Belle au bois dormant. Mais aujourd’hui, c’est la fois de trop. Elle ne supporte plus ces images d’Epinal 
+poussiéreuses, inquestionnées. Elle qui était là sur le berceau de la petite princesse décide de rétablir la vérité sur la légende. Soulevant les problèmes liés au non-respect du consentement du conte originel, pas à pas, la fée convainc le prince d’écrire ensemble une nouvelle histoire de l’amour et proposer ainsi au conte une nouvelle fin, un nouveau chemin.</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/lamalice_cie/</t>
+  </si>
+  <si>
+    <t>ven 14/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven 14/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>La Verrerie</t>
+  </si>
+  <si>
+    <t>Pauillac</t>
+  </si>
+  <si>
+    <t>SEM Maison du Tourisme et du Vin de Pauillac</t>
+  </si>
+  <si>
+    <t>05 56 59 03 08</t>
+  </si>
+  <si>
+    <t>sam 15/08/2026 - 06:30</t>
+  </si>
+  <si>
+    <t>sam 15/08/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>Visité spéciale : Criquets, grillons et sauterelles</t>
+  </si>
+  <si>
+    <t>sam 15/08/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 15/08/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Venez découvrir la famille des Orthoptères, leur cycle de vie, leurs mœurs, leurs chants et apprenez à reconnaître les espèces les plus communes.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 15/08/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 15/08/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 16/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 16/08/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mar 18/08/2026 - 06:30</t>
+  </si>
+  <si>
+    <t>mar 18/08/2026 - 08:30</t>
+  </si>
+  <si>
+    <t>mar 18/08/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>mar 18/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Commune de Grayan-et-l'Hôpital</t>
+  </si>
+  <si>
+    <t>0676987924</t>
+  </si>
+  <si>
+    <t>mer 19/08/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 19/08/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>mer 19/08/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>mer 19/08/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>jeu 20/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 20/08/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>sam 22/08/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 22/08/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 23/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 23/08/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>lun 24/08/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>lun 24/08/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>mar 25/08/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 25/08/2026 - 12:00</t>
+  </si>
+  <si>
     <t>mer 26/08/2026 - 09:15</t>
   </si>
   <si>
     <t>mer 26/08/2026 - 12:15</t>
   </si>
   <si>
+    <t>mer 26/08/2026 - 18:45</t>
+  </si>
+  <si>
+    <t>mer 26/08/2026 - 20:15</t>
+  </si>
+  <si>
+    <t>jeu 27/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 27/08/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>jeu 27/08/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu 27/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>1983 route de la chapelle</t>
+  </si>
+  <si>
+    <t>Balade au crépuscule spéciale : Chauve-souris</t>
+  </si>
+  <si>
+    <t>jeu 27/08/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>jeu 27/08/2026 - 22:00</t>
+  </si>
+  <si>
+    <t>Dans le cadre de la nuit internationale de la chauve-souris, venez profiter de la fin de journée pour découvrir ces petits mammifères volants dans les marais de Bruges.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>ven 28/08/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>ven 28/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>La Plage de Saint Seurin, Route de l’Entre-Deux-Mers 33660 PORCHERES</t>
+  </si>
+  <si>
+    <t>Saint-Seurin-sur-l'Isle</t>
+  </si>
+  <si>
+    <t>sam 29/08/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 29/08/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 29/08/2026 - 17:45</t>
+  </si>
+  <si>
+    <t>sam 29/08/2026 - 20:45</t>
+  </si>
+  <si>
+    <t>sam 29/08/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>sam 29/08/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>34 Rue de Vincennes</t>
+  </si>
+  <si>
+    <t>Toulenne</t>
+  </si>
+  <si>
+    <t>MAIRIE DE TOULENNE</t>
+  </si>
+  <si>
+    <t>0631526653</t>
+  </si>
+  <si>
+    <t>sam 29/08/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Salle des halles</t>
+  </si>
+  <si>
+    <t>Saint-Savin</t>
+  </si>
+  <si>
+    <t>MAIRIE de Saint Savin</t>
+  </si>
+  <si>
+    <t>05 24 21 86 54</t>
+  </si>
+  <si>
     <t>Pré-Care</t>
   </si>
   <si>
-    <t>Théâtre</t>
-[...1 lines deleted...]
-  <si>
     <t>sam 29/08/2026 - 21:45</t>
-  </si>
-[...1 lines deleted...]
-    <t>sam 29/08/2026 - 23:59</t>
   </si>
   <si>
     <t>CULTURE ET HANDICAP 
 Spectacle tout public à partir de 7 ans. 
 C’est bientôt l’heure de la fête de l’été pour tous nos seniors. 
 Tout le monde est bientôt prêt, il ne manque que Mme Girot et Mme Martinez. Le temps s’étire, le début de la fête semble s’éloigner. Accompagnées de Solène et Marina, leurs auxiliaires de vie, le quotidien s’invite, l’intimité se dévoile. À travers quelques instants de vie, elles se rencontrent, se connaissent, se confient et finissent même par se confondre. Derrière les gestes du soin, un lien profond se tisse. Pré-Care plonge dans cette réalité trop souvent méconnue, celle des auxiliaires de vie et de leurs bénéficiaires, où chaque jour est une nouvelle histoire à écrire.</t>
   </si>
   <si>
-    <t>34 Rue de Vincennes</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.facebook.com/p/Cie-Troisi%C3%A8me-Oeil-61557936794535/</t>
   </si>
   <si>
+    <t>dim 30/08/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 30/08/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 30/08/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 30/08/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mer 02/09/2026 - 18:45</t>
+  </si>
+  <si>
+    <t>mer 02/09/2026 - 20:15</t>
+  </si>
+  <si>
+    <t>ven 04/09/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ven 04/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>stade de foot</t>
+  </si>
+  <si>
+    <t>Preignac</t>
+  </si>
+  <si>
+    <t>SABATIER FRANCOISE</t>
+  </si>
+  <si>
+    <t>0611598737</t>
+  </si>
+  <si>
+    <t>ven 04/09/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Pré de la Cure</t>
+  </si>
+  <si>
+    <t>Saint-Morillon</t>
+  </si>
+  <si>
+    <t>Mairie de Saint-Morillon</t>
+  </si>
+  <si>
+    <t>05 56 20 25 62</t>
+  </si>
+  <si>
+    <t>sam 05/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>sam 05/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>parc favols 33560 Carbon Blanc</t>
+  </si>
+  <si>
+    <t>Carbon-Blanc</t>
+  </si>
+  <si>
+    <t>Découverte des arbres et arbustes</t>
+  </si>
+  <si>
+    <t>sam 05/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 05/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Découvrez les essences d’arbres présentes sur la Réserve et leurs relations avec le reste de la faune, la flore.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Réserve naturelle nationale des marais de Bruges</t>
+  </si>
+  <si>
+    <t>sam 05/09/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 05/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 05/09/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Place de la Republique</t>
+  </si>
+  <si>
+    <t>Macau</t>
+  </si>
+  <si>
+    <t>FESTIVAL LES GUEILLES DE BONDE</t>
+  </si>
+  <si>
+    <t>0679188075</t>
+  </si>
+  <si>
+    <t>sam 05/09/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>PLACE DE L'HOTEL DE VILLE</t>
+  </si>
+  <si>
+    <t>Pugnac</t>
+  </si>
+  <si>
+    <t>MAIRIE DE PUGNAC</t>
+  </si>
+  <si>
+    <t>0557688031</t>
+  </si>
+  <si>
+    <t>sam 05/09/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>Plaine des sports</t>
+  </si>
+  <si>
+    <t>Saint-Martin-de-Sescas</t>
+  </si>
+  <si>
+    <t>Mairie de Saint-Martin-de-Sescas</t>
+  </si>
+  <si>
+    <t>05 56 62 81 65</t>
+  </si>
+  <si>
+    <t>dim 06/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 06/09/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>233 Rue de l'Ecole</t>
+  </si>
+  <si>
     <t>sam 12/09/2026 - 09:15</t>
   </si>
   <si>
     <t>sam 12/09/2026 - 12:15</t>
   </si>
   <si>
+    <t>sam 12/09/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 11:30</t>
+  </si>
+  <si>
     <t>mer 16/09/2026 - 09:15</t>
   </si>
   <si>
     <t>mer 16/09/2026 - 12:15</t>
   </si>
   <si>
+    <t>mer 16/09/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>mer 16/09/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>ven 18/09/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>ven 18/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>14 Avenue de Verdun</t>
+  </si>
+  <si>
+    <t>Ville de Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>0557970050</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>19 Avenue des Ecoles</t>
+  </si>
+  <si>
+    <t>Tresses</t>
+  </si>
+  <si>
+    <t>Mairie de Tresses</t>
+  </si>
+  <si>
+    <t>05 57 34 13 27</t>
+  </si>
+  <si>
+    <t>Avenue des Ecoles</t>
+  </si>
+  <si>
     <t>sam 19/09/2026 - 09:15</t>
   </si>
   <si>
     <t>sam 19/09/2026 - 12:15</t>
   </si>
   <si>
+    <t>La mémoire des marais</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Pour les journées du patrimoine, découvrez les marais avec le regard des humains qui l'ont habité. Visite en partenariat avec l'association la Mémoire de Bruges. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Fresque de la Biodiversité</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>A travers un atelier collaboratif, ludique et scientifique, vous pourrez mieux comprendre ce qu'est la biodiversité, les pressions qui pèsent sur elles et les conséquences de son érosion. Par petits groupes, vous serez amenés à construire et trouver des liens pour appréhender la biodiversité, ses enjeux et explorer les pistes d'actions possibles. Inscription : 07 85 91 96 76 ou m.joulain@castillonpujols.fr Dans le cadre de l'Atlas de la Biodiversité Intercommunale de Castillon-Pujols </t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Route de la Gabare</t>
+  </si>
+  <si>
+    <t>Commune de Gauriac</t>
+  </si>
+  <si>
+    <t>05 57 64 80 08</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>ouverture de La Plaine Brunch Festival</t>
+  </si>
+  <si>
+    <t>Plaine André Dolange</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Le Cuvier - Avenue de l'Ile de France</t>
+  </si>
+  <si>
+    <t>Artigues-près-Bordeaux</t>
+  </si>
+  <si>
+    <t>Mairie Artigues-près-Bordeaux</t>
+  </si>
+  <si>
+    <t>0677879534</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>0608819646</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 13:00</t>
+  </si>
+  <si>
     <t>sam 26/09/2026 - 09:15</t>
   </si>
   <si>
     <t>sam 26/09/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>Chantier nature : Entretien d'automne</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>L'automne, période idéale pour les travaux, venez nous prêter main forte en participant à nos missions de gestion.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>60 Avenue du 8 Mai 1945</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 17:45</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 19:15</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Et si nous dessinions le marais !</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Découvrez la biodiversité des marais à travers votre pinceau, en réalisant uncarnet de voyage aux côtés d'une aquarelliste.</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 11/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 11/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Les 24h de Blasimon</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dim 18/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Les épreuves  : 
+Boucle de 6,7 km de trail à réaliser en moins d’une heure
+1 départ toutes les heures pendant 24h
+En solo ou en équipe
+Tarifs : précisions à venir
+Inscriptions</t>
+  </si>
+  <si>
+    <t>https://www.gironde.fr/sport-loisirs/domaine-de-loisirs-de-blasimon</t>
+  </si>
+  <si>
+    <t>Visite spéciale "formation" pour faire du bénévolat à la Réserve</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Découvrez les diverses missions de bénévolat à la Réserve : accueils postés, chantiers natures, suivis d'espèces, etc.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>La migration des oiseaux</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Sortie nature à deux voix avec la Réserve Naturelle Nationale du Banc d’Arguin .Le syndicat mixte et la SEPANSO vous invitent à participer à une animation dédiée à la migration des oiseaux. Venez découvrir et mieux comprendre les parcours migratoires ainsi que les enjeux essentiels à la protection de nos amis à plumes.Une belle occasion de plonger dans l’univers des oiseaux et de comprendre les enjeux de leur protection tout en profitant des paysages de la Dune du Pilat et du Banc d’Arguin.Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/nos-animations-nature/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>dim 18/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 18/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 07:45</t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 09:45</t>
+  </si>
+  <si>
+    <t>mer 21/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 21/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>mer 21/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>mer 21/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Les troupeaux du marais</t>
+  </si>
+  <si>
+    <t>sam 24/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 24/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Partez à la rencontre des troupeaux de races anciennes qui pâturent en semi-liberté sur la Réserve.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 24/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 24/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Éthologie des Poneys landais</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Initiation à l'éthologie : Apprenez à observer les comportements des Poneys landais, races anciennes qui pâturent dans les marais et ayant une comportement de troupeau proche du sauvage. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>Balades au fil des traces et indices</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Apprenez à lire le nombreux indices de présence laissés par les animaux, pour comprendre leur mode de vie et pouvoir les observer. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 01/11/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 01/11/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Découverte et reconnaissance des champignons</t>
+  </si>
+  <si>
+    <t>sam 07/11/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 07/11/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Venez découvrir le monde incroyable des champignons avec le spécialiste Fabien Laurissergues.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 21/11/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 21/11/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Chantier : Sensibilisation et ramassage des déchets</t>
+  </si>
+  <si>
+    <t>mer 25/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mer 25/11/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Venez nous aider à nettoyer les déchets apportés sur la Réserve par les cours d'eau.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>dim 29/11/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 29/11/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Balade sensorielle pour toutes et tous</t>
+  </si>
+  <si>
+    <t>mer 02/12/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mer 02/12/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Explorez la nature avec vos sens, pour découvrir l'histoire, la faune et la flore des marais de Bruges. Balade accessible à tou(te)s, dans le cadre de la journée mondiale des personnes en situation de handicap.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Visite spéciale : Oiseaux hivernants</t>
+  </si>
+  <si>
+    <t>sam 05/12/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 05/12/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Apprenez à identifier et découvrez les mœurs des nombreuses espèces de canard passant l'hiver sur la Réserve des marais de Bruges. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>dim 13/12/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 13/12/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>mar 22/12/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>mar 22/12/2026 - 16:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1368,82 +5158,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z70"/>
+  <dimension ref="A1:Z476"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="166.245" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="1220.845" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="1284.544" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="613.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1507,4120 +5297,28324 @@
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2"/>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>31</v>
       </c>
-      <c r="K2"/>
+      <c r="K2" t="s">
+        <v>32</v>
+      </c>
       <c r="L2"/>
-      <c r="M2"/>
-      <c r="N2"/>
+      <c r="M2">
+        <v>44.687798</v>
+      </c>
+      <c r="N2">
+        <v>-1.021679</v>
+      </c>
       <c r="O2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="R2"/>
       <c r="S2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="T2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B3"/>
       <c r="C3" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>44.687798</v>
+        <v>44.85679</v>
       </c>
       <c r="N3">
-        <v>-1.021679</v>
+        <v>-0.567591</v>
       </c>
       <c r="O3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q3" t="s">
         <v>42</v>
       </c>
-      <c r="R3"/>
+      <c r="R3" t="s">
+        <v>44</v>
+      </c>
       <c r="S3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="T3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4"/>
       <c r="C4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
-[...4 lines deleted...]
-      </c>
+      <c r="M4"/>
+      <c r="N4"/>
       <c r="O4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q4" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="R4"/>
       <c r="S4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B5"/>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I5"/>
-      <c r="J5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>44.900967</v>
+        <v>44.4328</v>
       </c>
       <c r="N5">
-        <v>-0.616736</v>
+        <v>-0.2106</v>
       </c>
       <c r="O5" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q5" t="s">
         <v>59</v>
       </c>
-      <c r="R5" t="s">
+      <c r="R5"/>
+      <c r="S5" t="s">
         <v>60</v>
       </c>
-      <c r="S5"/>
       <c r="T5" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5"/>
       <c r="W5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>61</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I6"/>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6"/>
       <c r="K6" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>44.687798</v>
+        <v>44.73461</v>
       </c>
       <c r="N6">
-        <v>-1.021679</v>
+        <v>-1.092823</v>
       </c>
       <c r="O6" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q6" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="R6"/>
       <c r="S6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T6" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B7"/>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="F7" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L7"/>
       <c r="M7">
-        <v>44.64162</v>
+        <v>45.553246</v>
       </c>
       <c r="N7">
-        <v>-1.113988</v>
+        <v>-1.093004</v>
       </c>
       <c r="O7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P7" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q7"/>
       <c r="R7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="S7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="T7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B8"/>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="F8" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I8"/>
-      <c r="J8"/>
+      <c r="J8" t="s">
+        <v>81</v>
+      </c>
       <c r="K8" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>44.707462</v>
+        <v>44.700783</v>
       </c>
       <c r="N8">
-        <v>-1.054193</v>
+        <v>-0.578257</v>
       </c>
       <c r="O8" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q8" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="R8" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="S8" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="T8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B9"/>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F9" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I9"/>
-      <c r="J9"/>
+      <c r="J9" t="s">
+        <v>89</v>
+      </c>
       <c r="K9" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L9"/>
       <c r="M9">
-        <v>44.783386</v>
+        <v>45.259808</v>
       </c>
       <c r="N9">
-        <v>-0.39556</v>
+        <v>-0.871102</v>
       </c>
       <c r="O9" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q9" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="R9" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="S9" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="T9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B10"/>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="F10" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="K10" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L10"/>
       <c r="M10">
-        <v>45.553246</v>
+        <v>44.701027</v>
       </c>
       <c r="N10">
-        <v>-1.093004</v>
+        <v>-1.043701</v>
       </c>
       <c r="O10" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P10" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Q10"/>
+        <v>34</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>35</v>
+      </c>
       <c r="R10" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="S10" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="T10" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10"/>
       <c r="W10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F11" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>102</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="K11" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="L11"/>
       <c r="M11">
-        <v>44.687798</v>
+        <v>44.78676</v>
       </c>
       <c r="N11">
-        <v>-1.021679</v>
+        <v>-1.153729</v>
       </c>
       <c r="O11" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q11" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="R11" t="s">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="S11" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="T11" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="F12" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="K12" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="L12"/>
       <c r="M12">
-        <v>44.68799</v>
+        <v>44.653984</v>
       </c>
       <c r="N12">
-        <v>-1.019415</v>
+        <v>-0.596733</v>
       </c>
       <c r="O12" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q12" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="R12" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="S12" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="T12" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="F13" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="K13" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="L13"/>
       <c r="M13">
-        <v>44.982414</v>
+        <v>44.687813</v>
       </c>
       <c r="N13">
-        <v>-1.094729</v>
+        <v>-1.021683</v>
       </c>
       <c r="O13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q13" t="s">
-        <v>111</v>
+        <v>35</v>
       </c>
       <c r="R13" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="S13" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="T13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="F14" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="K14" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>44.691753</v>
+        <v>44.687813</v>
       </c>
       <c r="N14">
-        <v>-1.022308</v>
+        <v>-1.021683</v>
       </c>
       <c r="O14" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="R14" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="S14" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="T14" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="X14"/>
+      <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
+        <v>120</v>
+      </c>
+      <c r="F15" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>65</v>
+        <v>123</v>
       </c>
       <c r="K15" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>44.691463</v>
+        <v>44.687813</v>
       </c>
       <c r="N15">
-        <v>-1.022587</v>
+        <v>-1.021683</v>
       </c>
       <c r="O15" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="R15" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="S15" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="T15" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>124</v>
       </c>
       <c r="B16"/>
       <c r="C16" t="s">
-        <v>125</v>
+        <v>27</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F16" t="s">
         <v>126</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>127</v>
       </c>
       <c r="I16"/>
-      <c r="J16"/>
+      <c r="J16" t="s">
+        <v>128</v>
+      </c>
       <c r="K16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L16"/>
       <c r="M16">
-        <v>44.73461</v>
+        <v>44.900654</v>
       </c>
       <c r="N16">
-        <v>-1.092823</v>
+        <v>-0.616597</v>
       </c>
       <c r="O16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q16" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="R16"/>
+        <v>130</v>
+      </c>
+      <c r="R16" t="s">
+        <v>131</v>
+      </c>
       <c r="S16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="T16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F17" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="K17" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L17"/>
       <c r="M17">
-        <v>44.687798</v>
+        <v>44.691677</v>
       </c>
       <c r="N17">
-        <v>-1.021679</v>
+        <v>-1.022308</v>
       </c>
       <c r="O17" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q17" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="R17" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="S17" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="T17" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I18"/>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J18"/>
       <c r="K18" t="s">
         <v>139</v>
       </c>
       <c r="L18"/>
       <c r="M18">
-        <v>44.65432</v>
+        <v>44.911213</v>
       </c>
       <c r="N18">
-        <v>-0.596899</v>
+        <v>0.005039</v>
       </c>
       <c r="O18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P18" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q18" t="s">
         <v>140</v>
       </c>
       <c r="R18" t="s">
         <v>141</v>
       </c>
       <c r="S18" t="s">
         <v>142</v>
       </c>
       <c r="T18" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="V18"/>
+        <v>33</v>
+      </c>
+      <c r="U18" t="s">
+        <v>143</v>
+      </c>
+      <c r="V18" t="s">
+        <v>144</v>
+      </c>
       <c r="W18" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="F19" t="s">
         <v>145</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="K19" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="L19"/>
       <c r="M19">
-        <v>44.691616</v>
+        <v>45.259808</v>
       </c>
       <c r="N19">
-        <v>-1.022329</v>
+        <v>-0.871102</v>
       </c>
       <c r="O19" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P19" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q19" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="R19" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="S19" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="T19" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F20" t="s">
         <v>148</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>149</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>65</v>
+        <v>150</v>
       </c>
       <c r="K20" t="s">
-        <v>40</v>
+        <v>151</v>
       </c>
       <c r="L20"/>
       <c r="M20">
-        <v>44.6916</v>
+        <v>44.622143</v>
       </c>
       <c r="N20">
-        <v>-1.022286</v>
+        <v>-1.139762</v>
       </c>
       <c r="O20" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P20" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q20" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="R20" t="s">
-        <v>66</v>
+        <v>153</v>
       </c>
       <c r="S20" t="s">
-        <v>67</v>
+        <v>154</v>
       </c>
       <c r="T20" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="F21" t="s">
-        <v>152</v>
+        <v>126</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="K21" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="L21"/>
       <c r="M21">
-        <v>44.653954</v>
+        <v>44.78676</v>
       </c>
       <c r="N21">
-        <v>-0.596738</v>
+        <v>-1.153729</v>
       </c>
       <c r="O21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q21" t="s">
-        <v>140</v>
+        <v>105</v>
       </c>
       <c r="R21" t="s">
-        <v>141</v>
+        <v>106</v>
       </c>
       <c r="S21" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="T21" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F22" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>65</v>
+        <v>161</v>
       </c>
       <c r="K22" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="L22"/>
       <c r="M22">
-        <v>44.69148</v>
+        <v>44.69643</v>
       </c>
       <c r="N22">
-        <v>-1.022522</v>
+        <v>-1.231112</v>
       </c>
       <c r="O22" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P22" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q22" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="R22" t="s">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="S22" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="T22" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
         <v>27</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="F23" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>105</v>
+        <v>166</v>
       </c>
       <c r="K23" t="s">
-        <v>40</v>
+        <v>151</v>
       </c>
       <c r="L23"/>
       <c r="M23">
-        <v>44.691753</v>
+        <v>44.608402</v>
       </c>
       <c r="N23">
-        <v>-1.022308</v>
+        <v>-1.153356</v>
       </c>
       <c r="O23" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P23" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q23" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="R23" t="s">
-        <v>66</v>
+        <v>153</v>
       </c>
       <c r="S23" t="s">
-        <v>67</v>
+        <v>154</v>
       </c>
       <c r="T23" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F24" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>65</v>
+        <v>123</v>
       </c>
       <c r="K24" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L24"/>
       <c r="M24">
-        <v>44.687798</v>
+        <v>44.69177</v>
       </c>
       <c r="N24">
-        <v>-1.021679</v>
+        <v>-1.022372</v>
       </c>
       <c r="O24" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q24" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="R24" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="S24" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="T24" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>86</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
         <v>27</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F25" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="K25" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="L25"/>
       <c r="M25">
-        <v>44.68799</v>
+        <v>45.259808</v>
       </c>
       <c r="N25">
-        <v>-1.019415</v>
+        <v>-0.871102</v>
       </c>
       <c r="O25" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P25" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q25" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="R25" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="S25" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="T25" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
         <v>27</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="F26" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>174</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>109</v>
+        <v>175</v>
       </c>
       <c r="K26" t="s">
-        <v>110</v>
+        <v>176</v>
       </c>
       <c r="L26"/>
       <c r="M26">
-        <v>44.982414</v>
+        <v>44.793327</v>
       </c>
       <c r="N26">
-        <v>-1.094729</v>
+        <v>-0.375434</v>
       </c>
       <c r="O26" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P26" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q26" t="s">
-        <v>111</v>
+        <v>177</v>
       </c>
       <c r="R26" t="s">
-        <v>112</v>
+        <v>178</v>
       </c>
       <c r="S26" t="s">
-        <v>113</v>
+        <v>179</v>
       </c>
       <c r="T26" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>69</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="F27" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>157</v>
+        <v>72</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="K27" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="L27"/>
       <c r="M27">
-        <v>44.69148</v>
+        <v>45.553246</v>
       </c>
       <c r="N27">
-        <v>-1.022522</v>
+        <v>-1.093004</v>
       </c>
       <c r="O27" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P27" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q27"/>
       <c r="R27" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="S27" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="T27" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>93</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
         <v>27</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="F28" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>173</v>
+        <v>95</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>65</v>
+        <v>123</v>
       </c>
       <c r="K28" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L28"/>
       <c r="M28">
-        <v>44.687798</v>
+        <v>44.692455</v>
       </c>
       <c r="N28">
-        <v>-1.021679</v>
+        <v>-1.022415</v>
       </c>
       <c r="O28" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P28" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q28" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="R28" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="S28" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="T28" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
         <v>27</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="F29" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="K29" t="s">
-        <v>139</v>
+        <v>32</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>44.65432</v>
+        <v>44.687813</v>
       </c>
       <c r="N29">
-        <v>-0.596899</v>
+        <v>-1.021683</v>
       </c>
       <c r="O29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P29" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q29" t="s">
-        <v>140</v>
+        <v>35</v>
       </c>
       <c r="R29" t="s">
-        <v>141</v>
+        <v>98</v>
       </c>
       <c r="S29" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="T29" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
         <v>27</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="F30" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>134</v>
+        <v>88</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="K30" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="L30"/>
       <c r="M30">
-        <v>44.691708</v>
+        <v>45.259808</v>
       </c>
       <c r="N30">
-        <v>-1.022372</v>
+        <v>-0.871102</v>
       </c>
       <c r="O30" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q30" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="R30" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="S30" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="T30" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
         <v>27</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="F31" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="K31" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="L31"/>
       <c r="M31">
-        <v>44.687798</v>
+        <v>45.259808</v>
       </c>
       <c r="N31">
-        <v>-1.021679</v>
+        <v>-0.871102</v>
       </c>
       <c r="O31" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P31" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q31" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="R31" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="S31" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="T31" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="V31"/>
+        <v>33</v>
+      </c>
+      <c r="U31" t="s">
+        <v>192</v>
+      </c>
+      <c r="V31" t="s">
+        <v>193</v>
+      </c>
       <c r="W31" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
         <v>27</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
       <c r="F32" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>153</v>
+        <v>196</v>
       </c>
       <c r="I32"/>
-      <c r="J32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J32"/>
       <c r="K32" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>44.653954</v>
+        <v>44.783386</v>
       </c>
       <c r="N32">
-        <v>-0.596738</v>
+        <v>-0.39556</v>
       </c>
       <c r="O32" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P32" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q32" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="R32" t="s">
-        <v>141</v>
+        <v>178</v>
       </c>
       <c r="S32" t="s">
-        <v>142</v>
+        <v>179</v>
       </c>
       <c r="T32" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
         <v>27</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="F33" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>65</v>
+        <v>123</v>
       </c>
       <c r="K33" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L33"/>
       <c r="M33">
-        <v>44.691784</v>
+        <v>44.691647</v>
       </c>
       <c r="N33">
-        <v>-1.022308</v>
+        <v>-1.022244</v>
       </c>
       <c r="O33" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P33" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q33" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="R33" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="S33" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="T33" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>201</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
         <v>27</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="F34" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="K34" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="L34"/>
       <c r="M34">
-        <v>44.69148</v>
+        <v>45.553246</v>
       </c>
       <c r="N34">
-        <v>-1.022522</v>
+        <v>-1.093004</v>
       </c>
       <c r="O34" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P34" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q34"/>
       <c r="R34" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="S34" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="T34" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="V34"/>
+        <v>33</v>
+      </c>
+      <c r="U34" t="s">
+        <v>204</v>
+      </c>
+      <c r="V34" t="s">
+        <v>205</v>
+      </c>
       <c r="W34" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
         <v>27</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
       <c r="F35" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>72</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="K35" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="L35"/>
       <c r="M35">
-        <v>44.691616</v>
+        <v>45.553246</v>
       </c>
       <c r="N35">
-        <v>-1.022329</v>
+        <v>-1.093004</v>
       </c>
       <c r="O35" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P35" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q35"/>
       <c r="R35" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="S35" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="T35" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>190</v>
+        <v>86</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
         <v>27</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="F36" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>193</v>
+        <v>88</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="K36" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="L36"/>
       <c r="M36">
-        <v>44.687798</v>
+        <v>45.259808</v>
       </c>
       <c r="N36">
-        <v>-1.021679</v>
+        <v>-0.871102</v>
       </c>
       <c r="O36" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P36" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q36" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="R36" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="S36" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="T36" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
         <v>27</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="F37" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>102</v>
+        <v>213</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="K37" t="s">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c r="L37"/>
       <c r="M37">
-        <v>44.691845</v>
+        <v>44.654133</v>
       </c>
       <c r="N37">
-        <v>-1.022286</v>
+        <v>-0.596818</v>
       </c>
       <c r="O37" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P37" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q37" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="R37" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="S37" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="T37" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
         <v>27</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="F38" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="K38" t="s">
-        <v>85</v>
+        <v>217</v>
       </c>
       <c r="L38"/>
       <c r="M38">
-        <v>44.793324</v>
+        <v>44.91401</v>
       </c>
       <c r="N38">
-        <v>-0.375294</v>
+        <v>-0.6865</v>
       </c>
       <c r="O38" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P38" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q38" t="s">
-        <v>86</v>
+        <v>177</v>
       </c>
       <c r="R38" t="s">
-        <v>87</v>
+        <v>178</v>
       </c>
       <c r="S38" t="s">
-        <v>88</v>
+        <v>179</v>
       </c>
       <c r="T38" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="V38"/>
+        <v>33</v>
+      </c>
+      <c r="U38" t="s">
+        <v>218</v>
+      </c>
+      <c r="V38" t="s">
+        <v>178</v>
+      </c>
       <c r="W38" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
         <v>27</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="F39" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="K39" t="s">
-        <v>206</v>
+        <v>104</v>
       </c>
       <c r="L39"/>
       <c r="M39">
-        <v>44.802063</v>
+        <v>44.748695</v>
       </c>
       <c r="N39">
-        <v>-0.551312</v>
+        <v>-1.182137</v>
       </c>
       <c r="O39" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P39" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q39" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
       <c r="R39" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="S39" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="T39" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>201</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
         <v>27</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="F40" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>146</v>
+        <v>203</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="K40" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="L40"/>
       <c r="M40">
-        <v>44.691616</v>
+        <v>45.553246</v>
       </c>
       <c r="N40">
-        <v>-1.022329</v>
+        <v>-1.093004</v>
       </c>
       <c r="O40" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P40" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q40"/>
       <c r="R40" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="S40" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="T40" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="V40"/>
+        <v>33</v>
+      </c>
+      <c r="U40" t="s">
+        <v>204</v>
+      </c>
+      <c r="V40" t="s">
+        <v>205</v>
+      </c>
       <c r="W40" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
         <v>27</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="F41" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>185</v>
+        <v>228</v>
       </c>
       <c r="I41"/>
-      <c r="J41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41" t="s">
-        <v>40</v>
+        <v>229</v>
       </c>
       <c r="L41"/>
       <c r="M41">
-        <v>44.691784</v>
+        <v>44.45193</v>
       </c>
       <c r="N41">
-        <v>-1.022308</v>
+        <v>-0.381864</v>
       </c>
       <c r="O41" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P41" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q41" t="s">
-        <v>42</v>
+        <v>230</v>
       </c>
       <c r="R41" t="s">
-        <v>66</v>
+        <v>231</v>
       </c>
       <c r="S41" t="s">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="T41" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
         <v>27</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>211</v>
+        <v>233</v>
       </c>
       <c r="F42" t="s">
-        <v>212</v>
+        <v>234</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="K42" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="L42"/>
       <c r="M42">
-        <v>44.691753</v>
+        <v>45.553246</v>
       </c>
       <c r="N42">
-        <v>-1.022308</v>
+        <v>-1.093004</v>
       </c>
       <c r="O42" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P42" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q42"/>
       <c r="R42" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="S42" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="T42" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="X42"/>
+      <c r="Y42"/>
       <c r="Z42"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>135</v>
+        <v>235</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
         <v>27</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="F43" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>137</v>
+        <v>238</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>138</v>
+        <v>239</v>
       </c>
       <c r="K43" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="L43"/>
       <c r="M43">
-        <v>44.65432</v>
+        <v>45.02929</v>
       </c>
       <c r="N43">
-        <v>-0.596899</v>
+        <v>-1.174769</v>
       </c>
       <c r="O43" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P43" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q43" t="s">
-        <v>140</v>
+        <v>241</v>
       </c>
       <c r="R43" t="s">
-        <v>141</v>
+        <v>242</v>
       </c>
       <c r="S43" t="s">
-        <v>142</v>
+        <v>243</v>
       </c>
       <c r="T43" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="V43"/>
+        <v>33</v>
+      </c>
+      <c r="U43" t="s">
+        <v>244</v>
+      </c>
+      <c r="V43" t="s">
+        <v>242</v>
+      </c>
       <c r="W43" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>99</v>
+        <v>245</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
         <v>27</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="F44" t="s">
-        <v>216</v>
+        <v>246</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>102</v>
+        <v>247</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="K44" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L44"/>
       <c r="M44">
-        <v>44.691845</v>
+        <v>44.687813</v>
       </c>
       <c r="N44">
-        <v>-1.022286</v>
+        <v>-1.021683</v>
       </c>
       <c r="O44" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P44" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q44" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="R44" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="S44" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="T44" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>217</v>
+        <v>248</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
         <v>27</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="F45" t="s">
-        <v>219</v>
+        <v>249</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>220</v>
+        <v>250</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="K45" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="L45"/>
       <c r="M45">
         <v>45.553246</v>
       </c>
       <c r="N45">
         <v>-1.093004</v>
       </c>
       <c r="O45" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P45" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q45"/>
       <c r="R45" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="S45" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="T45" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="V45"/>
+        <v>33</v>
+      </c>
+      <c r="U45" t="s">
+        <v>251</v>
+      </c>
+      <c r="V45" t="s">
+        <v>252</v>
+      </c>
       <c r="W45" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>221</v>
+        <v>86</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
         <v>27</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="F46" t="s">
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>224</v>
+        <v>88</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="K46" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="L46"/>
       <c r="M46">
-        <v>45.553246</v>
+        <v>45.259808</v>
       </c>
       <c r="N46">
-        <v>-1.093004</v>
+        <v>-0.871102</v>
       </c>
       <c r="O46" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P46" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Q46"/>
+        <v>34</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>89</v>
+      </c>
       <c r="R46" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="S46" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="T46" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="U46"/>
+      <c r="V46"/>
       <c r="W46" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>225</v>
+        <v>254</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
         <v>27</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="F47" t="s">
-        <v>227</v>
+        <v>255</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>228</v>
+        <v>256</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>93</v>
+        <v>257</v>
       </c>
       <c r="K47" t="s">
-        <v>94</v>
+        <v>258</v>
       </c>
       <c r="L47"/>
       <c r="M47">
-        <v>45.553246</v>
+        <v>44.497902</v>
       </c>
       <c r="N47">
-        <v>-1.093004</v>
+        <v>-0.64895</v>
       </c>
       <c r="O47" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P47" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Q47"/>
+        <v>34</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>35</v>
+      </c>
       <c r="R47" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="S47" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="T47" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>229</v>
+        <v>259</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
         <v>27</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="F48" t="s">
-        <v>231</v>
+        <v>260</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>232</v>
+        <v>261</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="K48" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="L48"/>
       <c r="M48">
-        <v>45.553246</v>
+        <v>44.687813</v>
       </c>
       <c r="N48">
-        <v>-1.093004</v>
+        <v>-1.021683</v>
       </c>
       <c r="O48" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P48" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Q48"/>
+        <v>34</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>35</v>
+      </c>
       <c r="R48" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="S48" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="T48" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>233</v>
+        <v>262</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
         <v>27</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="F49" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>236</v>
+        <v>264</v>
       </c>
       <c r="I49"/>
-      <c r="J49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J49"/>
       <c r="K49" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="L49"/>
       <c r="M49">
-        <v>45.553246</v>
+        <v>44.6981</v>
       </c>
       <c r="N49">
-        <v>-1.093004</v>
+        <v>-0.96155</v>
       </c>
       <c r="O49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P49" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Q49"/>
+        <v>34</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>265</v>
+      </c>
       <c r="R49" t="s">
-        <v>95</v>
+        <v>266</v>
       </c>
       <c r="S49" t="s">
-        <v>96</v>
+        <v>267</v>
       </c>
       <c r="T49" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>225</v>
+        <v>155</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
         <v>27</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="F50" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>228</v>
+        <v>156</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="K50" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="L50"/>
       <c r="M50">
-        <v>45.553246</v>
+        <v>44.78676</v>
       </c>
       <c r="N50">
-        <v>-1.093004</v>
+        <v>-1.153729</v>
       </c>
       <c r="O50" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P50" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Q50"/>
+        <v>34</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>105</v>
+      </c>
       <c r="R50" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="S50" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="T50" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>239</v>
+        <v>268</v>
       </c>
       <c r="B51"/>
       <c r="C51" t="s">
         <v>27</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>240</v>
+        <v>269</v>
       </c>
       <c r="F51" t="s">
-        <v>241</v>
+        <v>270</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="I51"/>
-      <c r="J51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
       <c r="L51"/>
       <c r="M51">
-        <v>45.553246</v>
+        <v>44.6981</v>
       </c>
       <c r="N51">
-        <v>-1.093004</v>
+        <v>-0.96155</v>
       </c>
       <c r="O51" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P51" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Q51"/>
+        <v>34</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>265</v>
+      </c>
       <c r="R51" t="s">
-        <v>95</v>
+        <v>266</v>
       </c>
       <c r="S51" t="s">
-        <v>96</v>
+        <v>267</v>
       </c>
       <c r="T51" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>243</v>
+        <v>272</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
         <v>27</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>244</v>
+        <v>273</v>
       </c>
       <c r="F52" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>246</v>
+        <v>274</v>
       </c>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="K52" t="s">
-        <v>94</v>
+        <v>113</v>
       </c>
       <c r="L52"/>
       <c r="M52">
-        <v>45.553246</v>
+        <v>44.65432</v>
       </c>
       <c r="N52">
-        <v>-1.093004</v>
+        <v>-0.596899</v>
       </c>
       <c r="O52" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P52" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="Q52"/>
+        <v>34</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>83</v>
+      </c>
       <c r="R52" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="S52" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="T52" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
         <v>27</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="F53" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>250</v>
+        <v>276</v>
       </c>
       <c r="I53"/>
-      <c r="J53"/>
+      <c r="J53" t="s">
+        <v>73</v>
+      </c>
       <c r="K53" t="s">
-        <v>251</v>
+        <v>74</v>
       </c>
       <c r="L53"/>
       <c r="M53">
-        <v>44.45193</v>
+        <v>45.553246</v>
       </c>
       <c r="N53">
-        <v>-0.381864</v>
+        <v>-1.093004</v>
       </c>
       <c r="O53" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P53" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q53"/>
       <c r="R53" t="s">
-        <v>253</v>
+        <v>75</v>
       </c>
       <c r="S53" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="T53" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
         <v>27</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="F54" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="I54"/>
-      <c r="J54"/>
+      <c r="J54" t="s">
+        <v>279</v>
+      </c>
       <c r="K54" t="s">
-        <v>259</v>
+        <v>74</v>
       </c>
       <c r="L54"/>
       <c r="M54">
-        <v>44.478672</v>
+        <v>45.55267</v>
       </c>
       <c r="N54">
-        <v>-0.367266</v>
+        <v>-1.066369</v>
       </c>
       <c r="O54" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P54" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q54"/>
       <c r="R54" t="s">
-        <v>253</v>
+        <v>75</v>
       </c>
       <c r="S54" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="T54" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="V54"/>
+        <v>33</v>
+      </c>
+      <c r="U54" t="s">
+        <v>204</v>
+      </c>
+      <c r="V54" t="s">
+        <v>205</v>
+      </c>
       <c r="W54" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
         <v>27</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="F55" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="I55"/>
-      <c r="J55"/>
+      <c r="J55" t="s">
+        <v>166</v>
+      </c>
       <c r="K55" t="s">
-        <v>264</v>
+        <v>151</v>
       </c>
       <c r="L55"/>
       <c r="M55">
-        <v>44.5049</v>
+        <v>44.608402</v>
       </c>
       <c r="N55">
-        <v>-0.282658</v>
+        <v>-1.153356</v>
       </c>
       <c r="O55" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P55" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q55" t="s">
-        <v>252</v>
+        <v>152</v>
       </c>
       <c r="R55" t="s">
-        <v>253</v>
+        <v>153</v>
       </c>
       <c r="S55" t="s">
-        <v>254</v>
+        <v>154</v>
       </c>
       <c r="T55" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="B56"/>
       <c r="C56" t="s">
         <v>27</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="F56" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="I56"/>
-      <c r="J56"/>
+      <c r="J56" t="s">
+        <v>116</v>
+      </c>
       <c r="K56" t="s">
-        <v>269</v>
+        <v>32</v>
       </c>
       <c r="L56"/>
       <c r="M56">
-        <v>44.521267</v>
+        <v>44.687813</v>
       </c>
       <c r="N56">
-        <v>-0.108762</v>
+        <v>-1.021683</v>
       </c>
       <c r="O56" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P56" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q56" t="s">
-        <v>252</v>
+        <v>35</v>
       </c>
       <c r="R56" t="s">
-        <v>253</v>
+        <v>98</v>
       </c>
       <c r="S56" t="s">
-        <v>254</v>
+        <v>99</v>
       </c>
       <c r="T56" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>270</v>
+        <v>201</v>
       </c>
       <c r="B57"/>
       <c r="C57" t="s">
         <v>27</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="F57" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>273</v>
+        <v>203</v>
       </c>
       <c r="I57"/>
-      <c r="J57"/>
+      <c r="J57" t="s">
+        <v>73</v>
+      </c>
       <c r="K57" t="s">
-        <v>274</v>
+        <v>74</v>
       </c>
       <c r="L57"/>
       <c r="M57">
-        <v>44.655827</v>
+        <v>45.553246</v>
       </c>
       <c r="N57">
-        <v>-0.110951</v>
+        <v>-1.093004</v>
       </c>
       <c r="O57" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P57" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q57"/>
       <c r="R57" t="s">
-        <v>253</v>
+        <v>75</v>
       </c>
       <c r="S57" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="T57" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="V57"/>
+        <v>33</v>
+      </c>
+      <c r="U57" t="s">
+        <v>204</v>
+      </c>
+      <c r="V57" t="s">
+        <v>205</v>
+      </c>
       <c r="W57" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>275</v>
+        <v>69</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
         <v>27</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="F58" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>278</v>
+        <v>72</v>
       </c>
       <c r="I58"/>
-      <c r="J58"/>
+      <c r="J58" t="s">
+        <v>73</v>
+      </c>
       <c r="K58" t="s">
-        <v>279</v>
+        <v>74</v>
       </c>
       <c r="L58"/>
       <c r="M58">
-        <v>44.62174</v>
+        <v>45.553246</v>
       </c>
       <c r="N58">
-        <v>-0.053507</v>
+        <v>-1.093004</v>
       </c>
       <c r="O58" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P58" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q58"/>
       <c r="R58" t="s">
-        <v>253</v>
+        <v>75</v>
       </c>
       <c r="S58" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="T58" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>280</v>
+        <v>167</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
         <v>27</v>
       </c>
       <c r="D59"/>
       <c r="E59" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="F59" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>283</v>
+        <v>169</v>
       </c>
       <c r="I59"/>
-      <c r="J59"/>
+      <c r="J59" t="s">
+        <v>123</v>
+      </c>
       <c r="K59" t="s">
-        <v>284</v>
+        <v>32</v>
       </c>
       <c r="L59"/>
       <c r="M59">
-        <v>44.51111</v>
+        <v>44.69177</v>
       </c>
       <c r="N59">
-        <v>-0.356205</v>
+        <v>-1.022372</v>
       </c>
       <c r="O59" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P59" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q59" t="s">
-        <v>252</v>
+        <v>35</v>
       </c>
       <c r="R59" t="s">
-        <v>253</v>
+        <v>98</v>
       </c>
       <c r="S59" t="s">
-        <v>254</v>
+        <v>99</v>
       </c>
       <c r="T59" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>285</v>
+        <v>86</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
         <v>27</v>
       </c>
       <c r="D60"/>
       <c r="E60" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="F60" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>288</v>
+        <v>88</v>
       </c>
       <c r="I60"/>
-      <c r="J60"/>
+      <c r="J60" t="s">
+        <v>89</v>
+      </c>
       <c r="K60" t="s">
-        <v>289</v>
+        <v>90</v>
       </c>
       <c r="L60"/>
       <c r="M60">
-        <v>44.377666</v>
+        <v>45.259808</v>
       </c>
       <c r="N60">
-        <v>-0.253779</v>
+        <v>-0.871102</v>
       </c>
       <c r="O60" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P60" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q60" t="s">
-        <v>252</v>
+        <v>89</v>
       </c>
       <c r="R60" t="s">
-        <v>253</v>
+        <v>91</v>
       </c>
       <c r="S60" t="s">
-        <v>254</v>
+        <v>92</v>
       </c>
       <c r="T60" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>260</v>
+        <v>293</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
         <v>27</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="F61" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>263</v>
+        <v>295</v>
       </c>
       <c r="I61"/>
-      <c r="J61"/>
+      <c r="J61" t="s">
+        <v>296</v>
+      </c>
       <c r="K61" t="s">
-        <v>264</v>
+        <v>104</v>
       </c>
       <c r="L61"/>
       <c r="M61">
-        <v>44.5049</v>
+        <v>44.694733</v>
       </c>
       <c r="N61">
-        <v>-0.282658</v>
+        <v>-1.227837</v>
       </c>
       <c r="O61" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P61" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q61" t="s">
-        <v>252</v>
+        <v>105</v>
       </c>
       <c r="R61" t="s">
-        <v>253</v>
+        <v>106</v>
       </c>
       <c r="S61" t="s">
-        <v>254</v>
+        <v>107</v>
       </c>
       <c r="T61" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>247</v>
+        <v>293</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
         <v>27</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="F62" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>250</v>
+        <v>295</v>
       </c>
       <c r="I62"/>
-      <c r="J62"/>
+      <c r="J62" t="s">
+        <v>296</v>
+      </c>
       <c r="K62" t="s">
-        <v>251</v>
+        <v>104</v>
       </c>
       <c r="L62"/>
       <c r="M62">
-        <v>44.45193</v>
+        <v>44.694733</v>
       </c>
       <c r="N62">
-        <v>-0.381864</v>
+        <v>-1.227837</v>
       </c>
       <c r="O62" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P62" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q62" t="s">
-        <v>252</v>
+        <v>105</v>
       </c>
       <c r="R62" t="s">
-        <v>253</v>
+        <v>106</v>
       </c>
       <c r="S62" t="s">
-        <v>254</v>
+        <v>107</v>
       </c>
       <c r="T62" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>294</v>
+        <v>210</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
         <v>27</v>
       </c>
       <c r="D63"/>
       <c r="E63" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="F63" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>297</v>
+        <v>213</v>
       </c>
       <c r="I63"/>
-      <c r="J63"/>
+      <c r="J63" t="s">
+        <v>112</v>
+      </c>
       <c r="K63" t="s">
-        <v>298</v>
+        <v>113</v>
       </c>
       <c r="L63"/>
       <c r="M63">
-        <v>44.716557</v>
+        <v>44.654133</v>
       </c>
       <c r="N63">
-        <v>-0.399357</v>
+        <v>-0.596818</v>
       </c>
       <c r="O63" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P63" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q63" t="s">
-        <v>252</v>
+        <v>83</v>
       </c>
       <c r="R63" t="s">
-        <v>253</v>
+        <v>84</v>
       </c>
       <c r="S63" t="s">
-        <v>254</v>
+        <v>85</v>
       </c>
       <c r="T63" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>255</v>
+        <v>301</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
         <v>27</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
         <v>299</v>
       </c>
       <c r="F64" t="s">
         <v>300</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>258</v>
+        <v>302</v>
       </c>
       <c r="I64"/>
-      <c r="J64"/>
+      <c r="J64" t="s">
+        <v>303</v>
+      </c>
       <c r="K64" t="s">
-        <v>259</v>
+        <v>104</v>
       </c>
       <c r="L64"/>
       <c r="M64">
-        <v>44.478672</v>
+        <v>44.79027</v>
       </c>
       <c r="N64">
-        <v>-0.367266</v>
+        <v>-1.165938</v>
       </c>
       <c r="O64" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P64" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q64" t="s">
-        <v>252</v>
+        <v>105</v>
       </c>
       <c r="R64" t="s">
-        <v>253</v>
+        <v>106</v>
       </c>
       <c r="S64" t="s">
-        <v>254</v>
+        <v>107</v>
       </c>
       <c r="T64" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>270</v>
+        <v>304</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
         <v>27</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="F65" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>273</v>
+        <v>306</v>
       </c>
       <c r="I65"/>
-      <c r="J65"/>
+      <c r="J65" t="s">
+        <v>116</v>
+      </c>
       <c r="K65" t="s">
-        <v>274</v>
+        <v>32</v>
       </c>
       <c r="L65"/>
       <c r="M65">
-        <v>44.655827</v>
+        <v>44.69166</v>
       </c>
       <c r="N65">
-        <v>-0.110951</v>
+        <v>-1.022244</v>
       </c>
       <c r="O65" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P65" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q65" t="s">
-        <v>252</v>
+        <v>35</v>
       </c>
       <c r="R65" t="s">
-        <v>253</v>
+        <v>98</v>
       </c>
       <c r="S65" t="s">
-        <v>254</v>
+        <v>99</v>
       </c>
       <c r="T65" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
-        <v>304</v>
+        <v>27</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="F66" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>308</v>
+        <v>116</v>
       </c>
       <c r="K66" t="s">
-        <v>309</v>
+        <v>32</v>
       </c>
       <c r="L66"/>
       <c r="M66">
-        <v>44.556732</v>
+        <v>44.691616</v>
       </c>
       <c r="N66">
-        <v>44.556732</v>
+        <v>-1.022265</v>
       </c>
       <c r="O66" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P66" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q66" t="s">
-        <v>310</v>
+        <v>35</v>
       </c>
       <c r="R66" t="s">
-        <v>311</v>
+        <v>98</v>
       </c>
       <c r="S66" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="T66"/>
+        <v>99</v>
+      </c>
+      <c r="T66" t="s">
+        <v>33</v>
+      </c>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>280</v>
+        <v>197</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
         <v>27</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="F67" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>283</v>
+        <v>200</v>
       </c>
       <c r="I67"/>
-      <c r="J67"/>
+      <c r="J67" t="s">
+        <v>123</v>
+      </c>
       <c r="K67" t="s">
-        <v>284</v>
+        <v>32</v>
       </c>
       <c r="L67"/>
       <c r="M67">
-        <v>44.51111</v>
+        <v>44.691647</v>
       </c>
       <c r="N67">
-        <v>-0.356205</v>
+        <v>-1.022244</v>
       </c>
       <c r="O67" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P67" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q67" t="s">
-        <v>252</v>
+        <v>35</v>
       </c>
       <c r="R67" t="s">
-        <v>253</v>
+        <v>98</v>
       </c>
       <c r="S67" t="s">
-        <v>254</v>
+        <v>99</v>
       </c>
       <c r="T67" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>285</v>
+        <v>201</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
         <v>27</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="F68" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>288</v>
+        <v>203</v>
       </c>
       <c r="I68"/>
-      <c r="J68"/>
+      <c r="J68" t="s">
+        <v>73</v>
+      </c>
       <c r="K68" t="s">
-        <v>289</v>
+        <v>74</v>
       </c>
       <c r="L68"/>
       <c r="M68">
-        <v>44.377666</v>
+        <v>45.553246</v>
       </c>
       <c r="N68">
-        <v>-0.253779</v>
+        <v>-1.093004</v>
       </c>
       <c r="O68" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="P68" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q68"/>
       <c r="R68" t="s">
-        <v>253</v>
+        <v>75</v>
       </c>
       <c r="S68" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="T68" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="V68"/>
+        <v>33</v>
+      </c>
+      <c r="U68" t="s">
+        <v>204</v>
+      </c>
+      <c r="V68" t="s">
+        <v>205</v>
+      </c>
       <c r="W68" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="F69" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="I69"/>
-      <c r="J69"/>
+      <c r="J69" t="s">
+        <v>317</v>
+      </c>
       <c r="K69" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="L69"/>
       <c r="M69">
-        <v>44.716557</v>
+        <v>45.4451</v>
       </c>
       <c r="N69">
-        <v>-0.399357</v>
+        <v>-1.0843</v>
       </c>
       <c r="O69" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P69" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="Q69" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="R69"/>
       <c r="S69" t="s">
-        <v>254</v>
+        <v>320</v>
       </c>
       <c r="T69" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>275</v>
+        <v>69</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
         <v>27</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="F70" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>278</v>
+        <v>72</v>
       </c>
       <c r="I70"/>
-      <c r="J70"/>
+      <c r="J70" t="s">
+        <v>73</v>
+      </c>
       <c r="K70" t="s">
-        <v>279</v>
+        <v>74</v>
       </c>
       <c r="L70"/>
       <c r="M70">
-        <v>44.62174</v>
+        <v>45.553246</v>
       </c>
       <c r="N70">
-        <v>-0.053507</v>
+        <v>-1.093004</v>
       </c>
       <c r="O70" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P70" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="Q70"/>
       <c r="R70" t="s">
-        <v>253</v>
+        <v>75</v>
       </c>
       <c r="S70" t="s">
-        <v>254</v>
+        <v>76</v>
       </c>
       <c r="T70" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>323</v>
+      </c>
+      <c r="B71"/>
+      <c r="C71" t="s">
+        <v>27</v>
+      </c>
+      <c r="D71"/>
+      <c r="E71" t="s">
+        <v>324</v>
+      </c>
+      <c r="F71" t="s">
+        <v>325</v>
+      </c>
+      <c r="G71"/>
+      <c r="H71" t="s">
+        <v>326</v>
+      </c>
+      <c r="I71"/>
+      <c r="J71" t="s">
+        <v>327</v>
+      </c>
+      <c r="K71" t="s">
+        <v>328</v>
+      </c>
+      <c r="L71"/>
+      <c r="M71">
+        <v>44.72505</v>
+      </c>
+      <c r="N71">
+        <v>-0.472155</v>
+      </c>
+      <c r="O71" t="s">
+        <v>33</v>
+      </c>
+      <c r="P71" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>83</v>
+      </c>
+      <c r="R71" t="s">
+        <v>84</v>
+      </c>
+      <c r="S71" t="s">
+        <v>85</v>
+      </c>
+      <c r="T71" t="s">
+        <v>33</v>
+      </c>
+      <c r="U71"/>
+      <c r="V71"/>
+      <c r="W71" t="s">
+        <v>34</v>
+      </c>
+      <c r="X71"/>
+      <c r="Y71"/>
+      <c r="Z71"/>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72"/>
+      <c r="C72" t="s">
+        <v>27</v>
+      </c>
+      <c r="D72"/>
+      <c r="E72" t="s">
+        <v>324</v>
+      </c>
+      <c r="F72" t="s">
+        <v>329</v>
+      </c>
+      <c r="G72"/>
+      <c r="H72" t="s">
+        <v>88</v>
+      </c>
+      <c r="I72"/>
+      <c r="J72" t="s">
+        <v>89</v>
+      </c>
+      <c r="K72" t="s">
+        <v>90</v>
+      </c>
+      <c r="L72"/>
+      <c r="M72">
+        <v>45.259808</v>
+      </c>
+      <c r="N72">
+        <v>-0.871102</v>
+      </c>
+      <c r="O72" t="s">
+        <v>34</v>
+      </c>
+      <c r="P72" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>89</v>
+      </c>
+      <c r="R72" t="s">
+        <v>91</v>
+      </c>
+      <c r="S72" t="s">
+        <v>92</v>
+      </c>
+      <c r="T72" t="s">
+        <v>34</v>
+      </c>
+      <c r="U72"/>
+      <c r="V72"/>
+      <c r="W72" t="s">
+        <v>34</v>
+      </c>
+      <c r="X72"/>
+      <c r="Y72"/>
+      <c r="Z72"/>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>330</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73" t="s">
+        <v>27</v>
+      </c>
+      <c r="D73"/>
+      <c r="E73" t="s">
+        <v>324</v>
+      </c>
+      <c r="F73" t="s">
+        <v>312</v>
+      </c>
+      <c r="G73"/>
+      <c r="H73" t="s">
+        <v>331</v>
+      </c>
+      <c r="I73"/>
+      <c r="J73" t="s">
+        <v>116</v>
+      </c>
+      <c r="K73" t="s">
+        <v>32</v>
+      </c>
+      <c r="L73"/>
+      <c r="M73">
+        <v>44.687813</v>
+      </c>
+      <c r="N73">
+        <v>-1.021683</v>
+      </c>
+      <c r="O73" t="s">
+        <v>33</v>
+      </c>
+      <c r="P73" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>35</v>
+      </c>
+      <c r="R73" t="s">
+        <v>98</v>
+      </c>
+      <c r="S73" t="s">
+        <v>99</v>
+      </c>
+      <c r="T73" t="s">
+        <v>33</v>
+      </c>
+      <c r="U73"/>
+      <c r="V73"/>
+      <c r="W73" t="s">
+        <v>34</v>
+      </c>
+      <c r="X73"/>
+      <c r="Y73"/>
+      <c r="Z73"/>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>100</v>
+      </c>
+      <c r="B74"/>
+      <c r="C74" t="s">
+        <v>27</v>
+      </c>
+      <c r="D74"/>
+      <c r="E74" t="s">
+        <v>313</v>
+      </c>
+      <c r="F74" t="s">
+        <v>325</v>
+      </c>
+      <c r="G74"/>
+      <c r="H74" t="s">
+        <v>102</v>
+      </c>
+      <c r="I74"/>
+      <c r="J74" t="s">
+        <v>103</v>
+      </c>
+      <c r="K74" t="s">
+        <v>104</v>
+      </c>
+      <c r="L74"/>
+      <c r="M74">
+        <v>44.78676</v>
+      </c>
+      <c r="N74">
+        <v>-1.153729</v>
+      </c>
+      <c r="O74" t="s">
+        <v>34</v>
+      </c>
+      <c r="P74" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>105</v>
+      </c>
+      <c r="R74" t="s">
+        <v>106</v>
+      </c>
+      <c r="S74" t="s">
+        <v>107</v>
+      </c>
+      <c r="T74" t="s">
+        <v>33</v>
+      </c>
+      <c r="U74"/>
+      <c r="V74"/>
+      <c r="W74" t="s">
+        <v>34</v>
+      </c>
+      <c r="X74"/>
+      <c r="Y74"/>
+      <c r="Z74"/>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>332</v>
+      </c>
+      <c r="B75"/>
+      <c r="C75" t="s">
+        <v>27</v>
+      </c>
+      <c r="D75"/>
+      <c r="E75" t="s">
+        <v>333</v>
+      </c>
+      <c r="F75" t="s">
+        <v>334</v>
+      </c>
+      <c r="G75"/>
+      <c r="H75" t="s">
+        <v>335</v>
+      </c>
+      <c r="I75"/>
+      <c r="J75" t="s">
+        <v>112</v>
+      </c>
+      <c r="K75" t="s">
+        <v>113</v>
+      </c>
+      <c r="L75"/>
+      <c r="M75">
+        <v>44.65413</v>
+      </c>
+      <c r="N75">
+        <v>-0.596829</v>
+      </c>
+      <c r="O75" t="s">
+        <v>34</v>
+      </c>
+      <c r="P75" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>83</v>
+      </c>
+      <c r="R75" t="s">
+        <v>84</v>
+      </c>
+      <c r="S75" t="s">
+        <v>85</v>
+      </c>
+      <c r="T75" t="s">
+        <v>33</v>
+      </c>
+      <c r="U75"/>
+      <c r="V75"/>
+      <c r="W75" t="s">
+        <v>34</v>
+      </c>
+      <c r="X75"/>
+      <c r="Y75"/>
+      <c r="Z75"/>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>336</v>
+      </c>
+      <c r="B76"/>
+      <c r="C76" t="s">
+        <v>27</v>
+      </c>
+      <c r="D76"/>
+      <c r="E76" t="s">
+        <v>333</v>
+      </c>
+      <c r="F76" t="s">
+        <v>334</v>
+      </c>
+      <c r="G76"/>
+      <c r="H76" t="s">
+        <v>337</v>
+      </c>
+      <c r="I76"/>
+      <c r="J76" t="s">
+        <v>116</v>
+      </c>
+      <c r="K76" t="s">
+        <v>32</v>
+      </c>
+      <c r="L76"/>
+      <c r="M76">
+        <v>44.691723</v>
+      </c>
+      <c r="N76">
+        <v>-1.022244</v>
+      </c>
+      <c r="O76" t="s">
+        <v>33</v>
+      </c>
+      <c r="P76" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>35</v>
+      </c>
+      <c r="R76" t="s">
+        <v>98</v>
+      </c>
+      <c r="S76" t="s">
+        <v>99</v>
+      </c>
+      <c r="T76" t="s">
+        <v>33</v>
+      </c>
+      <c r="U76"/>
+      <c r="V76"/>
+      <c r="W76" t="s">
+        <v>34</v>
+      </c>
+      <c r="X76"/>
+      <c r="Y76"/>
+      <c r="Z76"/>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>338</v>
+      </c>
+      <c r="B77"/>
+      <c r="C77" t="s">
+        <v>27</v>
+      </c>
+      <c r="D77"/>
+      <c r="E77" t="s">
+        <v>339</v>
+      </c>
+      <c r="F77" t="s">
+        <v>340</v>
+      </c>
+      <c r="G77"/>
+      <c r="H77" t="s">
+        <v>341</v>
+      </c>
+      <c r="I77"/>
+      <c r="J77" t="s">
+        <v>342</v>
+      </c>
+      <c r="K77" t="s">
+        <v>343</v>
+      </c>
+      <c r="L77"/>
+      <c r="M77">
+        <v>44.85375</v>
+      </c>
+      <c r="N77">
+        <v>-0.045106</v>
+      </c>
+      <c r="O77" t="s">
+        <v>33</v>
+      </c>
+      <c r="P77" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>140</v>
+      </c>
+      <c r="R77" t="s">
+        <v>141</v>
+      </c>
+      <c r="S77" t="s">
+        <v>142</v>
+      </c>
+      <c r="T77" t="s">
+        <v>34</v>
+      </c>
+      <c r="U77"/>
+      <c r="V77"/>
+      <c r="W77" t="s">
+        <v>34</v>
+      </c>
+      <c r="X77"/>
+      <c r="Y77"/>
+      <c r="Z77"/>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>201</v>
+      </c>
+      <c r="B78"/>
+      <c r="C78" t="s">
+        <v>27</v>
+      </c>
+      <c r="D78"/>
+      <c r="E78" t="s">
+        <v>344</v>
+      </c>
+      <c r="F78" t="s">
+        <v>345</v>
+      </c>
+      <c r="G78"/>
+      <c r="H78" t="s">
+        <v>203</v>
+      </c>
+      <c r="I78"/>
+      <c r="J78" t="s">
+        <v>73</v>
+      </c>
+      <c r="K78" t="s">
+        <v>74</v>
+      </c>
+      <c r="L78"/>
+      <c r="M78">
+        <v>45.553246</v>
+      </c>
+      <c r="N78">
+        <v>-1.093004</v>
+      </c>
+      <c r="O78" t="s">
+        <v>34</v>
+      </c>
+      <c r="P78" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q78"/>
+      <c r="R78" t="s">
+        <v>75</v>
+      </c>
+      <c r="S78" t="s">
+        <v>76</v>
+      </c>
+      <c r="T78" t="s">
+        <v>33</v>
+      </c>
+      <c r="U78" t="s">
+        <v>204</v>
+      </c>
+      <c r="V78" t="s">
+        <v>205</v>
+      </c>
+      <c r="W78" t="s">
+        <v>34</v>
+      </c>
+      <c r="X78"/>
+      <c r="Y78"/>
+      <c r="Z78"/>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>167</v>
+      </c>
+      <c r="B79"/>
+      <c r="C79" t="s">
+        <v>27</v>
+      </c>
+      <c r="D79"/>
+      <c r="E79" t="s">
+        <v>346</v>
+      </c>
+      <c r="F79" t="s">
+        <v>347</v>
+      </c>
+      <c r="G79"/>
+      <c r="H79" t="s">
+        <v>169</v>
+      </c>
+      <c r="I79"/>
+      <c r="J79" t="s">
+        <v>123</v>
+      </c>
+      <c r="K79" t="s">
+        <v>32</v>
+      </c>
+      <c r="L79"/>
+      <c r="M79">
+        <v>44.69177</v>
+      </c>
+      <c r="N79">
+        <v>-1.022372</v>
+      </c>
+      <c r="O79" t="s">
+        <v>33</v>
+      </c>
+      <c r="P79" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>35</v>
+      </c>
+      <c r="R79" t="s">
+        <v>98</v>
+      </c>
+      <c r="S79" t="s">
+        <v>99</v>
+      </c>
+      <c r="T79" t="s">
+        <v>33</v>
+      </c>
+      <c r="U79"/>
+      <c r="V79"/>
+      <c r="W79" t="s">
+        <v>34</v>
+      </c>
+      <c r="X79"/>
+      <c r="Y79"/>
+      <c r="Z79"/>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>146</v>
+      </c>
+      <c r="B80"/>
+      <c r="C80" t="s">
+        <v>27</v>
+      </c>
+      <c r="D80"/>
+      <c r="E80" t="s">
+        <v>345</v>
+      </c>
+      <c r="F80" t="s">
+        <v>348</v>
+      </c>
+      <c r="G80"/>
+      <c r="H80" t="s">
+        <v>149</v>
+      </c>
+      <c r="I80"/>
+      <c r="J80" t="s">
+        <v>150</v>
+      </c>
+      <c r="K80" t="s">
+        <v>151</v>
+      </c>
+      <c r="L80"/>
+      <c r="M80">
+        <v>44.622143</v>
+      </c>
+      <c r="N80">
+        <v>-1.139762</v>
+      </c>
+      <c r="O80" t="s">
+        <v>33</v>
+      </c>
+      <c r="P80" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>152</v>
+      </c>
+      <c r="R80" t="s">
+        <v>153</v>
+      </c>
+      <c r="S80" t="s">
+        <v>154</v>
+      </c>
+      <c r="T80" t="s">
+        <v>34</v>
+      </c>
+      <c r="U80"/>
+      <c r="V80"/>
+      <c r="W80" t="s">
+        <v>34</v>
+      </c>
+      <c r="X80"/>
+      <c r="Y80"/>
+      <c r="Z80"/>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>349</v>
+      </c>
+      <c r="B81"/>
+      <c r="C81" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81"/>
+      <c r="E81" t="s">
+        <v>345</v>
+      </c>
+      <c r="F81" t="s">
+        <v>347</v>
+      </c>
+      <c r="G81"/>
+      <c r="H81" t="s">
+        <v>350</v>
+      </c>
+      <c r="I81"/>
+      <c r="J81" t="s">
+        <v>351</v>
+      </c>
+      <c r="K81" t="s">
+        <v>104</v>
+      </c>
+      <c r="L81"/>
+      <c r="M81">
+        <v>44.748695</v>
+      </c>
+      <c r="N81">
+        <v>-1.182137</v>
+      </c>
+      <c r="O81" t="s">
+        <v>34</v>
+      </c>
+      <c r="P81" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>105</v>
+      </c>
+      <c r="R81" t="s">
+        <v>106</v>
+      </c>
+      <c r="S81" t="s">
+        <v>107</v>
+      </c>
+      <c r="T81" t="s">
+        <v>33</v>
+      </c>
+      <c r="U81"/>
+      <c r="V81"/>
+      <c r="W81" t="s">
+        <v>34</v>
+      </c>
+      <c r="X81"/>
+      <c r="Y81"/>
+      <c r="Z81"/>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>352</v>
+      </c>
+      <c r="B82"/>
+      <c r="C82" t="s">
+        <v>27</v>
+      </c>
+      <c r="D82"/>
+      <c r="E82" t="s">
+        <v>353</v>
+      </c>
+      <c r="F82" t="s">
+        <v>354</v>
+      </c>
+      <c r="G82"/>
+      <c r="H82" t="s">
+        <v>355</v>
+      </c>
+      <c r="I82"/>
+      <c r="J82"/>
+      <c r="K82" t="s">
+        <v>356</v>
+      </c>
+      <c r="L82"/>
+      <c r="M82">
+        <v>45.06884</v>
+      </c>
+      <c r="N82">
+        <v>-0.619552</v>
+      </c>
+      <c r="O82" t="s">
+        <v>33</v>
+      </c>
+      <c r="P82" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>357</v>
+      </c>
+      <c r="R82" t="s">
+        <v>358</v>
+      </c>
+      <c r="S82"/>
+      <c r="T82" t="s">
+        <v>33</v>
+      </c>
+      <c r="U82"/>
+      <c r="V82"/>
+      <c r="W82" t="s">
+        <v>34</v>
+      </c>
+      <c r="X82"/>
+      <c r="Y82"/>
+      <c r="Z82"/>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>359</v>
+      </c>
+      <c r="B83"/>
+      <c r="C83" t="s">
+        <v>27</v>
+      </c>
+      <c r="D83"/>
+      <c r="E83" t="s">
+        <v>353</v>
+      </c>
+      <c r="F83" t="s">
+        <v>360</v>
+      </c>
+      <c r="G83"/>
+      <c r="H83" t="s">
+        <v>361</v>
+      </c>
+      <c r="I83"/>
+      <c r="J83"/>
+      <c r="K83" t="s">
+        <v>362</v>
+      </c>
+      <c r="L83"/>
+      <c r="M83">
+        <v>44.814915</v>
+      </c>
+      <c r="N83">
+        <v>0.054852</v>
+      </c>
+      <c r="O83" t="s">
+        <v>33</v>
+      </c>
+      <c r="P83" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>140</v>
+      </c>
+      <c r="R83" t="s">
+        <v>141</v>
+      </c>
+      <c r="S83" t="s">
+        <v>142</v>
+      </c>
+      <c r="T83" t="s">
+        <v>33</v>
+      </c>
+      <c r="U83" t="s">
+        <v>363</v>
+      </c>
+      <c r="V83" t="s">
+        <v>364</v>
+      </c>
+      <c r="W83" t="s">
+        <v>34</v>
+      </c>
+      <c r="X83"/>
+      <c r="Y83"/>
+      <c r="Z83"/>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>365</v>
+      </c>
+      <c r="B84"/>
+      <c r="C84" t="s">
+        <v>27</v>
+      </c>
+      <c r="D84"/>
+      <c r="E84" t="s">
+        <v>353</v>
+      </c>
+      <c r="F84" t="s">
+        <v>354</v>
+      </c>
+      <c r="G84"/>
+      <c r="H84" t="s">
+        <v>366</v>
+      </c>
+      <c r="I84"/>
+      <c r="J84" t="s">
+        <v>367</v>
+      </c>
+      <c r="K84" t="s">
+        <v>368</v>
+      </c>
+      <c r="L84"/>
+      <c r="M84">
+        <v>44.888138</v>
+      </c>
+      <c r="N84">
+        <v>-0.699743</v>
+      </c>
+      <c r="O84" t="s">
+        <v>33</v>
+      </c>
+      <c r="P84" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>177</v>
+      </c>
+      <c r="R84" t="s">
+        <v>178</v>
+      </c>
+      <c r="S84" t="s">
+        <v>179</v>
+      </c>
+      <c r="T84" t="s">
+        <v>33</v>
+      </c>
+      <c r="U84"/>
+      <c r="V84"/>
+      <c r="W84" t="s">
+        <v>34</v>
+      </c>
+      <c r="X84"/>
+      <c r="Y84"/>
+      <c r="Z84"/>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>369</v>
+      </c>
+      <c r="B85"/>
+      <c r="C85" t="s">
+        <v>27</v>
+      </c>
+      <c r="D85"/>
+      <c r="E85" t="s">
+        <v>370</v>
+      </c>
+      <c r="F85" t="s">
+        <v>371</v>
+      </c>
+      <c r="G85"/>
+      <c r="H85" t="s">
+        <v>372</v>
+      </c>
+      <c r="I85"/>
+      <c r="J85" t="s">
+        <v>373</v>
+      </c>
+      <c r="K85" t="s">
+        <v>374</v>
+      </c>
+      <c r="L85"/>
+      <c r="M85">
+        <v>45.052235</v>
+      </c>
+      <c r="N85">
+        <v>-0.048301</v>
+      </c>
+      <c r="O85" t="s">
+        <v>33</v>
+      </c>
+      <c r="P85" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>375</v>
+      </c>
+      <c r="R85" t="s">
+        <v>376</v>
+      </c>
+      <c r="S85" t="s">
+        <v>377</v>
+      </c>
+      <c r="T85" t="s">
+        <v>33</v>
+      </c>
+      <c r="U85"/>
+      <c r="V85"/>
+      <c r="W85" t="s">
+        <v>34</v>
+      </c>
+      <c r="X85"/>
+      <c r="Y85"/>
+      <c r="Z85"/>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>157</v>
+      </c>
+      <c r="B86"/>
+      <c r="C86" t="s">
+        <v>27</v>
+      </c>
+      <c r="D86"/>
+      <c r="E86" t="s">
+        <v>378</v>
+      </c>
+      <c r="F86" t="s">
+        <v>371</v>
+      </c>
+      <c r="G86"/>
+      <c r="H86" t="s">
+        <v>160</v>
+      </c>
+      <c r="I86"/>
+      <c r="J86" t="s">
+        <v>161</v>
+      </c>
+      <c r="K86" t="s">
+        <v>104</v>
+      </c>
+      <c r="L86"/>
+      <c r="M86">
+        <v>44.69643</v>
+      </c>
+      <c r="N86">
+        <v>-1.231112</v>
+      </c>
+      <c r="O86" t="s">
+        <v>34</v>
+      </c>
+      <c r="P86" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>105</v>
+      </c>
+      <c r="R86" t="s">
+        <v>106</v>
+      </c>
+      <c r="S86" t="s">
+        <v>107</v>
+      </c>
+      <c r="T86" t="s">
+        <v>33</v>
+      </c>
+      <c r="U86"/>
+      <c r="V86"/>
+      <c r="W86" t="s">
+        <v>34</v>
+      </c>
+      <c r="X86"/>
+      <c r="Y86"/>
+      <c r="Z86"/>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>219</v>
+      </c>
+      <c r="B87"/>
+      <c r="C87" t="s">
+        <v>27</v>
+      </c>
+      <c r="D87"/>
+      <c r="E87" t="s">
+        <v>379</v>
+      </c>
+      <c r="F87" t="s">
+        <v>380</v>
+      </c>
+      <c r="G87"/>
+      <c r="H87" t="s">
+        <v>221</v>
+      </c>
+      <c r="I87"/>
+      <c r="J87" t="s">
+        <v>103</v>
+      </c>
+      <c r="K87" t="s">
+        <v>104</v>
+      </c>
+      <c r="L87"/>
+      <c r="M87">
+        <v>44.78676</v>
+      </c>
+      <c r="N87">
+        <v>-1.153729</v>
+      </c>
+      <c r="O87" t="s">
+        <v>33</v>
+      </c>
+      <c r="P87" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>105</v>
+      </c>
+      <c r="R87" t="s">
+        <v>106</v>
+      </c>
+      <c r="S87" t="s">
+        <v>107</v>
+      </c>
+      <c r="T87" t="s">
+        <v>33</v>
+      </c>
+      <c r="U87"/>
+      <c r="V87"/>
+      <c r="W87" t="s">
+        <v>34</v>
+      </c>
+      <c r="X87"/>
+      <c r="Y87"/>
+      <c r="Z87"/>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>381</v>
+      </c>
+      <c r="B88"/>
+      <c r="C88" t="s">
+        <v>55</v>
+      </c>
+      <c r="D88"/>
+      <c r="E88" t="s">
+        <v>382</v>
+      </c>
+      <c r="F88" t="s">
+        <v>383</v>
+      </c>
+      <c r="G88"/>
+      <c r="H88" t="s">
+        <v>384</v>
+      </c>
+      <c r="I88"/>
+      <c r="J88" t="s">
+        <v>385</v>
+      </c>
+      <c r="K88" t="s">
+        <v>43</v>
+      </c>
+      <c r="L88"/>
+      <c r="M88">
+        <v>44.8549</v>
+      </c>
+      <c r="N88">
+        <v>-0.5545</v>
+      </c>
+      <c r="O88" t="s">
+        <v>34</v>
+      </c>
+      <c r="P88" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>386</v>
+      </c>
+      <c r="R88"/>
+      <c r="S88" t="s">
+        <v>387</v>
+      </c>
+      <c r="T88" t="s">
+        <v>34</v>
+      </c>
+      <c r="U88"/>
+      <c r="V88"/>
+      <c r="W88" t="s">
+        <v>34</v>
+      </c>
+      <c r="X88"/>
+      <c r="Y88"/>
+      <c r="Z88"/>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>162</v>
+      </c>
+      <c r="B89"/>
+      <c r="C89" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89"/>
+      <c r="E89" t="s">
+        <v>388</v>
+      </c>
+      <c r="F89" t="s">
+        <v>389</v>
+      </c>
+      <c r="G89"/>
+      <c r="H89" t="s">
+        <v>165</v>
+      </c>
+      <c r="I89"/>
+      <c r="J89" t="s">
+        <v>166</v>
+      </c>
+      <c r="K89" t="s">
+        <v>151</v>
+      </c>
+      <c r="L89"/>
+      <c r="M89">
+        <v>44.608402</v>
+      </c>
+      <c r="N89">
+        <v>-1.153356</v>
+      </c>
+      <c r="O89" t="s">
+        <v>33</v>
+      </c>
+      <c r="P89" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>152</v>
+      </c>
+      <c r="R89" t="s">
+        <v>153</v>
+      </c>
+      <c r="S89" t="s">
+        <v>154</v>
+      </c>
+      <c r="T89" t="s">
+        <v>33</v>
+      </c>
+      <c r="U89"/>
+      <c r="V89"/>
+      <c r="W89" t="s">
+        <v>34</v>
+      </c>
+      <c r="X89"/>
+      <c r="Y89"/>
+      <c r="Z89"/>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>390</v>
+      </c>
+      <c r="B90"/>
+      <c r="C90" t="s">
+        <v>27</v>
+      </c>
+      <c r="D90"/>
+      <c r="E90" t="s">
+        <v>388</v>
+      </c>
+      <c r="F90" t="s">
+        <v>391</v>
+      </c>
+      <c r="G90"/>
+      <c r="H90" t="s">
+        <v>392</v>
+      </c>
+      <c r="I90"/>
+      <c r="J90" t="s">
+        <v>116</v>
+      </c>
+      <c r="K90" t="s">
+        <v>32</v>
+      </c>
+      <c r="L90"/>
+      <c r="M90">
+        <v>44.69166</v>
+      </c>
+      <c r="N90">
+        <v>-1.022244</v>
+      </c>
+      <c r="O90" t="s">
+        <v>33</v>
+      </c>
+      <c r="P90" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>35</v>
+      </c>
+      <c r="R90" t="s">
+        <v>98</v>
+      </c>
+      <c r="S90" t="s">
+        <v>99</v>
+      </c>
+      <c r="T90" t="s">
+        <v>33</v>
+      </c>
+      <c r="U90"/>
+      <c r="V90"/>
+      <c r="W90" t="s">
+        <v>34</v>
+      </c>
+      <c r="X90"/>
+      <c r="Y90"/>
+      <c r="Z90"/>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>393</v>
+      </c>
+      <c r="B91"/>
+      <c r="C91" t="s">
+        <v>27</v>
+      </c>
+      <c r="D91"/>
+      <c r="E91" t="s">
+        <v>394</v>
+      </c>
+      <c r="F91" t="s">
+        <v>395</v>
+      </c>
+      <c r="G91"/>
+      <c r="H91" t="s">
+        <v>396</v>
+      </c>
+      <c r="I91"/>
+      <c r="J91" t="s">
+        <v>175</v>
+      </c>
+      <c r="K91" t="s">
+        <v>176</v>
+      </c>
+      <c r="L91"/>
+      <c r="M91">
+        <v>44.793327</v>
+      </c>
+      <c r="N91">
+        <v>-0.375434</v>
+      </c>
+      <c r="O91" t="s">
+        <v>33</v>
+      </c>
+      <c r="P91" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>177</v>
+      </c>
+      <c r="R91" t="s">
+        <v>178</v>
+      </c>
+      <c r="S91" t="s">
+        <v>179</v>
+      </c>
+      <c r="T91" t="s">
+        <v>34</v>
+      </c>
+      <c r="U91"/>
+      <c r="V91"/>
+      <c r="W91" t="s">
+        <v>34</v>
+      </c>
+      <c r="X91"/>
+      <c r="Y91"/>
+      <c r="Z91"/>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>197</v>
+      </c>
+      <c r="B92"/>
+      <c r="C92" t="s">
+        <v>27</v>
+      </c>
+      <c r="D92"/>
+      <c r="E92" t="s">
+        <v>397</v>
+      </c>
+      <c r="F92" t="s">
+        <v>398</v>
+      </c>
+      <c r="G92"/>
+      <c r="H92" t="s">
+        <v>200</v>
+      </c>
+      <c r="I92"/>
+      <c r="J92" t="s">
+        <v>123</v>
+      </c>
+      <c r="K92" t="s">
+        <v>32</v>
+      </c>
+      <c r="L92"/>
+      <c r="M92">
+        <v>44.691647</v>
+      </c>
+      <c r="N92">
+        <v>-1.022244</v>
+      </c>
+      <c r="O92" t="s">
+        <v>33</v>
+      </c>
+      <c r="P92" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>35</v>
+      </c>
+      <c r="R92" t="s">
+        <v>98</v>
+      </c>
+      <c r="S92" t="s">
+        <v>99</v>
+      </c>
+      <c r="T92" t="s">
+        <v>33</v>
+      </c>
+      <c r="U92"/>
+      <c r="V92"/>
+      <c r="W92" t="s">
+        <v>34</v>
+      </c>
+      <c r="X92"/>
+      <c r="Y92"/>
+      <c r="Z92"/>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>69</v>
+      </c>
+      <c r="B93"/>
+      <c r="C93" t="s">
+        <v>27</v>
+      </c>
+      <c r="D93"/>
+      <c r="E93" t="s">
+        <v>399</v>
+      </c>
+      <c r="F93" t="s">
+        <v>400</v>
+      </c>
+      <c r="G93"/>
+      <c r="H93" t="s">
+        <v>72</v>
+      </c>
+      <c r="I93"/>
+      <c r="J93" t="s">
+        <v>73</v>
+      </c>
+      <c r="K93" t="s">
+        <v>74</v>
+      </c>
+      <c r="L93"/>
+      <c r="M93">
+        <v>45.553246</v>
+      </c>
+      <c r="N93">
+        <v>-1.093004</v>
+      </c>
+      <c r="O93" t="s">
+        <v>33</v>
+      </c>
+      <c r="P93" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q93"/>
+      <c r="R93" t="s">
+        <v>75</v>
+      </c>
+      <c r="S93" t="s">
+        <v>76</v>
+      </c>
+      <c r="T93" t="s">
+        <v>34</v>
+      </c>
+      <c r="U93"/>
+      <c r="V93"/>
+      <c r="W93" t="s">
+        <v>34</v>
+      </c>
+      <c r="X93"/>
+      <c r="Y93"/>
+      <c r="Z93"/>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>188</v>
+      </c>
+      <c r="B94"/>
+      <c r="C94" t="s">
+        <v>27</v>
+      </c>
+      <c r="D94"/>
+      <c r="E94" t="s">
+        <v>401</v>
+      </c>
+      <c r="F94" t="s">
+        <v>402</v>
+      </c>
+      <c r="G94"/>
+      <c r="H94" t="s">
+        <v>191</v>
+      </c>
+      <c r="I94"/>
+      <c r="J94" t="s">
+        <v>89</v>
+      </c>
+      <c r="K94" t="s">
+        <v>90</v>
+      </c>
+      <c r="L94"/>
+      <c r="M94">
+        <v>45.259808</v>
+      </c>
+      <c r="N94">
+        <v>-0.871102</v>
+      </c>
+      <c r="O94" t="s">
+        <v>33</v>
+      </c>
+      <c r="P94" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>89</v>
+      </c>
+      <c r="R94" t="s">
+        <v>91</v>
+      </c>
+      <c r="S94" t="s">
+        <v>92</v>
+      </c>
+      <c r="T94" t="s">
+        <v>33</v>
+      </c>
+      <c r="U94" t="s">
+        <v>192</v>
+      </c>
+      <c r="V94" t="s">
+        <v>193</v>
+      </c>
+      <c r="W94" t="s">
+        <v>34</v>
+      </c>
+      <c r="X94"/>
+      <c r="Y94"/>
+      <c r="Z94"/>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>403</v>
+      </c>
+      <c r="B95"/>
+      <c r="C95" t="s">
+        <v>27</v>
+      </c>
+      <c r="D95"/>
+      <c r="E95" t="s">
+        <v>404</v>
+      </c>
+      <c r="F95" t="s">
+        <v>400</v>
+      </c>
+      <c r="G95"/>
+      <c r="H95" t="s">
+        <v>405</v>
+      </c>
+      <c r="I95"/>
+      <c r="J95" t="s">
+        <v>116</v>
+      </c>
+      <c r="K95" t="s">
+        <v>32</v>
+      </c>
+      <c r="L95"/>
+      <c r="M95">
+        <v>44.687813</v>
+      </c>
+      <c r="N95">
+        <v>-1.021683</v>
+      </c>
+      <c r="O95" t="s">
+        <v>34</v>
+      </c>
+      <c r="P95" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>35</v>
+      </c>
+      <c r="R95" t="s">
+        <v>98</v>
+      </c>
+      <c r="S95" t="s">
+        <v>99</v>
+      </c>
+      <c r="T95" t="s">
+        <v>33</v>
+      </c>
+      <c r="U95"/>
+      <c r="V95"/>
+      <c r="W95" t="s">
+        <v>34</v>
+      </c>
+      <c r="X95"/>
+      <c r="Y95"/>
+      <c r="Z95"/>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>69</v>
+      </c>
+      <c r="B96"/>
+      <c r="C96" t="s">
+        <v>27</v>
+      </c>
+      <c r="D96"/>
+      <c r="E96" t="s">
+        <v>406</v>
+      </c>
+      <c r="F96" t="s">
+        <v>407</v>
+      </c>
+      <c r="G96"/>
+      <c r="H96" t="s">
+        <v>72</v>
+      </c>
+      <c r="I96"/>
+      <c r="J96" t="s">
+        <v>73</v>
+      </c>
+      <c r="K96" t="s">
+        <v>74</v>
+      </c>
+      <c r="L96"/>
+      <c r="M96">
+        <v>45.553246</v>
+      </c>
+      <c r="N96">
+        <v>-1.093004</v>
+      </c>
+      <c r="O96" t="s">
+        <v>33</v>
+      </c>
+      <c r="P96" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q96"/>
+      <c r="R96" t="s">
+        <v>75</v>
+      </c>
+      <c r="S96" t="s">
+        <v>76</v>
+      </c>
+      <c r="T96" t="s">
+        <v>34</v>
+      </c>
+      <c r="U96"/>
+      <c r="V96"/>
+      <c r="W96" t="s">
+        <v>34</v>
+      </c>
+      <c r="X96"/>
+      <c r="Y96"/>
+      <c r="Z96"/>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>330</v>
+      </c>
+      <c r="B97"/>
+      <c r="C97" t="s">
+        <v>27</v>
+      </c>
+      <c r="D97"/>
+      <c r="E97" t="s">
+        <v>408</v>
+      </c>
+      <c r="F97" t="s">
+        <v>409</v>
+      </c>
+      <c r="G97"/>
+      <c r="H97" t="s">
+        <v>331</v>
+      </c>
+      <c r="I97"/>
+      <c r="J97" t="s">
+        <v>116</v>
+      </c>
+      <c r="K97" t="s">
+        <v>32</v>
+      </c>
+      <c r="L97"/>
+      <c r="M97">
+        <v>44.691723</v>
+      </c>
+      <c r="N97">
+        <v>-1.022222</v>
+      </c>
+      <c r="O97" t="s">
+        <v>33</v>
+      </c>
+      <c r="P97" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>35</v>
+      </c>
+      <c r="R97" t="s">
+        <v>98</v>
+      </c>
+      <c r="S97" t="s">
+        <v>99</v>
+      </c>
+      <c r="T97" t="s">
+        <v>33</v>
+      </c>
+      <c r="U97"/>
+      <c r="V97"/>
+      <c r="W97" t="s">
+        <v>34</v>
+      </c>
+      <c r="X97"/>
+      <c r="Y97"/>
+      <c r="Z97"/>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>69</v>
+      </c>
+      <c r="B98"/>
+      <c r="C98" t="s">
+        <v>27</v>
+      </c>
+      <c r="D98"/>
+      <c r="E98" t="s">
+        <v>410</v>
+      </c>
+      <c r="F98" t="s">
+        <v>411</v>
+      </c>
+      <c r="G98"/>
+      <c r="H98" t="s">
+        <v>72</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98" t="s">
+        <v>73</v>
+      </c>
+      <c r="K98" t="s">
+        <v>74</v>
+      </c>
+      <c r="L98"/>
+      <c r="M98">
+        <v>45.553246</v>
+      </c>
+      <c r="N98">
+        <v>-1.093004</v>
+      </c>
+      <c r="O98" t="s">
+        <v>33</v>
+      </c>
+      <c r="P98" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q98"/>
+      <c r="R98" t="s">
+        <v>75</v>
+      </c>
+      <c r="S98" t="s">
+        <v>76</v>
+      </c>
+      <c r="T98" t="s">
+        <v>34</v>
+      </c>
+      <c r="U98"/>
+      <c r="V98"/>
+      <c r="W98" t="s">
+        <v>34</v>
+      </c>
+      <c r="X98"/>
+      <c r="Y98"/>
+      <c r="Z98"/>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>167</v>
+      </c>
+      <c r="B99"/>
+      <c r="C99" t="s">
+        <v>27</v>
+      </c>
+      <c r="D99"/>
+      <c r="E99" t="s">
+        <v>412</v>
+      </c>
+      <c r="F99" t="s">
+        <v>413</v>
+      </c>
+      <c r="G99"/>
+      <c r="H99" t="s">
+        <v>169</v>
+      </c>
+      <c r="I99"/>
+      <c r="J99" t="s">
+        <v>123</v>
+      </c>
+      <c r="K99" t="s">
+        <v>32</v>
+      </c>
+      <c r="L99"/>
+      <c r="M99">
+        <v>44.69177</v>
+      </c>
+      <c r="N99">
+        <v>-1.022372</v>
+      </c>
+      <c r="O99" t="s">
+        <v>33</v>
+      </c>
+      <c r="P99" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>35</v>
+      </c>
+      <c r="R99" t="s">
+        <v>98</v>
+      </c>
+      <c r="S99" t="s">
+        <v>99</v>
+      </c>
+      <c r="T99" t="s">
+        <v>33</v>
+      </c>
+      <c r="U99"/>
+      <c r="V99"/>
+      <c r="W99" t="s">
+        <v>34</v>
+      </c>
+      <c r="X99"/>
+      <c r="Y99"/>
+      <c r="Z99"/>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>254</v>
+      </c>
+      <c r="B100"/>
+      <c r="C100" t="s">
+        <v>27</v>
+      </c>
+      <c r="D100"/>
+      <c r="E100" t="s">
+        <v>412</v>
+      </c>
+      <c r="F100" t="s">
+        <v>414</v>
+      </c>
+      <c r="G100"/>
+      <c r="H100" t="s">
+        <v>256</v>
+      </c>
+      <c r="I100"/>
+      <c r="J100" t="s">
+        <v>257</v>
+      </c>
+      <c r="K100" t="s">
+        <v>258</v>
+      </c>
+      <c r="L100"/>
+      <c r="M100">
+        <v>44.497902</v>
+      </c>
+      <c r="N100">
+        <v>-0.64895</v>
+      </c>
+      <c r="O100" t="s">
+        <v>33</v>
+      </c>
+      <c r="P100" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>35</v>
+      </c>
+      <c r="R100" t="s">
+        <v>98</v>
+      </c>
+      <c r="S100" t="s">
+        <v>99</v>
+      </c>
+      <c r="T100" t="s">
+        <v>33</v>
+      </c>
+      <c r="U100"/>
+      <c r="V100"/>
+      <c r="W100" t="s">
+        <v>34</v>
+      </c>
+      <c r="X100"/>
+      <c r="Y100"/>
+      <c r="Z100"/>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>155</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101" t="s">
+        <v>27</v>
+      </c>
+      <c r="D101"/>
+      <c r="E101" t="s">
+        <v>415</v>
+      </c>
+      <c r="F101" t="s">
+        <v>413</v>
+      </c>
+      <c r="G101"/>
+      <c r="H101" t="s">
+        <v>156</v>
+      </c>
+      <c r="I101"/>
+      <c r="J101" t="s">
+        <v>103</v>
+      </c>
+      <c r="K101" t="s">
+        <v>104</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101">
+        <v>44.78676</v>
+      </c>
+      <c r="N101">
+        <v>-1.153729</v>
+      </c>
+      <c r="O101" t="s">
+        <v>34</v>
+      </c>
+      <c r="P101" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>105</v>
+      </c>
+      <c r="R101" t="s">
+        <v>106</v>
+      </c>
+      <c r="S101" t="s">
+        <v>107</v>
+      </c>
+      <c r="T101" t="s">
+        <v>33</v>
+      </c>
+      <c r="U101"/>
+      <c r="V101"/>
+      <c r="W101" t="s">
+        <v>34</v>
+      </c>
+      <c r="X101"/>
+      <c r="Y101"/>
+      <c r="Z101"/>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>210</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102" t="s">
+        <v>27</v>
+      </c>
+      <c r="D102"/>
+      <c r="E102" t="s">
+        <v>416</v>
+      </c>
+      <c r="F102" t="s">
+        <v>417</v>
+      </c>
+      <c r="G102"/>
+      <c r="H102" t="s">
+        <v>213</v>
+      </c>
+      <c r="I102"/>
+      <c r="J102" t="s">
+        <v>112</v>
+      </c>
+      <c r="K102" t="s">
+        <v>113</v>
+      </c>
+      <c r="L102"/>
+      <c r="M102">
+        <v>44.654133</v>
+      </c>
+      <c r="N102">
+        <v>-0.596818</v>
+      </c>
+      <c r="O102" t="s">
+        <v>34</v>
+      </c>
+      <c r="P102" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>83</v>
+      </c>
+      <c r="R102" t="s">
+        <v>84</v>
+      </c>
+      <c r="S102" t="s">
+        <v>85</v>
+      </c>
+      <c r="T102" t="s">
+        <v>33</v>
+      </c>
+      <c r="U102"/>
+      <c r="V102"/>
+      <c r="W102" t="s">
+        <v>34</v>
+      </c>
+      <c r="X102"/>
+      <c r="Y102"/>
+      <c r="Z102"/>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>418</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103" t="s">
+        <v>27</v>
+      </c>
+      <c r="D103"/>
+      <c r="E103" t="s">
+        <v>416</v>
+      </c>
+      <c r="F103" t="s">
+        <v>411</v>
+      </c>
+      <c r="G103"/>
+      <c r="H103" t="s">
+        <v>419</v>
+      </c>
+      <c r="I103"/>
+      <c r="J103" t="s">
+        <v>123</v>
+      </c>
+      <c r="K103" t="s">
+        <v>32</v>
+      </c>
+      <c r="L103"/>
+      <c r="M103">
+        <v>44.691708</v>
+      </c>
+      <c r="N103">
+        <v>-1.022265</v>
+      </c>
+      <c r="O103" t="s">
+        <v>33</v>
+      </c>
+      <c r="P103" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>35</v>
+      </c>
+      <c r="R103" t="s">
+        <v>98</v>
+      </c>
+      <c r="S103" t="s">
+        <v>99</v>
+      </c>
+      <c r="T103" t="s">
+        <v>33</v>
+      </c>
+      <c r="U103"/>
+      <c r="V103"/>
+      <c r="W103" t="s">
+        <v>34</v>
+      </c>
+      <c r="X103"/>
+      <c r="Y103"/>
+      <c r="Z103"/>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>69</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104" t="s">
+        <v>27</v>
+      </c>
+      <c r="D104"/>
+      <c r="E104" t="s">
+        <v>420</v>
+      </c>
+      <c r="F104" t="s">
+        <v>421</v>
+      </c>
+      <c r="G104"/>
+      <c r="H104" t="s">
+        <v>72</v>
+      </c>
+      <c r="I104"/>
+      <c r="J104" t="s">
+        <v>73</v>
+      </c>
+      <c r="K104" t="s">
+        <v>74</v>
+      </c>
+      <c r="L104"/>
+      <c r="M104">
+        <v>45.553246</v>
+      </c>
+      <c r="N104">
+        <v>-1.093004</v>
+      </c>
+      <c r="O104" t="s">
+        <v>33</v>
+      </c>
+      <c r="P104" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q104"/>
+      <c r="R104" t="s">
+        <v>75</v>
+      </c>
+      <c r="S104" t="s">
+        <v>76</v>
+      </c>
+      <c r="T104" t="s">
+        <v>34</v>
+      </c>
+      <c r="U104"/>
+      <c r="V104"/>
+      <c r="W104" t="s">
+        <v>34</v>
+      </c>
+      <c r="X104"/>
+      <c r="Y104"/>
+      <c r="Z104"/>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>293</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105" t="s">
+        <v>27</v>
+      </c>
+      <c r="D105"/>
+      <c r="E105" t="s">
+        <v>422</v>
+      </c>
+      <c r="F105" t="s">
+        <v>423</v>
+      </c>
+      <c r="G105"/>
+      <c r="H105" t="s">
+        <v>295</v>
+      </c>
+      <c r="I105"/>
+      <c r="J105" t="s">
+        <v>296</v>
+      </c>
+      <c r="K105" t="s">
+        <v>104</v>
+      </c>
+      <c r="L105"/>
+      <c r="M105">
+        <v>44.694733</v>
+      </c>
+      <c r="N105">
+        <v>-1.227837</v>
+      </c>
+      <c r="O105" t="s">
+        <v>34</v>
+      </c>
+      <c r="P105" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>105</v>
+      </c>
+      <c r="R105" t="s">
+        <v>106</v>
+      </c>
+      <c r="S105" t="s">
+        <v>107</v>
+      </c>
+      <c r="T105" t="s">
+        <v>33</v>
+      </c>
+      <c r="U105"/>
+      <c r="V105"/>
+      <c r="W105" t="s">
+        <v>34</v>
+      </c>
+      <c r="X105"/>
+      <c r="Y105"/>
+      <c r="Z105"/>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>424</v>
+      </c>
+      <c r="B106"/>
+      <c r="C106" t="s">
+        <v>27</v>
+      </c>
+      <c r="D106"/>
+      <c r="E106" t="s">
+        <v>422</v>
+      </c>
+      <c r="F106" t="s">
+        <v>425</v>
+      </c>
+      <c r="G106"/>
+      <c r="H106" t="s">
+        <v>426</v>
+      </c>
+      <c r="I106"/>
+      <c r="J106" t="s">
+        <v>73</v>
+      </c>
+      <c r="K106" t="s">
+        <v>74</v>
+      </c>
+      <c r="L106"/>
+      <c r="M106">
+        <v>45.553246</v>
+      </c>
+      <c r="N106">
+        <v>-1.093004</v>
+      </c>
+      <c r="O106" t="s">
+        <v>34</v>
+      </c>
+      <c r="P106" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q106"/>
+      <c r="R106" t="s">
+        <v>75</v>
+      </c>
+      <c r="S106" t="s">
+        <v>76</v>
+      </c>
+      <c r="T106" t="s">
+        <v>33</v>
+      </c>
+      <c r="U106"/>
+      <c r="V106"/>
+      <c r="W106" t="s">
+        <v>34</v>
+      </c>
+      <c r="X106"/>
+      <c r="Y106"/>
+      <c r="Z106"/>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>293</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107" t="s">
+        <v>27</v>
+      </c>
+      <c r="D107"/>
+      <c r="E107" t="s">
+        <v>427</v>
+      </c>
+      <c r="F107" t="s">
+        <v>428</v>
+      </c>
+      <c r="G107"/>
+      <c r="H107" t="s">
+        <v>295</v>
+      </c>
+      <c r="I107"/>
+      <c r="J107" t="s">
+        <v>296</v>
+      </c>
+      <c r="K107" t="s">
+        <v>104</v>
+      </c>
+      <c r="L107"/>
+      <c r="M107">
+        <v>44.694733</v>
+      </c>
+      <c r="N107">
+        <v>-1.227837</v>
+      </c>
+      <c r="O107" t="s">
+        <v>34</v>
+      </c>
+      <c r="P107" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>105</v>
+      </c>
+      <c r="R107" t="s">
+        <v>106</v>
+      </c>
+      <c r="S107" t="s">
+        <v>107</v>
+      </c>
+      <c r="T107" t="s">
+        <v>33</v>
+      </c>
+      <c r="U107"/>
+      <c r="V107"/>
+      <c r="W107" t="s">
+        <v>34</v>
+      </c>
+      <c r="X107"/>
+      <c r="Y107"/>
+      <c r="Z107"/>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>304</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108" t="s">
+        <v>27</v>
+      </c>
+      <c r="D108"/>
+      <c r="E108" t="s">
+        <v>425</v>
+      </c>
+      <c r="F108" t="s">
+        <v>429</v>
+      </c>
+      <c r="G108"/>
+      <c r="H108" t="s">
+        <v>306</v>
+      </c>
+      <c r="I108"/>
+      <c r="J108" t="s">
+        <v>116</v>
+      </c>
+      <c r="K108" t="s">
+        <v>32</v>
+      </c>
+      <c r="L108"/>
+      <c r="M108">
+        <v>44.69166</v>
+      </c>
+      <c r="N108">
+        <v>-1.022244</v>
+      </c>
+      <c r="O108" t="s">
+        <v>33</v>
+      </c>
+      <c r="P108" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>35</v>
+      </c>
+      <c r="R108" t="s">
+        <v>98</v>
+      </c>
+      <c r="S108" t="s">
+        <v>99</v>
+      </c>
+      <c r="T108" t="s">
+        <v>33</v>
+      </c>
+      <c r="U108"/>
+      <c r="V108"/>
+      <c r="W108" t="s">
+        <v>34</v>
+      </c>
+      <c r="X108"/>
+      <c r="Y108"/>
+      <c r="Z108"/>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>301</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109" t="s">
+        <v>27</v>
+      </c>
+      <c r="D109"/>
+      <c r="E109" t="s">
+        <v>425</v>
+      </c>
+      <c r="F109" t="s">
+        <v>430</v>
+      </c>
+      <c r="G109"/>
+      <c r="H109" t="s">
+        <v>302</v>
+      </c>
+      <c r="I109"/>
+      <c r="J109" t="s">
+        <v>303</v>
+      </c>
+      <c r="K109" t="s">
+        <v>104</v>
+      </c>
+      <c r="L109"/>
+      <c r="M109">
+        <v>44.79027</v>
+      </c>
+      <c r="N109">
+        <v>-1.165938</v>
+      </c>
+      <c r="O109" t="s">
+        <v>34</v>
+      </c>
+      <c r="P109" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>105</v>
+      </c>
+      <c r="R109" t="s">
+        <v>106</v>
+      </c>
+      <c r="S109" t="s">
+        <v>107</v>
+      </c>
+      <c r="T109" t="s">
+        <v>33</v>
+      </c>
+      <c r="U109"/>
+      <c r="V109"/>
+      <c r="W109" t="s">
+        <v>34</v>
+      </c>
+      <c r="X109"/>
+      <c r="Y109"/>
+      <c r="Z109"/>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>431</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110" t="s">
+        <v>27</v>
+      </c>
+      <c r="D110"/>
+      <c r="E110" t="s">
+        <v>432</v>
+      </c>
+      <c r="F110" t="s">
+        <v>433</v>
+      </c>
+      <c r="G110"/>
+      <c r="H110" t="s">
+        <v>434</v>
+      </c>
+      <c r="I110"/>
+      <c r="J110" t="s">
+        <v>123</v>
+      </c>
+      <c r="K110" t="s">
+        <v>32</v>
+      </c>
+      <c r="L110"/>
+      <c r="M110">
+        <v>44.687813</v>
+      </c>
+      <c r="N110">
+        <v>-1.021683</v>
+      </c>
+      <c r="O110" t="s">
+        <v>33</v>
+      </c>
+      <c r="P110" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>35</v>
+      </c>
+      <c r="R110" t="s">
+        <v>98</v>
+      </c>
+      <c r="S110" t="s">
+        <v>99</v>
+      </c>
+      <c r="T110" t="s">
+        <v>34</v>
+      </c>
+      <c r="U110"/>
+      <c r="V110"/>
+      <c r="W110" t="s">
+        <v>34</v>
+      </c>
+      <c r="X110"/>
+      <c r="Y110"/>
+      <c r="Z110" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>436</v>
+      </c>
+      <c r="B111"/>
+      <c r="C111" t="s">
+        <v>27</v>
+      </c>
+      <c r="D111"/>
+      <c r="E111" t="s">
+        <v>437</v>
+      </c>
+      <c r="F111" t="s">
+        <v>438</v>
+      </c>
+      <c r="G111"/>
+      <c r="H111" t="s">
+        <v>439</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111" t="s">
+        <v>440</v>
+      </c>
+      <c r="K111" t="s">
+        <v>441</v>
+      </c>
+      <c r="L111"/>
+      <c r="M111">
+        <v>44.802063</v>
+      </c>
+      <c r="N111">
+        <v>-0.551312</v>
+      </c>
+      <c r="O111" t="s">
+        <v>33</v>
+      </c>
+      <c r="P111" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>177</v>
+      </c>
+      <c r="R111" t="s">
+        <v>178</v>
+      </c>
+      <c r="S111" t="s">
+        <v>179</v>
+      </c>
+      <c r="T111" t="s">
+        <v>34</v>
+      </c>
+      <c r="U111"/>
+      <c r="V111"/>
+      <c r="W111" t="s">
+        <v>34</v>
+      </c>
+      <c r="X111"/>
+      <c r="Y111"/>
+      <c r="Z111"/>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>69</v>
+      </c>
+      <c r="B112"/>
+      <c r="C112" t="s">
+        <v>27</v>
+      </c>
+      <c r="D112"/>
+      <c r="E112" t="s">
+        <v>442</v>
+      </c>
+      <c r="F112" t="s">
+        <v>443</v>
+      </c>
+      <c r="G112"/>
+      <c r="H112" t="s">
+        <v>72</v>
+      </c>
+      <c r="I112"/>
+      <c r="J112" t="s">
+        <v>73</v>
+      </c>
+      <c r="K112" t="s">
+        <v>74</v>
+      </c>
+      <c r="L112"/>
+      <c r="M112">
+        <v>45.553246</v>
+      </c>
+      <c r="N112">
+        <v>-1.093004</v>
+      </c>
+      <c r="O112" t="s">
+        <v>33</v>
+      </c>
+      <c r="P112" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q112"/>
+      <c r="R112" t="s">
+        <v>75</v>
+      </c>
+      <c r="S112" t="s">
+        <v>76</v>
+      </c>
+      <c r="T112" t="s">
+        <v>34</v>
+      </c>
+      <c r="U112"/>
+      <c r="V112"/>
+      <c r="W112" t="s">
+        <v>34</v>
+      </c>
+      <c r="X112"/>
+      <c r="Y112"/>
+      <c r="Z112"/>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>93</v>
+      </c>
+      <c r="B113"/>
+      <c r="C113" t="s">
+        <v>27</v>
+      </c>
+      <c r="D113"/>
+      <c r="E113" t="s">
+        <v>444</v>
+      </c>
+      <c r="F113" t="s">
+        <v>445</v>
+      </c>
+      <c r="G113"/>
+      <c r="H113" t="s">
+        <v>95</v>
+      </c>
+      <c r="I113"/>
+      <c r="J113" t="s">
+        <v>96</v>
+      </c>
+      <c r="K113" t="s">
+        <v>97</v>
+      </c>
+      <c r="L113"/>
+      <c r="M113">
+        <v>44.701027</v>
+      </c>
+      <c r="N113">
+        <v>-1.043701</v>
+      </c>
+      <c r="O113" t="s">
+        <v>33</v>
+      </c>
+      <c r="P113" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>35</v>
+      </c>
+      <c r="R113" t="s">
+        <v>98</v>
+      </c>
+      <c r="S113" t="s">
+        <v>99</v>
+      </c>
+      <c r="T113" t="s">
+        <v>33</v>
+      </c>
+      <c r="U113"/>
+      <c r="V113"/>
+      <c r="W113" t="s">
+        <v>34</v>
+      </c>
+      <c r="X113"/>
+      <c r="Y113"/>
+      <c r="Z113"/>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>167</v>
+      </c>
+      <c r="B114"/>
+      <c r="C114" t="s">
+        <v>27</v>
+      </c>
+      <c r="D114"/>
+      <c r="E114" t="s">
+        <v>444</v>
+      </c>
+      <c r="F114" t="s">
+        <v>445</v>
+      </c>
+      <c r="G114"/>
+      <c r="H114" t="s">
+        <v>169</v>
+      </c>
+      <c r="I114"/>
+      <c r="J114" t="s">
+        <v>123</v>
+      </c>
+      <c r="K114" t="s">
+        <v>32</v>
+      </c>
+      <c r="L114"/>
+      <c r="M114">
+        <v>44.69177</v>
+      </c>
+      <c r="N114">
+        <v>-1.022372</v>
+      </c>
+      <c r="O114" t="s">
+        <v>33</v>
+      </c>
+      <c r="P114" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>35</v>
+      </c>
+      <c r="R114" t="s">
+        <v>98</v>
+      </c>
+      <c r="S114" t="s">
+        <v>99</v>
+      </c>
+      <c r="T114" t="s">
+        <v>33</v>
+      </c>
+      <c r="U114"/>
+      <c r="V114"/>
+      <c r="W114" t="s">
+        <v>34</v>
+      </c>
+      <c r="X114"/>
+      <c r="Y114"/>
+      <c r="Z114"/>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>100</v>
+      </c>
+      <c r="B115"/>
+      <c r="C115" t="s">
+        <v>27</v>
+      </c>
+      <c r="D115"/>
+      <c r="E115" t="s">
+        <v>446</v>
+      </c>
+      <c r="F115" t="s">
+        <v>447</v>
+      </c>
+      <c r="G115"/>
+      <c r="H115" t="s">
+        <v>102</v>
+      </c>
+      <c r="I115"/>
+      <c r="J115" t="s">
+        <v>103</v>
+      </c>
+      <c r="K115" t="s">
+        <v>104</v>
+      </c>
+      <c r="L115"/>
+      <c r="M115">
+        <v>44.78676</v>
+      </c>
+      <c r="N115">
+        <v>-1.153729</v>
+      </c>
+      <c r="O115" t="s">
+        <v>34</v>
+      </c>
+      <c r="P115" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>105</v>
+      </c>
+      <c r="R115" t="s">
+        <v>106</v>
+      </c>
+      <c r="S115" t="s">
+        <v>107</v>
+      </c>
+      <c r="T115" t="s">
+        <v>33</v>
+      </c>
+      <c r="U115"/>
+      <c r="V115"/>
+      <c r="W115" t="s">
+        <v>34</v>
+      </c>
+      <c r="X115"/>
+      <c r="Y115"/>
+      <c r="Z115"/>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>448</v>
+      </c>
+      <c r="B116"/>
+      <c r="C116" t="s">
+        <v>27</v>
+      </c>
+      <c r="D116"/>
+      <c r="E116" t="s">
+        <v>449</v>
+      </c>
+      <c r="F116" t="s">
+        <v>450</v>
+      </c>
+      <c r="G116"/>
+      <c r="H116" t="s">
+        <v>451</v>
+      </c>
+      <c r="I116"/>
+      <c r="J116" t="s">
+        <v>112</v>
+      </c>
+      <c r="K116" t="s">
+        <v>113</v>
+      </c>
+      <c r="L116"/>
+      <c r="M116">
+        <v>44.65392</v>
+      </c>
+      <c r="N116">
+        <v>-0.596722</v>
+      </c>
+      <c r="O116" t="s">
+        <v>33</v>
+      </c>
+      <c r="P116" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>83</v>
+      </c>
+      <c r="R116" t="s">
+        <v>84</v>
+      </c>
+      <c r="S116" t="s">
+        <v>85</v>
+      </c>
+      <c r="T116" t="s">
+        <v>33</v>
+      </c>
+      <c r="U116"/>
+      <c r="V116"/>
+      <c r="W116" t="s">
+        <v>34</v>
+      </c>
+      <c r="X116"/>
+      <c r="Y116"/>
+      <c r="Z116"/>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>197</v>
+      </c>
+      <c r="B117"/>
+      <c r="C117" t="s">
+        <v>27</v>
+      </c>
+      <c r="D117"/>
+      <c r="E117" t="s">
+        <v>452</v>
+      </c>
+      <c r="F117" t="s">
+        <v>453</v>
+      </c>
+      <c r="G117"/>
+      <c r="H117" t="s">
+        <v>200</v>
+      </c>
+      <c r="I117"/>
+      <c r="J117" t="s">
+        <v>123</v>
+      </c>
+      <c r="K117" t="s">
+        <v>32</v>
+      </c>
+      <c r="L117"/>
+      <c r="M117">
+        <v>44.691647</v>
+      </c>
+      <c r="N117">
+        <v>-1.022244</v>
+      </c>
+      <c r="O117" t="s">
+        <v>33</v>
+      </c>
+      <c r="P117" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>35</v>
+      </c>
+      <c r="R117" t="s">
+        <v>98</v>
+      </c>
+      <c r="S117" t="s">
+        <v>99</v>
+      </c>
+      <c r="T117" t="s">
+        <v>33</v>
+      </c>
+      <c r="U117"/>
+      <c r="V117"/>
+      <c r="W117" t="s">
+        <v>34</v>
+      </c>
+      <c r="X117"/>
+      <c r="Y117"/>
+      <c r="Z117"/>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>454</v>
+      </c>
+      <c r="B118"/>
+      <c r="C118" t="s">
+        <v>27</v>
+      </c>
+      <c r="D118"/>
+      <c r="E118" t="s">
+        <v>455</v>
+      </c>
+      <c r="F118" t="s">
+        <v>456</v>
+      </c>
+      <c r="G118"/>
+      <c r="H118" t="s">
+        <v>457</v>
+      </c>
+      <c r="I118"/>
+      <c r="J118"/>
+      <c r="K118" t="s">
+        <v>458</v>
+      </c>
+      <c r="L118"/>
+      <c r="M118">
+        <v>44.478672</v>
+      </c>
+      <c r="N118">
+        <v>-0.367266</v>
+      </c>
+      <c r="O118" t="s">
+        <v>33</v>
+      </c>
+      <c r="P118" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>230</v>
+      </c>
+      <c r="R118" t="s">
+        <v>231</v>
+      </c>
+      <c r="S118" t="s">
+        <v>232</v>
+      </c>
+      <c r="T118" t="s">
+        <v>33</v>
+      </c>
+      <c r="U118"/>
+      <c r="V118"/>
+      <c r="W118" t="s">
+        <v>34</v>
+      </c>
+      <c r="X118"/>
+      <c r="Y118"/>
+      <c r="Z118"/>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>459</v>
+      </c>
+      <c r="B119"/>
+      <c r="C119" t="s">
+        <v>27</v>
+      </c>
+      <c r="D119"/>
+      <c r="E119" t="s">
+        <v>460</v>
+      </c>
+      <c r="F119" t="s">
+        <v>461</v>
+      </c>
+      <c r="G119"/>
+      <c r="H119" t="s">
+        <v>462</v>
+      </c>
+      <c r="I119"/>
+      <c r="J119" t="s">
+        <v>463</v>
+      </c>
+      <c r="K119" t="s">
+        <v>129</v>
+      </c>
+      <c r="L119"/>
+      <c r="M119">
+        <v>44.900524</v>
+      </c>
+      <c r="N119">
+        <v>-0.616549</v>
+      </c>
+      <c r="O119" t="s">
+        <v>33</v>
+      </c>
+      <c r="P119" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>130</v>
+      </c>
+      <c r="R119" t="s">
+        <v>131</v>
+      </c>
+      <c r="S119" t="s">
+        <v>132</v>
+      </c>
+      <c r="T119" t="s">
+        <v>33</v>
+      </c>
+      <c r="U119"/>
+      <c r="V119"/>
+      <c r="W119" t="s">
+        <v>34</v>
+      </c>
+      <c r="X119"/>
+      <c r="Y119"/>
+      <c r="Z119"/>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>69</v>
+      </c>
+      <c r="B120"/>
+      <c r="C120" t="s">
+        <v>27</v>
+      </c>
+      <c r="D120"/>
+      <c r="E120" t="s">
+        <v>460</v>
+      </c>
+      <c r="F120" t="s">
+        <v>464</v>
+      </c>
+      <c r="G120"/>
+      <c r="H120" t="s">
+        <v>72</v>
+      </c>
+      <c r="I120"/>
+      <c r="J120" t="s">
+        <v>73</v>
+      </c>
+      <c r="K120" t="s">
+        <v>74</v>
+      </c>
+      <c r="L120"/>
+      <c r="M120">
+        <v>45.553246</v>
+      </c>
+      <c r="N120">
+        <v>-1.093004</v>
+      </c>
+      <c r="O120" t="s">
+        <v>33</v>
+      </c>
+      <c r="P120" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q120"/>
+      <c r="R120" t="s">
+        <v>75</v>
+      </c>
+      <c r="S120" t="s">
+        <v>76</v>
+      </c>
+      <c r="T120" t="s">
+        <v>34</v>
+      </c>
+      <c r="U120"/>
+      <c r="V120"/>
+      <c r="W120" t="s">
+        <v>34</v>
+      </c>
+      <c r="X120"/>
+      <c r="Y120"/>
+      <c r="Z120"/>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>465</v>
+      </c>
+      <c r="B121"/>
+      <c r="C121" t="s">
+        <v>27</v>
+      </c>
+      <c r="D121"/>
+      <c r="E121" t="s">
+        <v>466</v>
+      </c>
+      <c r="F121" t="s">
+        <v>467</v>
+      </c>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>468</v>
+      </c>
+      <c r="I121"/>
+      <c r="J121"/>
+      <c r="K121" t="s">
+        <v>469</v>
+      </c>
+      <c r="L121"/>
+      <c r="M121">
+        <v>44.809593</v>
+      </c>
+      <c r="N121">
+        <v>-0.170964</v>
+      </c>
+      <c r="O121" t="s">
+        <v>33</v>
+      </c>
+      <c r="P121" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>140</v>
+      </c>
+      <c r="R121" t="s">
+        <v>141</v>
+      </c>
+      <c r="S121" t="s">
+        <v>142</v>
+      </c>
+      <c r="T121" t="s">
+        <v>33</v>
+      </c>
+      <c r="U121" t="s">
+        <v>143</v>
+      </c>
+      <c r="V121" t="s">
+        <v>144</v>
+      </c>
+      <c r="W121" t="s">
+        <v>34</v>
+      </c>
+      <c r="X121"/>
+      <c r="Y121"/>
+      <c r="Z121"/>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>146</v>
+      </c>
+      <c r="B122"/>
+      <c r="C122" t="s">
+        <v>27</v>
+      </c>
+      <c r="D122"/>
+      <c r="E122" t="s">
+        <v>470</v>
+      </c>
+      <c r="F122" t="s">
+        <v>471</v>
+      </c>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>149</v>
+      </c>
+      <c r="I122"/>
+      <c r="J122" t="s">
+        <v>150</v>
+      </c>
+      <c r="K122" t="s">
+        <v>151</v>
+      </c>
+      <c r="L122"/>
+      <c r="M122">
+        <v>44.622143</v>
+      </c>
+      <c r="N122">
+        <v>-1.139762</v>
+      </c>
+      <c r="O122" t="s">
+        <v>33</v>
+      </c>
+      <c r="P122" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>152</v>
+      </c>
+      <c r="R122" t="s">
+        <v>153</v>
+      </c>
+      <c r="S122" t="s">
+        <v>154</v>
+      </c>
+      <c r="T122" t="s">
+        <v>34</v>
+      </c>
+      <c r="U122"/>
+      <c r="V122"/>
+      <c r="W122" t="s">
+        <v>34</v>
+      </c>
+      <c r="X122"/>
+      <c r="Y122"/>
+      <c r="Z122"/>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>155</v>
+      </c>
+      <c r="B123"/>
+      <c r="C123" t="s">
+        <v>27</v>
+      </c>
+      <c r="D123"/>
+      <c r="E123" t="s">
+        <v>470</v>
+      </c>
+      <c r="F123" t="s">
+        <v>461</v>
+      </c>
+      <c r="G123"/>
+      <c r="H123" t="s">
+        <v>156</v>
+      </c>
+      <c r="I123"/>
+      <c r="J123" t="s">
+        <v>103</v>
+      </c>
+      <c r="K123" t="s">
+        <v>104</v>
+      </c>
+      <c r="L123"/>
+      <c r="M123">
+        <v>44.78676</v>
+      </c>
+      <c r="N123">
+        <v>-1.153729</v>
+      </c>
+      <c r="O123" t="s">
+        <v>34</v>
+      </c>
+      <c r="P123" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>105</v>
+      </c>
+      <c r="R123" t="s">
+        <v>106</v>
+      </c>
+      <c r="S123" t="s">
+        <v>107</v>
+      </c>
+      <c r="T123" t="s">
+        <v>33</v>
+      </c>
+      <c r="U123"/>
+      <c r="V123"/>
+      <c r="W123" t="s">
+        <v>34</v>
+      </c>
+      <c r="X123"/>
+      <c r="Y123"/>
+      <c r="Z123"/>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>157</v>
+      </c>
+      <c r="B124"/>
+      <c r="C124" t="s">
+        <v>27</v>
+      </c>
+      <c r="D124"/>
+      <c r="E124" t="s">
+        <v>472</v>
+      </c>
+      <c r="F124" t="s">
+        <v>464</v>
+      </c>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>160</v>
+      </c>
+      <c r="I124"/>
+      <c r="J124" t="s">
+        <v>161</v>
+      </c>
+      <c r="K124" t="s">
+        <v>104</v>
+      </c>
+      <c r="L124"/>
+      <c r="M124">
+        <v>44.69643</v>
+      </c>
+      <c r="N124">
+        <v>-1.231112</v>
+      </c>
+      <c r="O124" t="s">
+        <v>34</v>
+      </c>
+      <c r="P124" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>105</v>
+      </c>
+      <c r="R124" t="s">
+        <v>106</v>
+      </c>
+      <c r="S124" t="s">
+        <v>107</v>
+      </c>
+      <c r="T124" t="s">
+        <v>33</v>
+      </c>
+      <c r="U124"/>
+      <c r="V124"/>
+      <c r="W124" t="s">
+        <v>34</v>
+      </c>
+      <c r="X124"/>
+      <c r="Y124"/>
+      <c r="Z124"/>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>473</v>
+      </c>
+      <c r="B125"/>
+      <c r="C125" t="s">
+        <v>27</v>
+      </c>
+      <c r="D125"/>
+      <c r="E125" t="s">
+        <v>474</v>
+      </c>
+      <c r="F125" t="s">
+        <v>475</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125" t="s">
+        <v>476</v>
+      </c>
+      <c r="I125"/>
+      <c r="J125" t="s">
+        <v>477</v>
+      </c>
+      <c r="K125" t="s">
+        <v>478</v>
+      </c>
+      <c r="L125"/>
+      <c r="M125">
+        <v>45.060795</v>
+      </c>
+      <c r="N125">
+        <v>-1.125229</v>
+      </c>
+      <c r="O125" t="s">
+        <v>33</v>
+      </c>
+      <c r="P125" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>241</v>
+      </c>
+      <c r="R125" t="s">
+        <v>242</v>
+      </c>
+      <c r="S125" t="s">
+        <v>243</v>
+      </c>
+      <c r="T125" t="s">
+        <v>33</v>
+      </c>
+      <c r="U125" t="s">
+        <v>244</v>
+      </c>
+      <c r="V125" t="s">
+        <v>242</v>
+      </c>
+      <c r="W125" t="s">
+        <v>34</v>
+      </c>
+      <c r="X125"/>
+      <c r="Y125"/>
+      <c r="Z125"/>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>479</v>
+      </c>
+      <c r="B126"/>
+      <c r="C126" t="s">
+        <v>62</v>
+      </c>
+      <c r="D126"/>
+      <c r="E126" t="s">
+        <v>480</v>
+      </c>
+      <c r="F126" t="s">
+        <v>481</v>
+      </c>
+      <c r="G126"/>
+      <c r="H126" t="s">
+        <v>482</v>
+      </c>
+      <c r="I126"/>
+      <c r="J126" t="s">
+        <v>483</v>
+      </c>
+      <c r="K126" t="s">
+        <v>258</v>
+      </c>
+      <c r="L126"/>
+      <c r="M126">
+        <v>44.498282</v>
+      </c>
+      <c r="N126">
+        <v>-0.651523</v>
+      </c>
+      <c r="O126" t="s">
+        <v>34</v>
+      </c>
+      <c r="P126" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>35</v>
+      </c>
+      <c r="R126"/>
+      <c r="S126" t="s">
+        <v>484</v>
+      </c>
+      <c r="T126" t="s">
+        <v>34</v>
+      </c>
+      <c r="U126"/>
+      <c r="V126"/>
+      <c r="W126" t="s">
+        <v>34</v>
+      </c>
+      <c r="X126"/>
+      <c r="Y126"/>
+      <c r="Z126"/>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>162</v>
+      </c>
+      <c r="B127"/>
+      <c r="C127" t="s">
+        <v>27</v>
+      </c>
+      <c r="D127"/>
+      <c r="E127" t="s">
+        <v>485</v>
+      </c>
+      <c r="F127" t="s">
+        <v>486</v>
+      </c>
+      <c r="G127"/>
+      <c r="H127" t="s">
+        <v>165</v>
+      </c>
+      <c r="I127"/>
+      <c r="J127" t="s">
+        <v>166</v>
+      </c>
+      <c r="K127" t="s">
+        <v>151</v>
+      </c>
+      <c r="L127"/>
+      <c r="M127">
+        <v>44.608402</v>
+      </c>
+      <c r="N127">
+        <v>-1.153356</v>
+      </c>
+      <c r="O127" t="s">
+        <v>33</v>
+      </c>
+      <c r="P127" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>152</v>
+      </c>
+      <c r="R127" t="s">
+        <v>153</v>
+      </c>
+      <c r="S127" t="s">
+        <v>154</v>
+      </c>
+      <c r="T127" t="s">
+        <v>33</v>
+      </c>
+      <c r="U127"/>
+      <c r="V127"/>
+      <c r="W127" t="s">
+        <v>34</v>
+      </c>
+      <c r="X127"/>
+      <c r="Y127"/>
+      <c r="Z127"/>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>390</v>
+      </c>
+      <c r="B128"/>
+      <c r="C128" t="s">
+        <v>27</v>
+      </c>
+      <c r="D128"/>
+      <c r="E128" t="s">
+        <v>485</v>
+      </c>
+      <c r="F128" t="s">
+        <v>487</v>
+      </c>
+      <c r="G128"/>
+      <c r="H128" t="s">
+        <v>392</v>
+      </c>
+      <c r="I128"/>
+      <c r="J128" t="s">
+        <v>116</v>
+      </c>
+      <c r="K128" t="s">
+        <v>32</v>
+      </c>
+      <c r="L128"/>
+      <c r="M128">
+        <v>44.69166</v>
+      </c>
+      <c r="N128">
+        <v>-1.022244</v>
+      </c>
+      <c r="O128" t="s">
+        <v>33</v>
+      </c>
+      <c r="P128" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>35</v>
+      </c>
+      <c r="R128" t="s">
+        <v>98</v>
+      </c>
+      <c r="S128" t="s">
+        <v>99</v>
+      </c>
+      <c r="T128" t="s">
+        <v>33</v>
+      </c>
+      <c r="U128"/>
+      <c r="V128"/>
+      <c r="W128" t="s">
+        <v>34</v>
+      </c>
+      <c r="X128"/>
+      <c r="Y128"/>
+      <c r="Z128"/>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>488</v>
+      </c>
+      <c r="B129"/>
+      <c r="C129" t="s">
+        <v>27</v>
+      </c>
+      <c r="D129"/>
+      <c r="E129" t="s">
+        <v>489</v>
+      </c>
+      <c r="F129" t="s">
+        <v>481</v>
+      </c>
+      <c r="G129"/>
+      <c r="H129" t="s">
+        <v>490</v>
+      </c>
+      <c r="I129"/>
+      <c r="J129" t="s">
+        <v>491</v>
+      </c>
+      <c r="K129" t="s">
+        <v>492</v>
+      </c>
+      <c r="L129"/>
+      <c r="M129">
+        <v>44.893215</v>
+      </c>
+      <c r="N129">
+        <v>-0.668308</v>
+      </c>
+      <c r="O129" t="s">
+        <v>33</v>
+      </c>
+      <c r="P129" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>177</v>
+      </c>
+      <c r="R129" t="s">
+        <v>178</v>
+      </c>
+      <c r="S129" t="s">
+        <v>179</v>
+      </c>
+      <c r="T129" t="s">
+        <v>33</v>
+      </c>
+      <c r="U129"/>
+      <c r="V129"/>
+      <c r="W129" t="s">
+        <v>34</v>
+      </c>
+      <c r="X129"/>
+      <c r="Y129"/>
+      <c r="Z129"/>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>197</v>
+      </c>
+      <c r="B130"/>
+      <c r="C130" t="s">
+        <v>27</v>
+      </c>
+      <c r="D130"/>
+      <c r="E130" t="s">
+        <v>493</v>
+      </c>
+      <c r="F130" t="s">
+        <v>494</v>
+      </c>
+      <c r="G130"/>
+      <c r="H130" t="s">
+        <v>200</v>
+      </c>
+      <c r="I130"/>
+      <c r="J130" t="s">
+        <v>123</v>
+      </c>
+      <c r="K130" t="s">
+        <v>32</v>
+      </c>
+      <c r="L130"/>
+      <c r="M130">
+        <v>44.691647</v>
+      </c>
+      <c r="N130">
+        <v>-1.022244</v>
+      </c>
+      <c r="O130" t="s">
+        <v>33</v>
+      </c>
+      <c r="P130" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>35</v>
+      </c>
+      <c r="R130" t="s">
+        <v>98</v>
+      </c>
+      <c r="S130" t="s">
+        <v>99</v>
+      </c>
+      <c r="T130" t="s">
+        <v>33</v>
+      </c>
+      <c r="U130"/>
+      <c r="V130"/>
+      <c r="W130" t="s">
+        <v>34</v>
+      </c>
+      <c r="X130"/>
+      <c r="Y130"/>
+      <c r="Z130"/>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>69</v>
+      </c>
+      <c r="B131"/>
+      <c r="C131" t="s">
+        <v>27</v>
+      </c>
+      <c r="D131"/>
+      <c r="E131" t="s">
+        <v>495</v>
+      </c>
+      <c r="F131" t="s">
+        <v>496</v>
+      </c>
+      <c r="G131"/>
+      <c r="H131" t="s">
+        <v>72</v>
+      </c>
+      <c r="I131"/>
+      <c r="J131" t="s">
+        <v>73</v>
+      </c>
+      <c r="K131" t="s">
+        <v>74</v>
+      </c>
+      <c r="L131"/>
+      <c r="M131">
+        <v>45.553246</v>
+      </c>
+      <c r="N131">
+        <v>-1.093004</v>
+      </c>
+      <c r="O131" t="s">
+        <v>33</v>
+      </c>
+      <c r="P131" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q131"/>
+      <c r="R131" t="s">
+        <v>75</v>
+      </c>
+      <c r="S131" t="s">
+        <v>76</v>
+      </c>
+      <c r="T131" t="s">
+        <v>34</v>
+      </c>
+      <c r="U131"/>
+      <c r="V131"/>
+      <c r="W131" t="s">
+        <v>34</v>
+      </c>
+      <c r="X131"/>
+      <c r="Y131"/>
+      <c r="Z131"/>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>117</v>
+      </c>
+      <c r="B132"/>
+      <c r="C132" t="s">
+        <v>27</v>
+      </c>
+      <c r="D132"/>
+      <c r="E132" t="s">
+        <v>497</v>
+      </c>
+      <c r="F132" t="s">
+        <v>498</v>
+      </c>
+      <c r="G132"/>
+      <c r="H132" t="s">
+        <v>118</v>
+      </c>
+      <c r="I132"/>
+      <c r="J132" t="s">
+        <v>116</v>
+      </c>
+      <c r="K132" t="s">
+        <v>32</v>
+      </c>
+      <c r="L132"/>
+      <c r="M132">
+        <v>44.691692</v>
+      </c>
+      <c r="N132">
+        <v>-1.022308</v>
+      </c>
+      <c r="O132" t="s">
+        <v>33</v>
+      </c>
+      <c r="P132" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>35</v>
+      </c>
+      <c r="R132" t="s">
+        <v>98</v>
+      </c>
+      <c r="S132" t="s">
+        <v>99</v>
+      </c>
+      <c r="T132" t="s">
+        <v>33</v>
+      </c>
+      <c r="U132"/>
+      <c r="V132"/>
+      <c r="W132" t="s">
+        <v>34</v>
+      </c>
+      <c r="X132"/>
+      <c r="Y132"/>
+      <c r="Z132"/>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>188</v>
+      </c>
+      <c r="B133"/>
+      <c r="C133" t="s">
+        <v>27</v>
+      </c>
+      <c r="D133"/>
+      <c r="E133" t="s">
+        <v>494</v>
+      </c>
+      <c r="F133" t="s">
+        <v>499</v>
+      </c>
+      <c r="G133"/>
+      <c r="H133" t="s">
+        <v>191</v>
+      </c>
+      <c r="I133"/>
+      <c r="J133" t="s">
+        <v>89</v>
+      </c>
+      <c r="K133" t="s">
+        <v>90</v>
+      </c>
+      <c r="L133"/>
+      <c r="M133">
+        <v>45.259808</v>
+      </c>
+      <c r="N133">
+        <v>-0.871102</v>
+      </c>
+      <c r="O133" t="s">
+        <v>33</v>
+      </c>
+      <c r="P133" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>89</v>
+      </c>
+      <c r="R133" t="s">
+        <v>91</v>
+      </c>
+      <c r="S133" t="s">
+        <v>92</v>
+      </c>
+      <c r="T133" t="s">
+        <v>33</v>
+      </c>
+      <c r="U133" t="s">
+        <v>192</v>
+      </c>
+      <c r="V133" t="s">
+        <v>193</v>
+      </c>
+      <c r="W133" t="s">
+        <v>34</v>
+      </c>
+      <c r="X133"/>
+      <c r="Y133"/>
+      <c r="Z133"/>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>336</v>
+      </c>
+      <c r="B134"/>
+      <c r="C134" t="s">
+        <v>27</v>
+      </c>
+      <c r="D134"/>
+      <c r="E134" t="s">
+        <v>500</v>
+      </c>
+      <c r="F134" t="s">
+        <v>501</v>
+      </c>
+      <c r="G134"/>
+      <c r="H134" t="s">
+        <v>337</v>
+      </c>
+      <c r="I134"/>
+      <c r="J134" t="s">
+        <v>116</v>
+      </c>
+      <c r="K134" t="s">
+        <v>32</v>
+      </c>
+      <c r="L134"/>
+      <c r="M134">
+        <v>44.691723</v>
+      </c>
+      <c r="N134">
+        <v>-1.022244</v>
+      </c>
+      <c r="O134" t="s">
+        <v>33</v>
+      </c>
+      <c r="P134" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>35</v>
+      </c>
+      <c r="R134" t="s">
+        <v>98</v>
+      </c>
+      <c r="S134" t="s">
+        <v>99</v>
+      </c>
+      <c r="T134" t="s">
+        <v>33</v>
+      </c>
+      <c r="U134"/>
+      <c r="V134"/>
+      <c r="W134" t="s">
+        <v>34</v>
+      </c>
+      <c r="X134"/>
+      <c r="Y134"/>
+      <c r="Z134"/>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>307</v>
+      </c>
+      <c r="B135"/>
+      <c r="C135" t="s">
+        <v>27</v>
+      </c>
+      <c r="D135"/>
+      <c r="E135" t="s">
+        <v>502</v>
+      </c>
+      <c r="F135" t="s">
+        <v>503</v>
+      </c>
+      <c r="G135"/>
+      <c r="H135" t="s">
+        <v>310</v>
+      </c>
+      <c r="I135"/>
+      <c r="J135" t="s">
+        <v>116</v>
+      </c>
+      <c r="K135" t="s">
+        <v>32</v>
+      </c>
+      <c r="L135"/>
+      <c r="M135">
+        <v>44.691616</v>
+      </c>
+      <c r="N135">
+        <v>-1.022265</v>
+      </c>
+      <c r="O135" t="s">
+        <v>33</v>
+      </c>
+      <c r="P135" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>35</v>
+      </c>
+      <c r="R135" t="s">
+        <v>98</v>
+      </c>
+      <c r="S135" t="s">
+        <v>99</v>
+      </c>
+      <c r="T135" t="s">
+        <v>33</v>
+      </c>
+      <c r="U135"/>
+      <c r="V135"/>
+      <c r="W135" t="s">
+        <v>34</v>
+      </c>
+      <c r="X135"/>
+      <c r="Y135"/>
+      <c r="Z135"/>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>69</v>
+      </c>
+      <c r="B136"/>
+      <c r="C136" t="s">
+        <v>27</v>
+      </c>
+      <c r="D136"/>
+      <c r="E136" t="s">
+        <v>504</v>
+      </c>
+      <c r="F136" t="s">
+        <v>505</v>
+      </c>
+      <c r="G136"/>
+      <c r="H136" t="s">
+        <v>72</v>
+      </c>
+      <c r="I136"/>
+      <c r="J136" t="s">
+        <v>73</v>
+      </c>
+      <c r="K136" t="s">
+        <v>74</v>
+      </c>
+      <c r="L136"/>
+      <c r="M136">
+        <v>45.553246</v>
+      </c>
+      <c r="N136">
+        <v>-1.093004</v>
+      </c>
+      <c r="O136" t="s">
+        <v>33</v>
+      </c>
+      <c r="P136" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q136"/>
+      <c r="R136" t="s">
+        <v>75</v>
+      </c>
+      <c r="S136" t="s">
+        <v>76</v>
+      </c>
+      <c r="T136" t="s">
+        <v>34</v>
+      </c>
+      <c r="U136"/>
+      <c r="V136"/>
+      <c r="W136" t="s">
+        <v>34</v>
+      </c>
+      <c r="X136"/>
+      <c r="Y136"/>
+      <c r="Z136"/>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137"/>
+      <c r="C137" t="s">
+        <v>27</v>
+      </c>
+      <c r="D137"/>
+      <c r="E137" t="s">
+        <v>506</v>
+      </c>
+      <c r="F137" t="s">
+        <v>507</v>
+      </c>
+      <c r="G137"/>
+      <c r="H137" t="s">
+        <v>72</v>
+      </c>
+      <c r="I137"/>
+      <c r="J137" t="s">
+        <v>73</v>
+      </c>
+      <c r="K137" t="s">
+        <v>74</v>
+      </c>
+      <c r="L137"/>
+      <c r="M137">
+        <v>45.553246</v>
+      </c>
+      <c r="N137">
+        <v>-1.093004</v>
+      </c>
+      <c r="O137" t="s">
+        <v>33</v>
+      </c>
+      <c r="P137" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q137"/>
+      <c r="R137" t="s">
+        <v>75</v>
+      </c>
+      <c r="S137" t="s">
+        <v>76</v>
+      </c>
+      <c r="T137" t="s">
+        <v>34</v>
+      </c>
+      <c r="U137"/>
+      <c r="V137"/>
+      <c r="W137" t="s">
+        <v>34</v>
+      </c>
+      <c r="X137"/>
+      <c r="Y137"/>
+      <c r="Z137"/>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>259</v>
+      </c>
+      <c r="B138"/>
+      <c r="C138" t="s">
+        <v>27</v>
+      </c>
+      <c r="D138"/>
+      <c r="E138" t="s">
+        <v>508</v>
+      </c>
+      <c r="F138" t="s">
+        <v>509</v>
+      </c>
+      <c r="G138"/>
+      <c r="H138" t="s">
+        <v>261</v>
+      </c>
+      <c r="I138"/>
+      <c r="J138" t="s">
+        <v>116</v>
+      </c>
+      <c r="K138" t="s">
+        <v>32</v>
+      </c>
+      <c r="L138"/>
+      <c r="M138">
+        <v>44.691677</v>
+      </c>
+      <c r="N138">
+        <v>-1.022329</v>
+      </c>
+      <c r="O138" t="s">
+        <v>33</v>
+      </c>
+      <c r="P138" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>35</v>
+      </c>
+      <c r="R138" t="s">
+        <v>98</v>
+      </c>
+      <c r="S138" t="s">
+        <v>99</v>
+      </c>
+      <c r="T138" t="s">
+        <v>33</v>
+      </c>
+      <c r="U138"/>
+      <c r="V138"/>
+      <c r="W138" t="s">
+        <v>34</v>
+      </c>
+      <c r="X138"/>
+      <c r="Y138"/>
+      <c r="Z138"/>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>510</v>
+      </c>
+      <c r="B139"/>
+      <c r="C139" t="s">
+        <v>27</v>
+      </c>
+      <c r="D139"/>
+      <c r="E139" t="s">
+        <v>508</v>
+      </c>
+      <c r="F139" t="s">
+        <v>511</v>
+      </c>
+      <c r="G139"/>
+      <c r="H139" t="s">
+        <v>512</v>
+      </c>
+      <c r="I139"/>
+      <c r="J139" t="s">
+        <v>513</v>
+      </c>
+      <c r="K139" t="s">
+        <v>514</v>
+      </c>
+      <c r="L139"/>
+      <c r="M139">
+        <v>44.731285</v>
+      </c>
+      <c r="N139">
+        <v>-0.052503</v>
+      </c>
+      <c r="O139" t="s">
+        <v>33</v>
+      </c>
+      <c r="P139" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>35</v>
+      </c>
+      <c r="R139" t="s">
+        <v>98</v>
+      </c>
+      <c r="S139" t="s">
+        <v>99</v>
+      </c>
+      <c r="T139" t="s">
+        <v>34</v>
+      </c>
+      <c r="U139"/>
+      <c r="V139"/>
+      <c r="W139" t="s">
+        <v>34</v>
+      </c>
+      <c r="X139"/>
+      <c r="Y139"/>
+      <c r="Z139" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>155</v>
+      </c>
+      <c r="B140"/>
+      <c r="C140" t="s">
+        <v>27</v>
+      </c>
+      <c r="D140"/>
+      <c r="E140" t="s">
+        <v>515</v>
+      </c>
+      <c r="F140" t="s">
+        <v>516</v>
+      </c>
+      <c r="G140"/>
+      <c r="H140" t="s">
+        <v>156</v>
+      </c>
+      <c r="I140"/>
+      <c r="J140" t="s">
+        <v>103</v>
+      </c>
+      <c r="K140" t="s">
+        <v>104</v>
+      </c>
+      <c r="L140"/>
+      <c r="M140">
+        <v>44.78676</v>
+      </c>
+      <c r="N140">
+        <v>-1.153729</v>
+      </c>
+      <c r="O140" t="s">
+        <v>34</v>
+      </c>
+      <c r="P140" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>105</v>
+      </c>
+      <c r="R140" t="s">
+        <v>106</v>
+      </c>
+      <c r="S140" t="s">
+        <v>107</v>
+      </c>
+      <c r="T140" t="s">
+        <v>33</v>
+      </c>
+      <c r="U140"/>
+      <c r="V140"/>
+      <c r="W140" t="s">
+        <v>34</v>
+      </c>
+      <c r="X140"/>
+      <c r="Y140"/>
+      <c r="Z140"/>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>210</v>
+      </c>
+      <c r="B141"/>
+      <c r="C141" t="s">
+        <v>27</v>
+      </c>
+      <c r="D141"/>
+      <c r="E141" t="s">
+        <v>517</v>
+      </c>
+      <c r="F141" t="s">
+        <v>518</v>
+      </c>
+      <c r="G141"/>
+      <c r="H141" t="s">
+        <v>213</v>
+      </c>
+      <c r="I141"/>
+      <c r="J141" t="s">
+        <v>112</v>
+      </c>
+      <c r="K141" t="s">
+        <v>113</v>
+      </c>
+      <c r="L141"/>
+      <c r="M141">
+        <v>44.654133</v>
+      </c>
+      <c r="N141">
+        <v>-0.596818</v>
+      </c>
+      <c r="O141" t="s">
+        <v>34</v>
+      </c>
+      <c r="P141" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>83</v>
+      </c>
+      <c r="R141" t="s">
+        <v>84</v>
+      </c>
+      <c r="S141" t="s">
+        <v>85</v>
+      </c>
+      <c r="T141" t="s">
+        <v>33</v>
+      </c>
+      <c r="U141"/>
+      <c r="V141"/>
+      <c r="W141" t="s">
+        <v>34</v>
+      </c>
+      <c r="X141"/>
+      <c r="Y141"/>
+      <c r="Z141"/>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>304</v>
+      </c>
+      <c r="B142"/>
+      <c r="C142" t="s">
+        <v>27</v>
+      </c>
+      <c r="D142"/>
+      <c r="E142" t="s">
+        <v>517</v>
+      </c>
+      <c r="F142" t="s">
+        <v>519</v>
+      </c>
+      <c r="G142"/>
+      <c r="H142" t="s">
+        <v>306</v>
+      </c>
+      <c r="I142"/>
+      <c r="J142" t="s">
+        <v>116</v>
+      </c>
+      <c r="K142" t="s">
+        <v>32</v>
+      </c>
+      <c r="L142"/>
+      <c r="M142">
+        <v>44.69166</v>
+      </c>
+      <c r="N142">
+        <v>-1.022244</v>
+      </c>
+      <c r="O142" t="s">
+        <v>33</v>
+      </c>
+      <c r="P142" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>35</v>
+      </c>
+      <c r="R142" t="s">
+        <v>98</v>
+      </c>
+      <c r="S142" t="s">
+        <v>99</v>
+      </c>
+      <c r="T142" t="s">
+        <v>33</v>
+      </c>
+      <c r="U142"/>
+      <c r="V142"/>
+      <c r="W142" t="s">
+        <v>34</v>
+      </c>
+      <c r="X142"/>
+      <c r="Y142"/>
+      <c r="Z142"/>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>114</v>
+      </c>
+      <c r="B143"/>
+      <c r="C143" t="s">
+        <v>27</v>
+      </c>
+      <c r="D143"/>
+      <c r="E143" t="s">
+        <v>517</v>
+      </c>
+      <c r="F143" t="s">
+        <v>507</v>
+      </c>
+      <c r="G143"/>
+      <c r="H143" t="s">
+        <v>115</v>
+      </c>
+      <c r="I143"/>
+      <c r="J143" t="s">
+        <v>116</v>
+      </c>
+      <c r="K143" t="s">
+        <v>32</v>
+      </c>
+      <c r="L143"/>
+      <c r="M143">
+        <v>44.69154</v>
+      </c>
+      <c r="N143">
+        <v>-1.022244</v>
+      </c>
+      <c r="O143" t="s">
+        <v>33</v>
+      </c>
+      <c r="P143" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>35</v>
+      </c>
+      <c r="R143" t="s">
+        <v>98</v>
+      </c>
+      <c r="S143" t="s">
+        <v>99</v>
+      </c>
+      <c r="T143" t="s">
+        <v>33</v>
+      </c>
+      <c r="U143"/>
+      <c r="V143"/>
+      <c r="W143" t="s">
+        <v>34</v>
+      </c>
+      <c r="X143"/>
+      <c r="Y143"/>
+      <c r="Z143"/>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>69</v>
+      </c>
+      <c r="B144"/>
+      <c r="C144" t="s">
+        <v>27</v>
+      </c>
+      <c r="D144"/>
+      <c r="E144" t="s">
+        <v>520</v>
+      </c>
+      <c r="F144" t="s">
+        <v>521</v>
+      </c>
+      <c r="G144"/>
+      <c r="H144" t="s">
+        <v>72</v>
+      </c>
+      <c r="I144"/>
+      <c r="J144" t="s">
+        <v>73</v>
+      </c>
+      <c r="K144" t="s">
+        <v>74</v>
+      </c>
+      <c r="L144"/>
+      <c r="M144">
+        <v>45.553246</v>
+      </c>
+      <c r="N144">
+        <v>-1.093004</v>
+      </c>
+      <c r="O144" t="s">
+        <v>33</v>
+      </c>
+      <c r="P144" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q144"/>
+      <c r="R144" t="s">
+        <v>75</v>
+      </c>
+      <c r="S144" t="s">
+        <v>76</v>
+      </c>
+      <c r="T144" t="s">
+        <v>34</v>
+      </c>
+      <c r="U144"/>
+      <c r="V144"/>
+      <c r="W144" t="s">
+        <v>34</v>
+      </c>
+      <c r="X144"/>
+      <c r="Y144"/>
+      <c r="Z144"/>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>522</v>
+      </c>
+      <c r="B145"/>
+      <c r="C145" t="s">
+        <v>27</v>
+      </c>
+      <c r="D145"/>
+      <c r="E145" t="s">
+        <v>523</v>
+      </c>
+      <c r="F145" t="s">
+        <v>524</v>
+      </c>
+      <c r="G145"/>
+      <c r="H145" t="s">
+        <v>525</v>
+      </c>
+      <c r="I145"/>
+      <c r="J145" t="s">
+        <v>440</v>
+      </c>
+      <c r="K145" t="s">
+        <v>441</v>
+      </c>
+      <c r="L145"/>
+      <c r="M145">
+        <v>44.802063</v>
+      </c>
+      <c r="N145">
+        <v>-0.551312</v>
+      </c>
+      <c r="O145" t="s">
+        <v>33</v>
+      </c>
+      <c r="P145" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>177</v>
+      </c>
+      <c r="R145" t="s">
+        <v>178</v>
+      </c>
+      <c r="S145" t="s">
+        <v>179</v>
+      </c>
+      <c r="T145" t="s">
+        <v>34</v>
+      </c>
+      <c r="U145"/>
+      <c r="V145"/>
+      <c r="W145" t="s">
+        <v>33</v>
+      </c>
+      <c r="X145" t="s">
+        <v>526</v>
+      </c>
+      <c r="Y145" t="s">
+        <v>527</v>
+      </c>
+      <c r="Z145"/>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>528</v>
+      </c>
+      <c r="B146"/>
+      <c r="C146" t="s">
+        <v>27</v>
+      </c>
+      <c r="D146"/>
+      <c r="E146" t="s">
+        <v>529</v>
+      </c>
+      <c r="F146" t="s">
+        <v>530</v>
+      </c>
+      <c r="G146"/>
+      <c r="H146" t="s">
+        <v>531</v>
+      </c>
+      <c r="I146"/>
+      <c r="J146" t="s">
+        <v>73</v>
+      </c>
+      <c r="K146" t="s">
+        <v>74</v>
+      </c>
+      <c r="L146"/>
+      <c r="M146">
+        <v>45.553246</v>
+      </c>
+      <c r="N146">
+        <v>-1.093004</v>
+      </c>
+      <c r="O146" t="s">
+        <v>34</v>
+      </c>
+      <c r="P146" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q146"/>
+      <c r="R146" t="s">
+        <v>75</v>
+      </c>
+      <c r="S146" t="s">
+        <v>76</v>
+      </c>
+      <c r="T146" t="s">
+        <v>33</v>
+      </c>
+      <c r="U146" t="s">
+        <v>532</v>
+      </c>
+      <c r="V146" t="s">
+        <v>205</v>
+      </c>
+      <c r="W146" t="s">
+        <v>34</v>
+      </c>
+      <c r="X146"/>
+      <c r="Y146"/>
+      <c r="Z146"/>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>418</v>
+      </c>
+      <c r="B147"/>
+      <c r="C147" t="s">
+        <v>27</v>
+      </c>
+      <c r="D147"/>
+      <c r="E147" t="s">
+        <v>533</v>
+      </c>
+      <c r="F147" t="s">
+        <v>534</v>
+      </c>
+      <c r="G147"/>
+      <c r="H147" t="s">
+        <v>419</v>
+      </c>
+      <c r="I147"/>
+      <c r="J147" t="s">
+        <v>123</v>
+      </c>
+      <c r="K147" t="s">
+        <v>32</v>
+      </c>
+      <c r="L147"/>
+      <c r="M147">
+        <v>44.691708</v>
+      </c>
+      <c r="N147">
+        <v>-1.022265</v>
+      </c>
+      <c r="O147" t="s">
+        <v>33</v>
+      </c>
+      <c r="P147" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>35</v>
+      </c>
+      <c r="R147" t="s">
+        <v>98</v>
+      </c>
+      <c r="S147" t="s">
+        <v>99</v>
+      </c>
+      <c r="T147" t="s">
+        <v>33</v>
+      </c>
+      <c r="U147"/>
+      <c r="V147"/>
+      <c r="W147" t="s">
+        <v>34</v>
+      </c>
+      <c r="X147"/>
+      <c r="Y147"/>
+      <c r="Z147"/>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>535</v>
+      </c>
+      <c r="B148"/>
+      <c r="C148" t="s">
+        <v>27</v>
+      </c>
+      <c r="D148"/>
+      <c r="E148" t="s">
+        <v>536</v>
+      </c>
+      <c r="F148" t="s">
+        <v>537</v>
+      </c>
+      <c r="G148"/>
+      <c r="H148" t="s">
+        <v>538</v>
+      </c>
+      <c r="I148"/>
+      <c r="J148" t="s">
+        <v>150</v>
+      </c>
+      <c r="K148" t="s">
+        <v>151</v>
+      </c>
+      <c r="L148"/>
+      <c r="M148">
+        <v>44.622143</v>
+      </c>
+      <c r="N148">
+        <v>-1.139762</v>
+      </c>
+      <c r="O148" t="s">
+        <v>33</v>
+      </c>
+      <c r="P148" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>152</v>
+      </c>
+      <c r="R148" t="s">
+        <v>153</v>
+      </c>
+      <c r="S148" t="s">
+        <v>154</v>
+      </c>
+      <c r="T148" t="s">
+        <v>33</v>
+      </c>
+      <c r="U148"/>
+      <c r="V148"/>
+      <c r="W148" t="s">
+        <v>34</v>
+      </c>
+      <c r="X148"/>
+      <c r="Y148"/>
+      <c r="Z148"/>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>528</v>
+      </c>
+      <c r="B149"/>
+      <c r="C149" t="s">
+        <v>27</v>
+      </c>
+      <c r="D149"/>
+      <c r="E149" t="s">
+        <v>539</v>
+      </c>
+      <c r="F149" t="s">
+        <v>540</v>
+      </c>
+      <c r="G149"/>
+      <c r="H149" t="s">
+        <v>531</v>
+      </c>
+      <c r="I149"/>
+      <c r="J149" t="s">
+        <v>73</v>
+      </c>
+      <c r="K149" t="s">
+        <v>74</v>
+      </c>
+      <c r="L149"/>
+      <c r="M149">
+        <v>45.553246</v>
+      </c>
+      <c r="N149">
+        <v>-1.093004</v>
+      </c>
+      <c r="O149" t="s">
+        <v>34</v>
+      </c>
+      <c r="P149" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q149"/>
+      <c r="R149" t="s">
+        <v>75</v>
+      </c>
+      <c r="S149" t="s">
+        <v>76</v>
+      </c>
+      <c r="T149" t="s">
+        <v>33</v>
+      </c>
+      <c r="U149" t="s">
+        <v>532</v>
+      </c>
+      <c r="V149" t="s">
+        <v>205</v>
+      </c>
+      <c r="W149" t="s">
+        <v>34</v>
+      </c>
+      <c r="X149"/>
+      <c r="Y149"/>
+      <c r="Z149"/>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>541</v>
+      </c>
+      <c r="B150"/>
+      <c r="C150" t="s">
+        <v>27</v>
+      </c>
+      <c r="D150"/>
+      <c r="E150" t="s">
+        <v>542</v>
+      </c>
+      <c r="F150" t="s">
+        <v>543</v>
+      </c>
+      <c r="G150"/>
+      <c r="H150" t="s">
+        <v>544</v>
+      </c>
+      <c r="I150"/>
+      <c r="J150"/>
+      <c r="K150" t="s">
+        <v>545</v>
+      </c>
+      <c r="L150"/>
+      <c r="M150">
+        <v>44.5049</v>
+      </c>
+      <c r="N150">
+        <v>-0.282658</v>
+      </c>
+      <c r="O150" t="s">
+        <v>33</v>
+      </c>
+      <c r="P150" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>230</v>
+      </c>
+      <c r="R150" t="s">
+        <v>231</v>
+      </c>
+      <c r="S150" t="s">
+        <v>232</v>
+      </c>
+      <c r="T150" t="s">
+        <v>33</v>
+      </c>
+      <c r="U150"/>
+      <c r="V150"/>
+      <c r="W150" t="s">
+        <v>34</v>
+      </c>
+      <c r="X150"/>
+      <c r="Y150"/>
+      <c r="Z150"/>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>546</v>
+      </c>
+      <c r="B151"/>
+      <c r="C151" t="s">
+        <v>27</v>
+      </c>
+      <c r="D151"/>
+      <c r="E151" t="s">
+        <v>547</v>
+      </c>
+      <c r="F151" t="s">
+        <v>548</v>
+      </c>
+      <c r="G151"/>
+      <c r="H151" t="s">
+        <v>549</v>
+      </c>
+      <c r="I151"/>
+      <c r="J151" t="s">
+        <v>128</v>
+      </c>
+      <c r="K151" t="s">
+        <v>129</v>
+      </c>
+      <c r="L151"/>
+      <c r="M151">
+        <v>44.900654</v>
+      </c>
+      <c r="N151">
+        <v>-0.616608</v>
+      </c>
+      <c r="O151" t="s">
+        <v>33</v>
+      </c>
+      <c r="P151" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>130</v>
+      </c>
+      <c r="R151" t="s">
+        <v>131</v>
+      </c>
+      <c r="S151" t="s">
+        <v>132</v>
+      </c>
+      <c r="T151" t="s">
+        <v>33</v>
+      </c>
+      <c r="U151"/>
+      <c r="V151"/>
+      <c r="W151" t="s">
+        <v>34</v>
+      </c>
+      <c r="X151"/>
+      <c r="Y151"/>
+      <c r="Z151"/>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>390</v>
+      </c>
+      <c r="B152"/>
+      <c r="C152" t="s">
+        <v>27</v>
+      </c>
+      <c r="D152"/>
+      <c r="E152" t="s">
+        <v>550</v>
+      </c>
+      <c r="F152" t="s">
+        <v>548</v>
+      </c>
+      <c r="G152"/>
+      <c r="H152" t="s">
+        <v>392</v>
+      </c>
+      <c r="I152"/>
+      <c r="J152" t="s">
+        <v>116</v>
+      </c>
+      <c r="K152" t="s">
+        <v>32</v>
+      </c>
+      <c r="L152"/>
+      <c r="M152">
+        <v>44.69166</v>
+      </c>
+      <c r="N152">
+        <v>-1.022244</v>
+      </c>
+      <c r="O152" t="s">
+        <v>33</v>
+      </c>
+      <c r="P152" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>35</v>
+      </c>
+      <c r="R152" t="s">
+        <v>98</v>
+      </c>
+      <c r="S152" t="s">
+        <v>99</v>
+      </c>
+      <c r="T152" t="s">
+        <v>33</v>
+      </c>
+      <c r="U152"/>
+      <c r="V152"/>
+      <c r="W152" t="s">
+        <v>34</v>
+      </c>
+      <c r="X152"/>
+      <c r="Y152"/>
+      <c r="Z152"/>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>551</v>
+      </c>
+      <c r="B153"/>
+      <c r="C153" t="s">
+        <v>27</v>
+      </c>
+      <c r="D153"/>
+      <c r="E153" t="s">
+        <v>550</v>
+      </c>
+      <c r="F153" t="s">
+        <v>552</v>
+      </c>
+      <c r="G153"/>
+      <c r="H153" t="s">
+        <v>553</v>
+      </c>
+      <c r="I153"/>
+      <c r="J153"/>
+      <c r="K153" t="s">
+        <v>554</v>
+      </c>
+      <c r="L153"/>
+      <c r="M153">
+        <v>44.809364</v>
+      </c>
+      <c r="N153">
+        <v>-0.031018</v>
+      </c>
+      <c r="O153" t="s">
+        <v>33</v>
+      </c>
+      <c r="P153" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>140</v>
+      </c>
+      <c r="R153" t="s">
+        <v>141</v>
+      </c>
+      <c r="S153" t="s">
+        <v>142</v>
+      </c>
+      <c r="T153" t="s">
+        <v>33</v>
+      </c>
+      <c r="U153"/>
+      <c r="V153"/>
+      <c r="W153" t="s">
+        <v>34</v>
+      </c>
+      <c r="X153"/>
+      <c r="Y153"/>
+      <c r="Z153"/>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>555</v>
+      </c>
+      <c r="B154"/>
+      <c r="C154" t="s">
+        <v>27</v>
+      </c>
+      <c r="D154"/>
+      <c r="E154" t="s">
+        <v>550</v>
+      </c>
+      <c r="F154" t="s">
+        <v>548</v>
+      </c>
+      <c r="G154"/>
+      <c r="H154" t="s">
+        <v>556</v>
+      </c>
+      <c r="I154"/>
+      <c r="J154" t="s">
+        <v>73</v>
+      </c>
+      <c r="K154" t="s">
+        <v>74</v>
+      </c>
+      <c r="L154"/>
+      <c r="M154">
+        <v>45.553246</v>
+      </c>
+      <c r="N154">
+        <v>-1.093004</v>
+      </c>
+      <c r="O154" t="s">
+        <v>34</v>
+      </c>
+      <c r="P154" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q154"/>
+      <c r="R154" t="s">
+        <v>75</v>
+      </c>
+      <c r="S154" t="s">
+        <v>76</v>
+      </c>
+      <c r="T154" t="s">
+        <v>33</v>
+      </c>
+      <c r="U154"/>
+      <c r="V154"/>
+      <c r="W154" t="s">
+        <v>34</v>
+      </c>
+      <c r="X154"/>
+      <c r="Y154"/>
+      <c r="Z154"/>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>146</v>
+      </c>
+      <c r="B155"/>
+      <c r="C155" t="s">
+        <v>27</v>
+      </c>
+      <c r="D155"/>
+      <c r="E155" t="s">
+        <v>557</v>
+      </c>
+      <c r="F155" t="s">
+        <v>558</v>
+      </c>
+      <c r="G155"/>
+      <c r="H155" t="s">
+        <v>149</v>
+      </c>
+      <c r="I155"/>
+      <c r="J155" t="s">
+        <v>150</v>
+      </c>
+      <c r="K155" t="s">
+        <v>151</v>
+      </c>
+      <c r="L155"/>
+      <c r="M155">
+        <v>44.622143</v>
+      </c>
+      <c r="N155">
+        <v>-1.139762</v>
+      </c>
+      <c r="O155" t="s">
+        <v>33</v>
+      </c>
+      <c r="P155" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>152</v>
+      </c>
+      <c r="R155" t="s">
+        <v>153</v>
+      </c>
+      <c r="S155" t="s">
+        <v>154</v>
+      </c>
+      <c r="T155" t="s">
+        <v>34</v>
+      </c>
+      <c r="U155"/>
+      <c r="V155"/>
+      <c r="W155" t="s">
+        <v>34</v>
+      </c>
+      <c r="X155"/>
+      <c r="Y155"/>
+      <c r="Z155"/>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>272</v>
+      </c>
+      <c r="B156"/>
+      <c r="C156" t="s">
+        <v>27</v>
+      </c>
+      <c r="D156"/>
+      <c r="E156" t="s">
+        <v>559</v>
+      </c>
+      <c r="F156" t="s">
+        <v>560</v>
+      </c>
+      <c r="G156"/>
+      <c r="H156" t="s">
+        <v>274</v>
+      </c>
+      <c r="I156"/>
+      <c r="J156" t="s">
+        <v>112</v>
+      </c>
+      <c r="K156" t="s">
+        <v>113</v>
+      </c>
+      <c r="L156"/>
+      <c r="M156">
+        <v>44.65432</v>
+      </c>
+      <c r="N156">
+        <v>-0.596899</v>
+      </c>
+      <c r="O156" t="s">
+        <v>34</v>
+      </c>
+      <c r="P156" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>83</v>
+      </c>
+      <c r="R156" t="s">
+        <v>84</v>
+      </c>
+      <c r="S156" t="s">
+        <v>85</v>
+      </c>
+      <c r="T156" t="s">
+        <v>33</v>
+      </c>
+      <c r="U156"/>
+      <c r="V156"/>
+      <c r="W156" t="s">
+        <v>34</v>
+      </c>
+      <c r="X156"/>
+      <c r="Y156"/>
+      <c r="Z156"/>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>197</v>
+      </c>
+      <c r="B157"/>
+      <c r="C157" t="s">
+        <v>27</v>
+      </c>
+      <c r="D157"/>
+      <c r="E157" t="s">
+        <v>561</v>
+      </c>
+      <c r="F157" t="s">
+        <v>562</v>
+      </c>
+      <c r="G157"/>
+      <c r="H157" t="s">
+        <v>200</v>
+      </c>
+      <c r="I157"/>
+      <c r="J157" t="s">
+        <v>123</v>
+      </c>
+      <c r="K157" t="s">
+        <v>32</v>
+      </c>
+      <c r="L157"/>
+      <c r="M157">
+        <v>44.691647</v>
+      </c>
+      <c r="N157">
+        <v>-1.022244</v>
+      </c>
+      <c r="O157" t="s">
+        <v>33</v>
+      </c>
+      <c r="P157" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>35</v>
+      </c>
+      <c r="R157" t="s">
+        <v>98</v>
+      </c>
+      <c r="S157" t="s">
+        <v>99</v>
+      </c>
+      <c r="T157" t="s">
+        <v>33</v>
+      </c>
+      <c r="U157"/>
+      <c r="V157"/>
+      <c r="W157" t="s">
+        <v>34</v>
+      </c>
+      <c r="X157"/>
+      <c r="Y157"/>
+      <c r="Z157"/>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>528</v>
+      </c>
+      <c r="B158"/>
+      <c r="C158" t="s">
+        <v>27</v>
+      </c>
+      <c r="D158"/>
+      <c r="E158" t="s">
+        <v>563</v>
+      </c>
+      <c r="F158" t="s">
+        <v>564</v>
+      </c>
+      <c r="G158"/>
+      <c r="H158" t="s">
+        <v>531</v>
+      </c>
+      <c r="I158"/>
+      <c r="J158" t="s">
+        <v>73</v>
+      </c>
+      <c r="K158" t="s">
+        <v>74</v>
+      </c>
+      <c r="L158"/>
+      <c r="M158">
+        <v>45.553246</v>
+      </c>
+      <c r="N158">
+        <v>-1.093004</v>
+      </c>
+      <c r="O158" t="s">
+        <v>34</v>
+      </c>
+      <c r="P158" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q158"/>
+      <c r="R158" t="s">
+        <v>75</v>
+      </c>
+      <c r="S158" t="s">
+        <v>76</v>
+      </c>
+      <c r="T158" t="s">
+        <v>33</v>
+      </c>
+      <c r="U158" t="s">
+        <v>532</v>
+      </c>
+      <c r="V158" t="s">
+        <v>205</v>
+      </c>
+      <c r="W158" t="s">
+        <v>34</v>
+      </c>
+      <c r="X158"/>
+      <c r="Y158"/>
+      <c r="Z158"/>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>546</v>
+      </c>
+      <c r="B159"/>
+      <c r="C159" t="s">
+        <v>27</v>
+      </c>
+      <c r="D159"/>
+      <c r="E159" t="s">
+        <v>565</v>
+      </c>
+      <c r="F159" t="s">
+        <v>566</v>
+      </c>
+      <c r="G159"/>
+      <c r="H159" t="s">
+        <v>549</v>
+      </c>
+      <c r="I159"/>
+      <c r="J159" t="s">
+        <v>128</v>
+      </c>
+      <c r="K159" t="s">
+        <v>129</v>
+      </c>
+      <c r="L159"/>
+      <c r="M159">
+        <v>44.900654</v>
+      </c>
+      <c r="N159">
+        <v>-0.616608</v>
+      </c>
+      <c r="O159" t="s">
+        <v>33</v>
+      </c>
+      <c r="P159" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>130</v>
+      </c>
+      <c r="R159" t="s">
+        <v>131</v>
+      </c>
+      <c r="S159" t="s">
+        <v>132</v>
+      </c>
+      <c r="T159" t="s">
+        <v>33</v>
+      </c>
+      <c r="U159"/>
+      <c r="V159"/>
+      <c r="W159" t="s">
+        <v>34</v>
+      </c>
+      <c r="X159"/>
+      <c r="Y159"/>
+      <c r="Z159"/>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>162</v>
+      </c>
+      <c r="B160"/>
+      <c r="C160" t="s">
+        <v>27</v>
+      </c>
+      <c r="D160"/>
+      <c r="E160" t="s">
+        <v>567</v>
+      </c>
+      <c r="F160" t="s">
+        <v>568</v>
+      </c>
+      <c r="G160"/>
+      <c r="H160" t="s">
+        <v>165</v>
+      </c>
+      <c r="I160"/>
+      <c r="J160" t="s">
+        <v>166</v>
+      </c>
+      <c r="K160" t="s">
+        <v>151</v>
+      </c>
+      <c r="L160"/>
+      <c r="M160">
+        <v>44.608402</v>
+      </c>
+      <c r="N160">
+        <v>-1.153356</v>
+      </c>
+      <c r="O160" t="s">
+        <v>33</v>
+      </c>
+      <c r="P160" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q160" t="s">
+        <v>152</v>
+      </c>
+      <c r="R160" t="s">
+        <v>153</v>
+      </c>
+      <c r="S160" t="s">
+        <v>154</v>
+      </c>
+      <c r="T160" t="s">
+        <v>33</v>
+      </c>
+      <c r="U160"/>
+      <c r="V160"/>
+      <c r="W160" t="s">
+        <v>34</v>
+      </c>
+      <c r="X160"/>
+      <c r="Y160"/>
+      <c r="Z160"/>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>69</v>
+      </c>
+      <c r="B161"/>
+      <c r="C161" t="s">
+        <v>27</v>
+      </c>
+      <c r="D161"/>
+      <c r="E161" t="s">
+        <v>569</v>
+      </c>
+      <c r="F161" t="s">
+        <v>570</v>
+      </c>
+      <c r="G161"/>
+      <c r="H161" t="s">
+        <v>72</v>
+      </c>
+      <c r="I161"/>
+      <c r="J161" t="s">
+        <v>73</v>
+      </c>
+      <c r="K161" t="s">
+        <v>74</v>
+      </c>
+      <c r="L161"/>
+      <c r="M161">
+        <v>45.553246</v>
+      </c>
+      <c r="N161">
+        <v>-1.093004</v>
+      </c>
+      <c r="O161" t="s">
+        <v>33</v>
+      </c>
+      <c r="P161" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q161"/>
+      <c r="R161" t="s">
+        <v>75</v>
+      </c>
+      <c r="S161" t="s">
+        <v>76</v>
+      </c>
+      <c r="T161" t="s">
+        <v>34</v>
+      </c>
+      <c r="U161"/>
+      <c r="V161"/>
+      <c r="W161" t="s">
+        <v>34</v>
+      </c>
+      <c r="X161"/>
+      <c r="Y161"/>
+      <c r="Z161"/>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>188</v>
+      </c>
+      <c r="B162"/>
+      <c r="C162" t="s">
+        <v>27</v>
+      </c>
+      <c r="D162"/>
+      <c r="E162" t="s">
+        <v>571</v>
+      </c>
+      <c r="F162" t="s">
+        <v>572</v>
+      </c>
+      <c r="G162"/>
+      <c r="H162" t="s">
+        <v>191</v>
+      </c>
+      <c r="I162"/>
+      <c r="J162" t="s">
+        <v>89</v>
+      </c>
+      <c r="K162" t="s">
+        <v>90</v>
+      </c>
+      <c r="L162"/>
+      <c r="M162">
+        <v>45.259808</v>
+      </c>
+      <c r="N162">
+        <v>-0.871102</v>
+      </c>
+      <c r="O162" t="s">
+        <v>33</v>
+      </c>
+      <c r="P162" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>89</v>
+      </c>
+      <c r="R162" t="s">
+        <v>91</v>
+      </c>
+      <c r="S162" t="s">
+        <v>92</v>
+      </c>
+      <c r="T162" t="s">
+        <v>33</v>
+      </c>
+      <c r="U162" t="s">
+        <v>192</v>
+      </c>
+      <c r="V162" t="s">
+        <v>193</v>
+      </c>
+      <c r="W162" t="s">
+        <v>34</v>
+      </c>
+      <c r="X162"/>
+      <c r="Y162"/>
+      <c r="Z162"/>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>69</v>
+      </c>
+      <c r="B163"/>
+      <c r="C163" t="s">
+        <v>27</v>
+      </c>
+      <c r="D163"/>
+      <c r="E163" t="s">
+        <v>573</v>
+      </c>
+      <c r="F163" t="s">
+        <v>574</v>
+      </c>
+      <c r="G163"/>
+      <c r="H163" t="s">
+        <v>72</v>
+      </c>
+      <c r="I163"/>
+      <c r="J163" t="s">
+        <v>73</v>
+      </c>
+      <c r="K163" t="s">
+        <v>74</v>
+      </c>
+      <c r="L163"/>
+      <c r="M163">
+        <v>45.553246</v>
+      </c>
+      <c r="N163">
+        <v>-1.093004</v>
+      </c>
+      <c r="O163" t="s">
+        <v>33</v>
+      </c>
+      <c r="P163" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q163"/>
+      <c r="R163" t="s">
+        <v>75</v>
+      </c>
+      <c r="S163" t="s">
+        <v>76</v>
+      </c>
+      <c r="T163" t="s">
+        <v>34</v>
+      </c>
+      <c r="U163"/>
+      <c r="V163"/>
+      <c r="W163" t="s">
+        <v>34</v>
+      </c>
+      <c r="X163"/>
+      <c r="Y163"/>
+      <c r="Z163"/>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>69</v>
+      </c>
+      <c r="B164"/>
+      <c r="C164" t="s">
+        <v>27</v>
+      </c>
+      <c r="D164"/>
+      <c r="E164" t="s">
+        <v>575</v>
+      </c>
+      <c r="F164" t="s">
+        <v>576</v>
+      </c>
+      <c r="G164"/>
+      <c r="H164" t="s">
+        <v>72</v>
+      </c>
+      <c r="I164"/>
+      <c r="J164" t="s">
+        <v>73</v>
+      </c>
+      <c r="K164" t="s">
+        <v>74</v>
+      </c>
+      <c r="L164"/>
+      <c r="M164">
+        <v>45.553246</v>
+      </c>
+      <c r="N164">
+        <v>-1.093004</v>
+      </c>
+      <c r="O164" t="s">
+        <v>33</v>
+      </c>
+      <c r="P164" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q164"/>
+      <c r="R164" t="s">
+        <v>75</v>
+      </c>
+      <c r="S164" t="s">
+        <v>76</v>
+      </c>
+      <c r="T164" t="s">
+        <v>34</v>
+      </c>
+      <c r="U164"/>
+      <c r="V164"/>
+      <c r="W164" t="s">
+        <v>34</v>
+      </c>
+      <c r="X164"/>
+      <c r="Y164"/>
+      <c r="Z164"/>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>577</v>
+      </c>
+      <c r="B165"/>
+      <c r="C165" t="s">
+        <v>27</v>
+      </c>
+      <c r="D165"/>
+      <c r="E165" t="s">
+        <v>578</v>
+      </c>
+      <c r="F165" t="s">
+        <v>579</v>
+      </c>
+      <c r="G165"/>
+      <c r="H165" t="s">
+        <v>580</v>
+      </c>
+      <c r="I165"/>
+      <c r="J165" t="s">
+        <v>73</v>
+      </c>
+      <c r="K165" t="s">
+        <v>74</v>
+      </c>
+      <c r="L165"/>
+      <c r="M165">
+        <v>45.553246</v>
+      </c>
+      <c r="N165">
+        <v>-1.093004</v>
+      </c>
+      <c r="O165" t="s">
+        <v>33</v>
+      </c>
+      <c r="P165" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q165"/>
+      <c r="R165" t="s">
+        <v>75</v>
+      </c>
+      <c r="S165" t="s">
+        <v>76</v>
+      </c>
+      <c r="T165" t="s">
+        <v>33</v>
+      </c>
+      <c r="U165"/>
+      <c r="V165"/>
+      <c r="W165" t="s">
+        <v>34</v>
+      </c>
+      <c r="X165"/>
+      <c r="Y165"/>
+      <c r="Z165"/>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>254</v>
+      </c>
+      <c r="B166"/>
+      <c r="C166" t="s">
+        <v>27</v>
+      </c>
+      <c r="D166"/>
+      <c r="E166" t="s">
+        <v>578</v>
+      </c>
+      <c r="F166" t="s">
+        <v>581</v>
+      </c>
+      <c r="G166"/>
+      <c r="H166" t="s">
+        <v>256</v>
+      </c>
+      <c r="I166"/>
+      <c r="J166" t="s">
+        <v>257</v>
+      </c>
+      <c r="K166" t="s">
+        <v>258</v>
+      </c>
+      <c r="L166"/>
+      <c r="M166">
+        <v>44.497902</v>
+      </c>
+      <c r="N166">
+        <v>-0.64895</v>
+      </c>
+      <c r="O166" t="s">
+        <v>33</v>
+      </c>
+      <c r="P166" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>35</v>
+      </c>
+      <c r="R166" t="s">
+        <v>98</v>
+      </c>
+      <c r="S166" t="s">
+        <v>99</v>
+      </c>
+      <c r="T166" t="s">
+        <v>34</v>
+      </c>
+      <c r="U166"/>
+      <c r="V166"/>
+      <c r="W166" t="s">
+        <v>34</v>
+      </c>
+      <c r="X166"/>
+      <c r="Y166"/>
+      <c r="Z166"/>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>403</v>
+      </c>
+      <c r="B167"/>
+      <c r="C167" t="s">
+        <v>27</v>
+      </c>
+      <c r="D167"/>
+      <c r="E167" t="s">
+        <v>582</v>
+      </c>
+      <c r="F167" t="s">
+        <v>576</v>
+      </c>
+      <c r="G167"/>
+      <c r="H167" t="s">
+        <v>405</v>
+      </c>
+      <c r="I167"/>
+      <c r="J167" t="s">
+        <v>116</v>
+      </c>
+      <c r="K167" t="s">
+        <v>32</v>
+      </c>
+      <c r="L167"/>
+      <c r="M167">
+        <v>44.691708</v>
+      </c>
+      <c r="N167">
+        <v>-1.022179</v>
+      </c>
+      <c r="O167" t="s">
+        <v>34</v>
+      </c>
+      <c r="P167" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>35</v>
+      </c>
+      <c r="R167" t="s">
+        <v>98</v>
+      </c>
+      <c r="S167" t="s">
+        <v>99</v>
+      </c>
+      <c r="T167" t="s">
+        <v>33</v>
+      </c>
+      <c r="U167"/>
+      <c r="V167"/>
+      <c r="W167" t="s">
+        <v>34</v>
+      </c>
+      <c r="X167"/>
+      <c r="Y167"/>
+      <c r="Z167"/>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>69</v>
+      </c>
+      <c r="B168"/>
+      <c r="C168" t="s">
+        <v>27</v>
+      </c>
+      <c r="D168"/>
+      <c r="E168" t="s">
+        <v>583</v>
+      </c>
+      <c r="F168" t="s">
+        <v>584</v>
+      </c>
+      <c r="G168"/>
+      <c r="H168" t="s">
+        <v>72</v>
+      </c>
+      <c r="I168"/>
+      <c r="J168" t="s">
+        <v>73</v>
+      </c>
+      <c r="K168" t="s">
+        <v>74</v>
+      </c>
+      <c r="L168"/>
+      <c r="M168">
+        <v>45.553246</v>
+      </c>
+      <c r="N168">
+        <v>-1.093004</v>
+      </c>
+      <c r="O168" t="s">
+        <v>33</v>
+      </c>
+      <c r="P168" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q168"/>
+      <c r="R168" t="s">
+        <v>75</v>
+      </c>
+      <c r="S168" t="s">
+        <v>76</v>
+      </c>
+      <c r="T168" t="s">
+        <v>34</v>
+      </c>
+      <c r="U168"/>
+      <c r="V168"/>
+      <c r="W168" t="s">
+        <v>34</v>
+      </c>
+      <c r="X168"/>
+      <c r="Y168"/>
+      <c r="Z168"/>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>585</v>
+      </c>
+      <c r="B169"/>
+      <c r="C169" t="s">
+        <v>27</v>
+      </c>
+      <c r="D169"/>
+      <c r="E169" t="s">
+        <v>586</v>
+      </c>
+      <c r="F169" t="s">
+        <v>587</v>
+      </c>
+      <c r="G169"/>
+      <c r="H169" t="s">
+        <v>588</v>
+      </c>
+      <c r="I169"/>
+      <c r="J169" t="s">
+        <v>116</v>
+      </c>
+      <c r="K169" t="s">
+        <v>32</v>
+      </c>
+      <c r="L169"/>
+      <c r="M169">
+        <v>44.687813</v>
+      </c>
+      <c r="N169">
+        <v>-1.021683</v>
+      </c>
+      <c r="O169" t="s">
+        <v>33</v>
+      </c>
+      <c r="P169" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>35</v>
+      </c>
+      <c r="R169" t="s">
+        <v>98</v>
+      </c>
+      <c r="S169" t="s">
+        <v>99</v>
+      </c>
+      <c r="T169" t="s">
+        <v>33</v>
+      </c>
+      <c r="U169"/>
+      <c r="V169"/>
+      <c r="W169" t="s">
+        <v>34</v>
+      </c>
+      <c r="X169"/>
+      <c r="Y169"/>
+      <c r="Z169"/>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>589</v>
+      </c>
+      <c r="B170"/>
+      <c r="C170" t="s">
+        <v>27</v>
+      </c>
+      <c r="D170"/>
+      <c r="E170" t="s">
+        <v>590</v>
+      </c>
+      <c r="F170" t="s">
+        <v>591</v>
+      </c>
+      <c r="G170"/>
+      <c r="H170" t="s">
+        <v>592</v>
+      </c>
+      <c r="I170"/>
+      <c r="J170" t="s">
+        <v>166</v>
+      </c>
+      <c r="K170" t="s">
+        <v>151</v>
+      </c>
+      <c r="L170"/>
+      <c r="M170">
+        <v>44.608402</v>
+      </c>
+      <c r="N170">
+        <v>-1.153356</v>
+      </c>
+      <c r="O170" t="s">
+        <v>33</v>
+      </c>
+      <c r="P170" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>152</v>
+      </c>
+      <c r="R170" t="s">
+        <v>153</v>
+      </c>
+      <c r="S170" t="s">
+        <v>154</v>
+      </c>
+      <c r="T170" t="s">
+        <v>33</v>
+      </c>
+      <c r="U170"/>
+      <c r="V170"/>
+      <c r="W170" t="s">
+        <v>34</v>
+      </c>
+      <c r="X170"/>
+      <c r="Y170"/>
+      <c r="Z170"/>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>593</v>
+      </c>
+      <c r="B171"/>
+      <c r="C171" t="s">
+        <v>27</v>
+      </c>
+      <c r="D171"/>
+      <c r="E171" t="s">
+        <v>594</v>
+      </c>
+      <c r="F171" t="s">
+        <v>595</v>
+      </c>
+      <c r="G171"/>
+      <c r="H171" t="s">
+        <v>596</v>
+      </c>
+      <c r="I171"/>
+      <c r="J171"/>
+      <c r="K171" t="s">
+        <v>597</v>
+      </c>
+      <c r="L171"/>
+      <c r="M171">
+        <v>44.521267</v>
+      </c>
+      <c r="N171">
+        <v>-0.108762</v>
+      </c>
+      <c r="O171" t="s">
+        <v>33</v>
+      </c>
+      <c r="P171" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>230</v>
+      </c>
+      <c r="R171" t="s">
+        <v>231</v>
+      </c>
+      <c r="S171" t="s">
+        <v>232</v>
+      </c>
+      <c r="T171" t="s">
+        <v>33</v>
+      </c>
+      <c r="U171"/>
+      <c r="V171"/>
+      <c r="W171" t="s">
+        <v>34</v>
+      </c>
+      <c r="X171"/>
+      <c r="Y171"/>
+      <c r="Z171"/>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>69</v>
+      </c>
+      <c r="B172"/>
+      <c r="C172" t="s">
+        <v>27</v>
+      </c>
+      <c r="D172"/>
+      <c r="E172" t="s">
+        <v>598</v>
+      </c>
+      <c r="F172" t="s">
+        <v>599</v>
+      </c>
+      <c r="G172"/>
+      <c r="H172" t="s">
+        <v>72</v>
+      </c>
+      <c r="I172"/>
+      <c r="J172" t="s">
+        <v>73</v>
+      </c>
+      <c r="K172" t="s">
+        <v>74</v>
+      </c>
+      <c r="L172"/>
+      <c r="M172">
+        <v>45.553246</v>
+      </c>
+      <c r="N172">
+        <v>-1.093004</v>
+      </c>
+      <c r="O172" t="s">
+        <v>33</v>
+      </c>
+      <c r="P172" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q172"/>
+      <c r="R172" t="s">
+        <v>75</v>
+      </c>
+      <c r="S172" t="s">
+        <v>76</v>
+      </c>
+      <c r="T172" t="s">
+        <v>34</v>
+      </c>
+      <c r="U172"/>
+      <c r="V172"/>
+      <c r="W172" t="s">
+        <v>34</v>
+      </c>
+      <c r="X172"/>
+      <c r="Y172"/>
+      <c r="Z172"/>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>93</v>
+      </c>
+      <c r="B173"/>
+      <c r="C173" t="s">
+        <v>27</v>
+      </c>
+      <c r="D173"/>
+      <c r="E173" t="s">
+        <v>600</v>
+      </c>
+      <c r="F173" t="s">
+        <v>601</v>
+      </c>
+      <c r="G173"/>
+      <c r="H173" t="s">
+        <v>95</v>
+      </c>
+      <c r="I173"/>
+      <c r="J173" t="s">
+        <v>96</v>
+      </c>
+      <c r="K173" t="s">
+        <v>97</v>
+      </c>
+      <c r="L173"/>
+      <c r="M173">
+        <v>44.70037</v>
+      </c>
+      <c r="N173">
+        <v>-1.043165</v>
+      </c>
+      <c r="O173" t="s">
+        <v>33</v>
+      </c>
+      <c r="P173" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>35</v>
+      </c>
+      <c r="R173" t="s">
+        <v>98</v>
+      </c>
+      <c r="S173" t="s">
+        <v>99</v>
+      </c>
+      <c r="T173" t="s">
+        <v>33</v>
+      </c>
+      <c r="U173"/>
+      <c r="V173"/>
+      <c r="W173" t="s">
+        <v>34</v>
+      </c>
+      <c r="X173"/>
+      <c r="Y173"/>
+      <c r="Z173"/>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>146</v>
+      </c>
+      <c r="B174"/>
+      <c r="C174" t="s">
+        <v>27</v>
+      </c>
+      <c r="D174"/>
+      <c r="E174" t="s">
+        <v>602</v>
+      </c>
+      <c r="F174" t="s">
+        <v>603</v>
+      </c>
+      <c r="G174"/>
+      <c r="H174" t="s">
+        <v>149</v>
+      </c>
+      <c r="I174"/>
+      <c r="J174" t="s">
+        <v>150</v>
+      </c>
+      <c r="K174" t="s">
+        <v>151</v>
+      </c>
+      <c r="L174"/>
+      <c r="M174">
+        <v>44.622143</v>
+      </c>
+      <c r="N174">
+        <v>-1.139762</v>
+      </c>
+      <c r="O174" t="s">
+        <v>33</v>
+      </c>
+      <c r="P174" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>152</v>
+      </c>
+      <c r="R174" t="s">
+        <v>153</v>
+      </c>
+      <c r="S174" t="s">
+        <v>154</v>
+      </c>
+      <c r="T174" t="s">
+        <v>34</v>
+      </c>
+      <c r="U174"/>
+      <c r="V174"/>
+      <c r="W174" t="s">
+        <v>34</v>
+      </c>
+      <c r="X174"/>
+      <c r="Y174"/>
+      <c r="Z174"/>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>272</v>
+      </c>
+      <c r="B175"/>
+      <c r="C175" t="s">
+        <v>27</v>
+      </c>
+      <c r="D175"/>
+      <c r="E175" t="s">
+        <v>604</v>
+      </c>
+      <c r="F175" t="s">
+        <v>605</v>
+      </c>
+      <c r="G175"/>
+      <c r="H175" t="s">
+        <v>274</v>
+      </c>
+      <c r="I175"/>
+      <c r="J175" t="s">
+        <v>112</v>
+      </c>
+      <c r="K175" t="s">
+        <v>113</v>
+      </c>
+      <c r="L175"/>
+      <c r="M175">
+        <v>44.65432</v>
+      </c>
+      <c r="N175">
+        <v>-0.596899</v>
+      </c>
+      <c r="O175" t="s">
+        <v>34</v>
+      </c>
+      <c r="P175" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>83</v>
+      </c>
+      <c r="R175" t="s">
+        <v>84</v>
+      </c>
+      <c r="S175" t="s">
+        <v>85</v>
+      </c>
+      <c r="T175" t="s">
+        <v>33</v>
+      </c>
+      <c r="U175"/>
+      <c r="V175"/>
+      <c r="W175" t="s">
+        <v>34</v>
+      </c>
+      <c r="X175"/>
+      <c r="Y175"/>
+      <c r="Z175"/>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>606</v>
+      </c>
+      <c r="B176"/>
+      <c r="C176" t="s">
+        <v>27</v>
+      </c>
+      <c r="D176"/>
+      <c r="E176" t="s">
+        <v>607</v>
+      </c>
+      <c r="F176" t="s">
+        <v>608</v>
+      </c>
+      <c r="G176"/>
+      <c r="H176" t="s">
+        <v>609</v>
+      </c>
+      <c r="I176"/>
+      <c r="J176" t="s">
+        <v>610</v>
+      </c>
+      <c r="K176" t="s">
+        <v>129</v>
+      </c>
+      <c r="L176"/>
+      <c r="M176">
+        <v>44.90067</v>
+      </c>
+      <c r="N176">
+        <v>-0.616597</v>
+      </c>
+      <c r="O176" t="s">
+        <v>33</v>
+      </c>
+      <c r="P176" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>130</v>
+      </c>
+      <c r="R176" t="s">
+        <v>131</v>
+      </c>
+      <c r="S176" t="s">
+        <v>132</v>
+      </c>
+      <c r="T176" t="s">
+        <v>33</v>
+      </c>
+      <c r="U176"/>
+      <c r="V176"/>
+      <c r="W176" t="s">
+        <v>34</v>
+      </c>
+      <c r="X176"/>
+      <c r="Y176"/>
+      <c r="Z176"/>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>162</v>
+      </c>
+      <c r="B177"/>
+      <c r="C177" t="s">
+        <v>27</v>
+      </c>
+      <c r="D177"/>
+      <c r="E177" t="s">
+        <v>611</v>
+      </c>
+      <c r="F177" t="s">
+        <v>612</v>
+      </c>
+      <c r="G177"/>
+      <c r="H177" t="s">
+        <v>165</v>
+      </c>
+      <c r="I177"/>
+      <c r="J177" t="s">
+        <v>166</v>
+      </c>
+      <c r="K177" t="s">
+        <v>151</v>
+      </c>
+      <c r="L177"/>
+      <c r="M177">
+        <v>44.608402</v>
+      </c>
+      <c r="N177">
+        <v>-1.153356</v>
+      </c>
+      <c r="O177" t="s">
+        <v>33</v>
+      </c>
+      <c r="P177" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>152</v>
+      </c>
+      <c r="R177" t="s">
+        <v>153</v>
+      </c>
+      <c r="S177" t="s">
+        <v>154</v>
+      </c>
+      <c r="T177" t="s">
+        <v>33</v>
+      </c>
+      <c r="U177"/>
+      <c r="V177"/>
+      <c r="W177" t="s">
+        <v>34</v>
+      </c>
+      <c r="X177"/>
+      <c r="Y177"/>
+      <c r="Z177"/>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>167</v>
+      </c>
+      <c r="B178"/>
+      <c r="C178" t="s">
+        <v>27</v>
+      </c>
+      <c r="D178"/>
+      <c r="E178" t="s">
+        <v>611</v>
+      </c>
+      <c r="F178" t="s">
+        <v>608</v>
+      </c>
+      <c r="G178"/>
+      <c r="H178" t="s">
+        <v>169</v>
+      </c>
+      <c r="I178"/>
+      <c r="J178" t="s">
+        <v>123</v>
+      </c>
+      <c r="K178" t="s">
+        <v>32</v>
+      </c>
+      <c r="L178"/>
+      <c r="M178">
+        <v>44.69177</v>
+      </c>
+      <c r="N178">
+        <v>-1.022372</v>
+      </c>
+      <c r="O178" t="s">
+        <v>33</v>
+      </c>
+      <c r="P178" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>35</v>
+      </c>
+      <c r="R178" t="s">
+        <v>98</v>
+      </c>
+      <c r="S178" t="s">
+        <v>99</v>
+      </c>
+      <c r="T178" t="s">
+        <v>33</v>
+      </c>
+      <c r="U178"/>
+      <c r="V178"/>
+      <c r="W178" t="s">
+        <v>34</v>
+      </c>
+      <c r="X178"/>
+      <c r="Y178"/>
+      <c r="Z178"/>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>197</v>
+      </c>
+      <c r="B179"/>
+      <c r="C179" t="s">
+        <v>27</v>
+      </c>
+      <c r="D179"/>
+      <c r="E179" t="s">
+        <v>613</v>
+      </c>
+      <c r="F179" t="s">
+        <v>614</v>
+      </c>
+      <c r="G179"/>
+      <c r="H179" t="s">
+        <v>200</v>
+      </c>
+      <c r="I179"/>
+      <c r="J179" t="s">
+        <v>123</v>
+      </c>
+      <c r="K179" t="s">
+        <v>32</v>
+      </c>
+      <c r="L179"/>
+      <c r="M179">
+        <v>44.691647</v>
+      </c>
+      <c r="N179">
+        <v>-1.022244</v>
+      </c>
+      <c r="O179" t="s">
+        <v>33</v>
+      </c>
+      <c r="P179" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>35</v>
+      </c>
+      <c r="R179" t="s">
+        <v>98</v>
+      </c>
+      <c r="S179" t="s">
+        <v>99</v>
+      </c>
+      <c r="T179" t="s">
+        <v>33</v>
+      </c>
+      <c r="U179"/>
+      <c r="V179"/>
+      <c r="W179" t="s">
+        <v>34</v>
+      </c>
+      <c r="X179"/>
+      <c r="Y179"/>
+      <c r="Z179"/>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>69</v>
+      </c>
+      <c r="B180"/>
+      <c r="C180" t="s">
+        <v>27</v>
+      </c>
+      <c r="D180"/>
+      <c r="E180" t="s">
+        <v>615</v>
+      </c>
+      <c r="F180" t="s">
+        <v>616</v>
+      </c>
+      <c r="G180"/>
+      <c r="H180" t="s">
+        <v>72</v>
+      </c>
+      <c r="I180"/>
+      <c r="J180" t="s">
+        <v>73</v>
+      </c>
+      <c r="K180" t="s">
+        <v>74</v>
+      </c>
+      <c r="L180"/>
+      <c r="M180">
+        <v>45.553246</v>
+      </c>
+      <c r="N180">
+        <v>-1.093004</v>
+      </c>
+      <c r="O180" t="s">
+        <v>33</v>
+      </c>
+      <c r="P180" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q180"/>
+      <c r="R180" t="s">
+        <v>75</v>
+      </c>
+      <c r="S180" t="s">
+        <v>76</v>
+      </c>
+      <c r="T180" t="s">
+        <v>34</v>
+      </c>
+      <c r="U180"/>
+      <c r="V180"/>
+      <c r="W180" t="s">
+        <v>34</v>
+      </c>
+      <c r="X180"/>
+      <c r="Y180"/>
+      <c r="Z180"/>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>188</v>
+      </c>
+      <c r="B181"/>
+      <c r="C181" t="s">
+        <v>27</v>
+      </c>
+      <c r="D181"/>
+      <c r="E181" t="s">
+        <v>617</v>
+      </c>
+      <c r="F181" t="s">
+        <v>618</v>
+      </c>
+      <c r="G181"/>
+      <c r="H181" t="s">
+        <v>191</v>
+      </c>
+      <c r="I181"/>
+      <c r="J181" t="s">
+        <v>89</v>
+      </c>
+      <c r="K181" t="s">
+        <v>90</v>
+      </c>
+      <c r="L181"/>
+      <c r="M181">
+        <v>45.259808</v>
+      </c>
+      <c r="N181">
+        <v>-0.871102</v>
+      </c>
+      <c r="O181" t="s">
+        <v>33</v>
+      </c>
+      <c r="P181" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>89</v>
+      </c>
+      <c r="R181" t="s">
+        <v>91</v>
+      </c>
+      <c r="S181" t="s">
+        <v>92</v>
+      </c>
+      <c r="T181" t="s">
+        <v>33</v>
+      </c>
+      <c r="U181" t="s">
+        <v>192</v>
+      </c>
+      <c r="V181" t="s">
+        <v>193</v>
+      </c>
+      <c r="W181" t="s">
+        <v>34</v>
+      </c>
+      <c r="X181"/>
+      <c r="Y181"/>
+      <c r="Z181"/>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>117</v>
+      </c>
+      <c r="B182"/>
+      <c r="C182" t="s">
+        <v>27</v>
+      </c>
+      <c r="D182"/>
+      <c r="E182" t="s">
+        <v>619</v>
+      </c>
+      <c r="F182" t="s">
+        <v>616</v>
+      </c>
+      <c r="G182"/>
+      <c r="H182" t="s">
+        <v>118</v>
+      </c>
+      <c r="I182"/>
+      <c r="J182" t="s">
+        <v>116</v>
+      </c>
+      <c r="K182" t="s">
+        <v>32</v>
+      </c>
+      <c r="L182"/>
+      <c r="M182">
+        <v>44.691692</v>
+      </c>
+      <c r="N182">
+        <v>-1.022308</v>
+      </c>
+      <c r="O182" t="s">
+        <v>33</v>
+      </c>
+      <c r="P182" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>35</v>
+      </c>
+      <c r="R182" t="s">
+        <v>98</v>
+      </c>
+      <c r="S182" t="s">
+        <v>99</v>
+      </c>
+      <c r="T182" t="s">
+        <v>33</v>
+      </c>
+      <c r="U182"/>
+      <c r="V182"/>
+      <c r="W182" t="s">
+        <v>34</v>
+      </c>
+      <c r="X182"/>
+      <c r="Y182"/>
+      <c r="Z182"/>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>69</v>
+      </c>
+      <c r="B183"/>
+      <c r="C183" t="s">
+        <v>27</v>
+      </c>
+      <c r="D183"/>
+      <c r="E183" t="s">
+        <v>620</v>
+      </c>
+      <c r="F183" t="s">
+        <v>621</v>
+      </c>
+      <c r="G183"/>
+      <c r="H183" t="s">
+        <v>72</v>
+      </c>
+      <c r="I183"/>
+      <c r="J183" t="s">
+        <v>73</v>
+      </c>
+      <c r="K183" t="s">
+        <v>74</v>
+      </c>
+      <c r="L183"/>
+      <c r="M183">
+        <v>45.553246</v>
+      </c>
+      <c r="N183">
+        <v>-1.093004</v>
+      </c>
+      <c r="O183" t="s">
+        <v>33</v>
+      </c>
+      <c r="P183" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q183"/>
+      <c r="R183" t="s">
+        <v>75</v>
+      </c>
+      <c r="S183" t="s">
+        <v>76</v>
+      </c>
+      <c r="T183" t="s">
+        <v>34</v>
+      </c>
+      <c r="U183"/>
+      <c r="V183"/>
+      <c r="W183" t="s">
+        <v>34</v>
+      </c>
+      <c r="X183"/>
+      <c r="Y183"/>
+      <c r="Z183"/>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>622</v>
+      </c>
+      <c r="B184"/>
+      <c r="C184" t="s">
+        <v>27</v>
+      </c>
+      <c r="D184"/>
+      <c r="E184" t="s">
+        <v>623</v>
+      </c>
+      <c r="F184" t="s">
+        <v>624</v>
+      </c>
+      <c r="G184"/>
+      <c r="H184" t="s">
+        <v>625</v>
+      </c>
+      <c r="I184"/>
+      <c r="J184" t="s">
+        <v>626</v>
+      </c>
+      <c r="K184" t="s">
+        <v>43</v>
+      </c>
+      <c r="L184"/>
+      <c r="M184">
+        <v>44.8358</v>
+      </c>
+      <c r="N184">
+        <v>-0.5861</v>
+      </c>
+      <c r="O184" t="s">
+        <v>34</v>
+      </c>
+      <c r="P184" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>35</v>
+      </c>
+      <c r="R184"/>
+      <c r="S184"/>
+      <c r="T184" t="s">
+        <v>34</v>
+      </c>
+      <c r="U184"/>
+      <c r="V184"/>
+      <c r="W184" t="s">
+        <v>34</v>
+      </c>
+      <c r="X184"/>
+      <c r="Y184"/>
+      <c r="Z184"/>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>69</v>
+      </c>
+      <c r="B185"/>
+      <c r="C185" t="s">
+        <v>27</v>
+      </c>
+      <c r="D185"/>
+      <c r="E185" t="s">
+        <v>627</v>
+      </c>
+      <c r="F185" t="s">
+        <v>628</v>
+      </c>
+      <c r="G185"/>
+      <c r="H185" t="s">
+        <v>72</v>
+      </c>
+      <c r="I185"/>
+      <c r="J185" t="s">
+        <v>73</v>
+      </c>
+      <c r="K185" t="s">
+        <v>74</v>
+      </c>
+      <c r="L185"/>
+      <c r="M185">
+        <v>45.553246</v>
+      </c>
+      <c r="N185">
+        <v>-1.093004</v>
+      </c>
+      <c r="O185" t="s">
+        <v>33</v>
+      </c>
+      <c r="P185" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q185"/>
+      <c r="R185" t="s">
+        <v>75</v>
+      </c>
+      <c r="S185" t="s">
+        <v>76</v>
+      </c>
+      <c r="T185" t="s">
+        <v>34</v>
+      </c>
+      <c r="U185"/>
+      <c r="V185"/>
+      <c r="W185" t="s">
+        <v>34</v>
+      </c>
+      <c r="X185"/>
+      <c r="Y185"/>
+      <c r="Z185"/>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>254</v>
+      </c>
+      <c r="B186"/>
+      <c r="C186" t="s">
+        <v>27</v>
+      </c>
+      <c r="D186"/>
+      <c r="E186" t="s">
+        <v>629</v>
+      </c>
+      <c r="F186" t="s">
+        <v>630</v>
+      </c>
+      <c r="G186"/>
+      <c r="H186" t="s">
+        <v>256</v>
+      </c>
+      <c r="I186"/>
+      <c r="J186" t="s">
+        <v>257</v>
+      </c>
+      <c r="K186" t="s">
+        <v>258</v>
+      </c>
+      <c r="L186"/>
+      <c r="M186">
+        <v>44.49777</v>
+      </c>
+      <c r="N186">
+        <v>-0.649588</v>
+      </c>
+      <c r="O186" t="s">
+        <v>33</v>
+      </c>
+      <c r="P186" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>35</v>
+      </c>
+      <c r="R186" t="s">
+        <v>98</v>
+      </c>
+      <c r="S186" t="s">
+        <v>99</v>
+      </c>
+      <c r="T186" t="s">
+        <v>33</v>
+      </c>
+      <c r="U186"/>
+      <c r="V186"/>
+      <c r="W186" t="s">
+        <v>34</v>
+      </c>
+      <c r="X186"/>
+      <c r="Y186"/>
+      <c r="Z186"/>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>631</v>
+      </c>
+      <c r="B187"/>
+      <c r="C187" t="s">
+        <v>27</v>
+      </c>
+      <c r="D187"/>
+      <c r="E187" t="s">
+        <v>632</v>
+      </c>
+      <c r="F187" t="s">
+        <v>628</v>
+      </c>
+      <c r="G187"/>
+      <c r="H187" t="s">
+        <v>633</v>
+      </c>
+      <c r="I187"/>
+      <c r="J187"/>
+      <c r="K187" t="s">
+        <v>634</v>
+      </c>
+      <c r="L187"/>
+      <c r="M187">
+        <v>44.437496</v>
+      </c>
+      <c r="N187">
+        <v>-0.217433</v>
+      </c>
+      <c r="O187" t="s">
+        <v>33</v>
+      </c>
+      <c r="P187" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>357</v>
+      </c>
+      <c r="R187" t="s">
+        <v>358</v>
+      </c>
+      <c r="S187"/>
+      <c r="T187" t="s">
+        <v>33</v>
+      </c>
+      <c r="U187"/>
+      <c r="V187"/>
+      <c r="W187" t="s">
+        <v>34</v>
+      </c>
+      <c r="X187"/>
+      <c r="Y187"/>
+      <c r="Z187"/>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>635</v>
+      </c>
+      <c r="B188"/>
+      <c r="C188" t="s">
+        <v>62</v>
+      </c>
+      <c r="D188"/>
+      <c r="E188" t="s">
+        <v>636</v>
+      </c>
+      <c r="F188" t="s">
+        <v>637</v>
+      </c>
+      <c r="G188"/>
+      <c r="H188" t="s">
+        <v>638</v>
+      </c>
+      <c r="I188"/>
+      <c r="J188" t="s">
+        <v>639</v>
+      </c>
+      <c r="K188" t="s">
+        <v>640</v>
+      </c>
+      <c r="L188"/>
+      <c r="M188">
+        <v>44.8027</v>
+      </c>
+      <c r="N188">
+        <v>-0.6886</v>
+      </c>
+      <c r="O188" t="s">
+        <v>34</v>
+      </c>
+      <c r="P188" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>641</v>
+      </c>
+      <c r="R188"/>
+      <c r="S188" t="s">
+        <v>642</v>
+      </c>
+      <c r="T188" t="s">
+        <v>34</v>
+      </c>
+      <c r="U188"/>
+      <c r="V188"/>
+      <c r="W188" t="s">
+        <v>34</v>
+      </c>
+      <c r="X188"/>
+      <c r="Y188"/>
+      <c r="Z188"/>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>69</v>
+      </c>
+      <c r="B189"/>
+      <c r="C189" t="s">
+        <v>27</v>
+      </c>
+      <c r="D189"/>
+      <c r="E189" t="s">
+        <v>643</v>
+      </c>
+      <c r="F189" t="s">
+        <v>644</v>
+      </c>
+      <c r="G189"/>
+      <c r="H189" t="s">
+        <v>72</v>
+      </c>
+      <c r="I189"/>
+      <c r="J189" t="s">
+        <v>73</v>
+      </c>
+      <c r="K189" t="s">
+        <v>74</v>
+      </c>
+      <c r="L189"/>
+      <c r="M189">
+        <v>45.553246</v>
+      </c>
+      <c r="N189">
+        <v>-1.093004</v>
+      </c>
+      <c r="O189" t="s">
+        <v>33</v>
+      </c>
+      <c r="P189" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q189"/>
+      <c r="R189" t="s">
+        <v>75</v>
+      </c>
+      <c r="S189" t="s">
+        <v>76</v>
+      </c>
+      <c r="T189" t="s">
+        <v>34</v>
+      </c>
+      <c r="U189"/>
+      <c r="V189"/>
+      <c r="W189" t="s">
+        <v>34</v>
+      </c>
+      <c r="X189"/>
+      <c r="Y189"/>
+      <c r="Z189"/>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>390</v>
+      </c>
+      <c r="B190"/>
+      <c r="C190" t="s">
+        <v>27</v>
+      </c>
+      <c r="D190"/>
+      <c r="E190" t="s">
+        <v>645</v>
+      </c>
+      <c r="F190" t="s">
+        <v>646</v>
+      </c>
+      <c r="G190"/>
+      <c r="H190" t="s">
+        <v>392</v>
+      </c>
+      <c r="I190"/>
+      <c r="J190" t="s">
+        <v>116</v>
+      </c>
+      <c r="K190" t="s">
+        <v>32</v>
+      </c>
+      <c r="L190"/>
+      <c r="M190">
+        <v>44.69166</v>
+      </c>
+      <c r="N190">
+        <v>-1.022244</v>
+      </c>
+      <c r="O190" t="s">
+        <v>33</v>
+      </c>
+      <c r="P190" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>35</v>
+      </c>
+      <c r="R190" t="s">
+        <v>98</v>
+      </c>
+      <c r="S190" t="s">
+        <v>99</v>
+      </c>
+      <c r="T190" t="s">
+        <v>33</v>
+      </c>
+      <c r="U190"/>
+      <c r="V190"/>
+      <c r="W190" t="s">
+        <v>34</v>
+      </c>
+      <c r="X190"/>
+      <c r="Y190"/>
+      <c r="Z190"/>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>69</v>
+      </c>
+      <c r="B191"/>
+      <c r="C191" t="s">
+        <v>27</v>
+      </c>
+      <c r="D191"/>
+      <c r="E191" t="s">
+        <v>647</v>
+      </c>
+      <c r="F191" t="s">
+        <v>648</v>
+      </c>
+      <c r="G191"/>
+      <c r="H191" t="s">
+        <v>72</v>
+      </c>
+      <c r="I191"/>
+      <c r="J191" t="s">
+        <v>73</v>
+      </c>
+      <c r="K191" t="s">
+        <v>74</v>
+      </c>
+      <c r="L191"/>
+      <c r="M191">
+        <v>45.553246</v>
+      </c>
+      <c r="N191">
+        <v>-1.093004</v>
+      </c>
+      <c r="O191" t="s">
+        <v>33</v>
+      </c>
+      <c r="P191" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q191"/>
+      <c r="R191" t="s">
+        <v>75</v>
+      </c>
+      <c r="S191" t="s">
+        <v>76</v>
+      </c>
+      <c r="T191" t="s">
+        <v>34</v>
+      </c>
+      <c r="U191"/>
+      <c r="V191"/>
+      <c r="W191" t="s">
+        <v>34</v>
+      </c>
+      <c r="X191"/>
+      <c r="Y191"/>
+      <c r="Z191"/>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>133</v>
+      </c>
+      <c r="B192"/>
+      <c r="C192" t="s">
+        <v>27</v>
+      </c>
+      <c r="D192"/>
+      <c r="E192" t="s">
+        <v>649</v>
+      </c>
+      <c r="F192" t="s">
+        <v>650</v>
+      </c>
+      <c r="G192"/>
+      <c r="H192" t="s">
+        <v>135</v>
+      </c>
+      <c r="I192"/>
+      <c r="J192" t="s">
+        <v>116</v>
+      </c>
+      <c r="K192" t="s">
+        <v>32</v>
+      </c>
+      <c r="L192"/>
+      <c r="M192">
+        <v>44.691708</v>
+      </c>
+      <c r="N192">
+        <v>-1.022329</v>
+      </c>
+      <c r="O192" t="s">
+        <v>33</v>
+      </c>
+      <c r="P192" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q192" t="s">
+        <v>35</v>
+      </c>
+      <c r="R192" t="s">
+        <v>98</v>
+      </c>
+      <c r="S192" t="s">
+        <v>99</v>
+      </c>
+      <c r="T192" t="s">
+        <v>33</v>
+      </c>
+      <c r="U192"/>
+      <c r="V192"/>
+      <c r="W192" t="s">
+        <v>34</v>
+      </c>
+      <c r="X192"/>
+      <c r="Y192"/>
+      <c r="Z192"/>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>304</v>
+      </c>
+      <c r="B193"/>
+      <c r="C193" t="s">
+        <v>27</v>
+      </c>
+      <c r="D193"/>
+      <c r="E193" t="s">
+        <v>649</v>
+      </c>
+      <c r="F193" t="s">
+        <v>651</v>
+      </c>
+      <c r="G193"/>
+      <c r="H193" t="s">
+        <v>306</v>
+      </c>
+      <c r="I193"/>
+      <c r="J193" t="s">
+        <v>116</v>
+      </c>
+      <c r="K193" t="s">
+        <v>32</v>
+      </c>
+      <c r="L193"/>
+      <c r="M193">
+        <v>44.69166</v>
+      </c>
+      <c r="N193">
+        <v>-1.022244</v>
+      </c>
+      <c r="O193" t="s">
+        <v>33</v>
+      </c>
+      <c r="P193" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>35</v>
+      </c>
+      <c r="R193" t="s">
+        <v>98</v>
+      </c>
+      <c r="S193" t="s">
+        <v>99</v>
+      </c>
+      <c r="T193" t="s">
+        <v>33</v>
+      </c>
+      <c r="U193"/>
+      <c r="V193"/>
+      <c r="W193" t="s">
+        <v>34</v>
+      </c>
+      <c r="X193"/>
+      <c r="Y193"/>
+      <c r="Z193"/>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>424</v>
+      </c>
+      <c r="B194"/>
+      <c r="C194" t="s">
+        <v>27</v>
+      </c>
+      <c r="D194"/>
+      <c r="E194" t="s">
+        <v>652</v>
+      </c>
+      <c r="F194" t="s">
+        <v>653</v>
+      </c>
+      <c r="G194"/>
+      <c r="H194" t="s">
+        <v>426</v>
+      </c>
+      <c r="I194"/>
+      <c r="J194" t="s">
+        <v>73</v>
+      </c>
+      <c r="K194" t="s">
+        <v>74</v>
+      </c>
+      <c r="L194"/>
+      <c r="M194">
+        <v>45.553246</v>
+      </c>
+      <c r="N194">
+        <v>-1.093004</v>
+      </c>
+      <c r="O194" t="s">
+        <v>34</v>
+      </c>
+      <c r="P194" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q194"/>
+      <c r="R194" t="s">
+        <v>75</v>
+      </c>
+      <c r="S194" t="s">
+        <v>76</v>
+      </c>
+      <c r="T194" t="s">
+        <v>33</v>
+      </c>
+      <c r="U194"/>
+      <c r="V194"/>
+      <c r="W194" t="s">
+        <v>34</v>
+      </c>
+      <c r="X194"/>
+      <c r="Y194"/>
+      <c r="Z194"/>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>535</v>
+      </c>
+      <c r="B195"/>
+      <c r="C195" t="s">
+        <v>27</v>
+      </c>
+      <c r="D195"/>
+      <c r="E195" t="s">
+        <v>654</v>
+      </c>
+      <c r="F195" t="s">
+        <v>655</v>
+      </c>
+      <c r="G195"/>
+      <c r="H195" t="s">
+        <v>538</v>
+      </c>
+      <c r="I195"/>
+      <c r="J195" t="s">
+        <v>150</v>
+      </c>
+      <c r="K195" t="s">
+        <v>151</v>
+      </c>
+      <c r="L195"/>
+      <c r="M195">
+        <v>44.622143</v>
+      </c>
+      <c r="N195">
+        <v>-1.139762</v>
+      </c>
+      <c r="O195" t="s">
+        <v>33</v>
+      </c>
+      <c r="P195" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>152</v>
+      </c>
+      <c r="R195" t="s">
+        <v>153</v>
+      </c>
+      <c r="S195" t="s">
+        <v>154</v>
+      </c>
+      <c r="T195" t="s">
+        <v>33</v>
+      </c>
+      <c r="U195"/>
+      <c r="V195"/>
+      <c r="W195" t="s">
+        <v>34</v>
+      </c>
+      <c r="X195"/>
+      <c r="Y195"/>
+      <c r="Z195"/>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>259</v>
+      </c>
+      <c r="B196"/>
+      <c r="C196" t="s">
+        <v>27</v>
+      </c>
+      <c r="D196"/>
+      <c r="E196" t="s">
+        <v>656</v>
+      </c>
+      <c r="F196" t="s">
+        <v>657</v>
+      </c>
+      <c r="G196"/>
+      <c r="H196" t="s">
+        <v>261</v>
+      </c>
+      <c r="I196"/>
+      <c r="J196" t="s">
+        <v>116</v>
+      </c>
+      <c r="K196" t="s">
+        <v>32</v>
+      </c>
+      <c r="L196"/>
+      <c r="M196">
+        <v>44.691677</v>
+      </c>
+      <c r="N196">
+        <v>-1.022329</v>
+      </c>
+      <c r="O196" t="s">
+        <v>33</v>
+      </c>
+      <c r="P196" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>35</v>
+      </c>
+      <c r="R196" t="s">
+        <v>98</v>
+      </c>
+      <c r="S196" t="s">
+        <v>99</v>
+      </c>
+      <c r="T196" t="s">
+        <v>33</v>
+      </c>
+      <c r="U196"/>
+      <c r="V196"/>
+      <c r="W196" t="s">
+        <v>34</v>
+      </c>
+      <c r="X196"/>
+      <c r="Y196"/>
+      <c r="Z196"/>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>146</v>
+      </c>
+      <c r="B197"/>
+      <c r="C197" t="s">
+        <v>27</v>
+      </c>
+      <c r="D197"/>
+      <c r="E197" t="s">
+        <v>658</v>
+      </c>
+      <c r="F197" t="s">
+        <v>659</v>
+      </c>
+      <c r="G197"/>
+      <c r="H197" t="s">
+        <v>149</v>
+      </c>
+      <c r="I197"/>
+      <c r="J197" t="s">
+        <v>150</v>
+      </c>
+      <c r="K197" t="s">
+        <v>151</v>
+      </c>
+      <c r="L197"/>
+      <c r="M197">
+        <v>44.622143</v>
+      </c>
+      <c r="N197">
+        <v>-1.139762</v>
+      </c>
+      <c r="O197" t="s">
+        <v>33</v>
+      </c>
+      <c r="P197" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>152</v>
+      </c>
+      <c r="R197" t="s">
+        <v>153</v>
+      </c>
+      <c r="S197" t="s">
+        <v>154</v>
+      </c>
+      <c r="T197" t="s">
+        <v>34</v>
+      </c>
+      <c r="U197"/>
+      <c r="V197"/>
+      <c r="W197" t="s">
+        <v>34</v>
+      </c>
+      <c r="X197"/>
+      <c r="Y197"/>
+      <c r="Z197"/>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>272</v>
+      </c>
+      <c r="B198"/>
+      <c r="C198" t="s">
+        <v>27</v>
+      </c>
+      <c r="D198"/>
+      <c r="E198" t="s">
+        <v>660</v>
+      </c>
+      <c r="F198" t="s">
+        <v>661</v>
+      </c>
+      <c r="G198"/>
+      <c r="H198" t="s">
+        <v>274</v>
+      </c>
+      <c r="I198"/>
+      <c r="J198" t="s">
+        <v>112</v>
+      </c>
+      <c r="K198" t="s">
+        <v>113</v>
+      </c>
+      <c r="L198"/>
+      <c r="M198">
+        <v>44.65432</v>
+      </c>
+      <c r="N198">
+        <v>-0.596899</v>
+      </c>
+      <c r="O198" t="s">
+        <v>34</v>
+      </c>
+      <c r="P198" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>83</v>
+      </c>
+      <c r="R198" t="s">
+        <v>84</v>
+      </c>
+      <c r="S198" t="s">
+        <v>85</v>
+      </c>
+      <c r="T198" t="s">
+        <v>33</v>
+      </c>
+      <c r="U198"/>
+      <c r="V198"/>
+      <c r="W198" t="s">
+        <v>34</v>
+      </c>
+      <c r="X198"/>
+      <c r="Y198"/>
+      <c r="Z198"/>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>162</v>
+      </c>
+      <c r="B199"/>
+      <c r="C199" t="s">
+        <v>27</v>
+      </c>
+      <c r="D199"/>
+      <c r="E199" t="s">
+        <v>662</v>
+      </c>
+      <c r="F199" t="s">
+        <v>663</v>
+      </c>
+      <c r="G199"/>
+      <c r="H199" t="s">
+        <v>165</v>
+      </c>
+      <c r="I199"/>
+      <c r="J199" t="s">
+        <v>166</v>
+      </c>
+      <c r="K199" t="s">
+        <v>151</v>
+      </c>
+      <c r="L199"/>
+      <c r="M199">
+        <v>44.608402</v>
+      </c>
+      <c r="N199">
+        <v>-1.153356</v>
+      </c>
+      <c r="O199" t="s">
+        <v>33</v>
+      </c>
+      <c r="P199" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>152</v>
+      </c>
+      <c r="R199" t="s">
+        <v>153</v>
+      </c>
+      <c r="S199" t="s">
+        <v>154</v>
+      </c>
+      <c r="T199" t="s">
+        <v>33</v>
+      </c>
+      <c r="U199"/>
+      <c r="V199"/>
+      <c r="W199" t="s">
+        <v>34</v>
+      </c>
+      <c r="X199"/>
+      <c r="Y199"/>
+      <c r="Z199"/>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>167</v>
+      </c>
+      <c r="B200"/>
+      <c r="C200" t="s">
+        <v>27</v>
+      </c>
+      <c r="D200"/>
+      <c r="E200" t="s">
+        <v>662</v>
+      </c>
+      <c r="F200" t="s">
+        <v>664</v>
+      </c>
+      <c r="G200"/>
+      <c r="H200" t="s">
+        <v>169</v>
+      </c>
+      <c r="I200"/>
+      <c r="J200" t="s">
+        <v>123</v>
+      </c>
+      <c r="K200" t="s">
+        <v>32</v>
+      </c>
+      <c r="L200"/>
+      <c r="M200">
+        <v>44.69177</v>
+      </c>
+      <c r="N200">
+        <v>-1.022372</v>
+      </c>
+      <c r="O200" t="s">
+        <v>33</v>
+      </c>
+      <c r="P200" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>35</v>
+      </c>
+      <c r="R200" t="s">
+        <v>98</v>
+      </c>
+      <c r="S200" t="s">
+        <v>99</v>
+      </c>
+      <c r="T200" t="s">
+        <v>33</v>
+      </c>
+      <c r="U200"/>
+      <c r="V200"/>
+      <c r="W200" t="s">
+        <v>34</v>
+      </c>
+      <c r="X200"/>
+      <c r="Y200"/>
+      <c r="Z200"/>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>69</v>
+      </c>
+      <c r="B201"/>
+      <c r="C201" t="s">
+        <v>27</v>
+      </c>
+      <c r="D201"/>
+      <c r="E201" t="s">
+        <v>665</v>
+      </c>
+      <c r="F201" t="s">
+        <v>666</v>
+      </c>
+      <c r="G201"/>
+      <c r="H201" t="s">
+        <v>72</v>
+      </c>
+      <c r="I201"/>
+      <c r="J201" t="s">
+        <v>73</v>
+      </c>
+      <c r="K201" t="s">
+        <v>74</v>
+      </c>
+      <c r="L201"/>
+      <c r="M201">
+        <v>45.553246</v>
+      </c>
+      <c r="N201">
+        <v>-1.093004</v>
+      </c>
+      <c r="O201" t="s">
+        <v>33</v>
+      </c>
+      <c r="P201" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q201"/>
+      <c r="R201" t="s">
+        <v>75</v>
+      </c>
+      <c r="S201" t="s">
+        <v>76</v>
+      </c>
+      <c r="T201" t="s">
+        <v>34</v>
+      </c>
+      <c r="U201"/>
+      <c r="V201"/>
+      <c r="W201" t="s">
+        <v>34</v>
+      </c>
+      <c r="X201"/>
+      <c r="Y201"/>
+      <c r="Z201"/>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>69</v>
+      </c>
+      <c r="B202"/>
+      <c r="C202" t="s">
+        <v>27</v>
+      </c>
+      <c r="D202"/>
+      <c r="E202" t="s">
+        <v>667</v>
+      </c>
+      <c r="F202" t="s">
+        <v>668</v>
+      </c>
+      <c r="G202"/>
+      <c r="H202" t="s">
+        <v>72</v>
+      </c>
+      <c r="I202"/>
+      <c r="J202" t="s">
+        <v>73</v>
+      </c>
+      <c r="K202" t="s">
+        <v>74</v>
+      </c>
+      <c r="L202"/>
+      <c r="M202">
+        <v>45.553246</v>
+      </c>
+      <c r="N202">
+        <v>-1.093004</v>
+      </c>
+      <c r="O202" t="s">
+        <v>33</v>
+      </c>
+      <c r="P202" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q202"/>
+      <c r="R202" t="s">
+        <v>75</v>
+      </c>
+      <c r="S202" t="s">
+        <v>76</v>
+      </c>
+      <c r="T202" t="s">
+        <v>34</v>
+      </c>
+      <c r="U202"/>
+      <c r="V202"/>
+      <c r="W202" t="s">
+        <v>34</v>
+      </c>
+      <c r="X202"/>
+      <c r="Y202"/>
+      <c r="Z202"/>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>69</v>
+      </c>
+      <c r="B203"/>
+      <c r="C203" t="s">
+        <v>27</v>
+      </c>
+      <c r="D203"/>
+      <c r="E203" t="s">
+        <v>669</v>
+      </c>
+      <c r="F203" t="s">
+        <v>670</v>
+      </c>
+      <c r="G203"/>
+      <c r="H203" t="s">
+        <v>72</v>
+      </c>
+      <c r="I203"/>
+      <c r="J203" t="s">
+        <v>73</v>
+      </c>
+      <c r="K203" t="s">
+        <v>74</v>
+      </c>
+      <c r="L203"/>
+      <c r="M203">
+        <v>45.553246</v>
+      </c>
+      <c r="N203">
+        <v>-1.093004</v>
+      </c>
+      <c r="O203" t="s">
+        <v>33</v>
+      </c>
+      <c r="P203" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q203"/>
+      <c r="R203" t="s">
+        <v>75</v>
+      </c>
+      <c r="S203" t="s">
+        <v>76</v>
+      </c>
+      <c r="T203" t="s">
+        <v>34</v>
+      </c>
+      <c r="U203"/>
+      <c r="V203"/>
+      <c r="W203" t="s">
+        <v>34</v>
+      </c>
+      <c r="X203"/>
+      <c r="Y203"/>
+      <c r="Z203"/>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>671</v>
+      </c>
+      <c r="B204"/>
+      <c r="C204" t="s">
+        <v>27</v>
+      </c>
+      <c r="D204"/>
+      <c r="E204" t="s">
+        <v>672</v>
+      </c>
+      <c r="F204" t="s">
+        <v>673</v>
+      </c>
+      <c r="G204"/>
+      <c r="H204" t="s">
+        <v>674</v>
+      </c>
+      <c r="I204"/>
+      <c r="J204"/>
+      <c r="K204" t="s">
+        <v>554</v>
+      </c>
+      <c r="L204"/>
+      <c r="M204">
+        <v>44.809364</v>
+      </c>
+      <c r="N204">
+        <v>-0.031018</v>
+      </c>
+      <c r="O204" t="s">
+        <v>33</v>
+      </c>
+      <c r="P204" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>357</v>
+      </c>
+      <c r="R204" t="s">
+        <v>358</v>
+      </c>
+      <c r="S204"/>
+      <c r="T204" t="s">
+        <v>33</v>
+      </c>
+      <c r="U204"/>
+      <c r="V204"/>
+      <c r="W204" t="s">
+        <v>34</v>
+      </c>
+      <c r="X204"/>
+      <c r="Y204"/>
+      <c r="Z204"/>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>675</v>
+      </c>
+      <c r="B205"/>
+      <c r="C205" t="s">
+        <v>27</v>
+      </c>
+      <c r="D205"/>
+      <c r="E205" t="s">
+        <v>672</v>
+      </c>
+      <c r="F205" t="s">
+        <v>676</v>
+      </c>
+      <c r="G205"/>
+      <c r="H205" t="s">
+        <v>677</v>
+      </c>
+      <c r="I205"/>
+      <c r="J205"/>
+      <c r="K205" t="s">
+        <v>554</v>
+      </c>
+      <c r="L205"/>
+      <c r="M205">
+        <v>44.809364</v>
+      </c>
+      <c r="N205">
+        <v>-0.031018</v>
+      </c>
+      <c r="O205" t="s">
+        <v>33</v>
+      </c>
+      <c r="P205" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>140</v>
+      </c>
+      <c r="R205" t="s">
+        <v>141</v>
+      </c>
+      <c r="S205" t="s">
+        <v>142</v>
+      </c>
+      <c r="T205" t="s">
+        <v>33</v>
+      </c>
+      <c r="U205"/>
+      <c r="V205"/>
+      <c r="W205" t="s">
+        <v>34</v>
+      </c>
+      <c r="X205"/>
+      <c r="Y205"/>
+      <c r="Z205"/>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>510</v>
+      </c>
+      <c r="B206"/>
+      <c r="C206" t="s">
+        <v>27</v>
+      </c>
+      <c r="D206"/>
+      <c r="E206" t="s">
+        <v>672</v>
+      </c>
+      <c r="F206" t="s">
+        <v>678</v>
+      </c>
+      <c r="G206"/>
+      <c r="H206" t="s">
+        <v>512</v>
+      </c>
+      <c r="I206"/>
+      <c r="J206" t="s">
+        <v>513</v>
+      </c>
+      <c r="K206" t="s">
+        <v>514</v>
+      </c>
+      <c r="L206"/>
+      <c r="M206">
+        <v>44.731285</v>
+      </c>
+      <c r="N206">
+        <v>-0.052503</v>
+      </c>
+      <c r="O206" t="s">
+        <v>33</v>
+      </c>
+      <c r="P206" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>35</v>
+      </c>
+      <c r="R206" t="s">
+        <v>98</v>
+      </c>
+      <c r="S206" t="s">
+        <v>99</v>
+      </c>
+      <c r="T206" t="s">
+        <v>33</v>
+      </c>
+      <c r="U206"/>
+      <c r="V206"/>
+      <c r="W206" t="s">
+        <v>34</v>
+      </c>
+      <c r="X206"/>
+      <c r="Y206"/>
+      <c r="Z206"/>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>679</v>
+      </c>
+      <c r="B207"/>
+      <c r="C207" t="s">
+        <v>27</v>
+      </c>
+      <c r="D207"/>
+      <c r="E207" t="s">
+        <v>680</v>
+      </c>
+      <c r="F207" t="s">
+        <v>670</v>
+      </c>
+      <c r="G207"/>
+      <c r="H207" t="s">
+        <v>681</v>
+      </c>
+      <c r="I207"/>
+      <c r="J207"/>
+      <c r="K207" t="s">
+        <v>682</v>
+      </c>
+      <c r="L207"/>
+      <c r="M207">
+        <v>45.306004</v>
+      </c>
+      <c r="N207">
+        <v>-0.854695</v>
+      </c>
+      <c r="O207" t="s">
+        <v>33</v>
+      </c>
+      <c r="P207" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>357</v>
+      </c>
+      <c r="R207" t="s">
+        <v>358</v>
+      </c>
+      <c r="S207"/>
+      <c r="T207" t="s">
+        <v>33</v>
+      </c>
+      <c r="U207"/>
+      <c r="V207"/>
+      <c r="W207" t="s">
+        <v>34</v>
+      </c>
+      <c r="X207"/>
+      <c r="Y207"/>
+      <c r="Z207"/>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>403</v>
+      </c>
+      <c r="B208"/>
+      <c r="C208" t="s">
+        <v>27</v>
+      </c>
+      <c r="D208"/>
+      <c r="E208" t="s">
+        <v>680</v>
+      </c>
+      <c r="F208" t="s">
+        <v>670</v>
+      </c>
+      <c r="G208"/>
+      <c r="H208" t="s">
+        <v>405</v>
+      </c>
+      <c r="I208"/>
+      <c r="J208" t="s">
+        <v>116</v>
+      </c>
+      <c r="K208" t="s">
+        <v>32</v>
+      </c>
+      <c r="L208"/>
+      <c r="M208">
+        <v>44.691708</v>
+      </c>
+      <c r="N208">
+        <v>-1.022179</v>
+      </c>
+      <c r="O208" t="s">
+        <v>34</v>
+      </c>
+      <c r="P208" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>35</v>
+      </c>
+      <c r="R208" t="s">
+        <v>98</v>
+      </c>
+      <c r="S208" t="s">
+        <v>99</v>
+      </c>
+      <c r="T208" t="s">
+        <v>33</v>
+      </c>
+      <c r="U208"/>
+      <c r="V208"/>
+      <c r="W208" t="s">
+        <v>34</v>
+      </c>
+      <c r="X208"/>
+      <c r="Y208"/>
+      <c r="Z208"/>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>683</v>
+      </c>
+      <c r="B209"/>
+      <c r="C209" t="s">
+        <v>27</v>
+      </c>
+      <c r="D209"/>
+      <c r="E209" t="s">
+        <v>684</v>
+      </c>
+      <c r="F209" t="s">
+        <v>685</v>
+      </c>
+      <c r="G209"/>
+      <c r="H209" t="s">
+        <v>686</v>
+      </c>
+      <c r="I209"/>
+      <c r="J209" t="s">
+        <v>687</v>
+      </c>
+      <c r="K209" t="s">
+        <v>688</v>
+      </c>
+      <c r="L209"/>
+      <c r="M209">
+        <v>44.839397</v>
+      </c>
+      <c r="N209">
+        <v>-0.783146</v>
+      </c>
+      <c r="O209" t="s">
+        <v>33</v>
+      </c>
+      <c r="P209" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>177</v>
+      </c>
+      <c r="R209" t="s">
+        <v>178</v>
+      </c>
+      <c r="S209" t="s">
+        <v>179</v>
+      </c>
+      <c r="T209" t="s">
+        <v>33</v>
+      </c>
+      <c r="U209"/>
+      <c r="V209"/>
+      <c r="W209" t="s">
+        <v>34</v>
+      </c>
+      <c r="X209"/>
+      <c r="Y209"/>
+      <c r="Z209"/>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>69</v>
+      </c>
+      <c r="B210"/>
+      <c r="C210" t="s">
+        <v>27</v>
+      </c>
+      <c r="D210"/>
+      <c r="E210" t="s">
+        <v>689</v>
+      </c>
+      <c r="F210" t="s">
+        <v>690</v>
+      </c>
+      <c r="G210"/>
+      <c r="H210" t="s">
+        <v>72</v>
+      </c>
+      <c r="I210"/>
+      <c r="J210" t="s">
+        <v>73</v>
+      </c>
+      <c r="K210" t="s">
+        <v>74</v>
+      </c>
+      <c r="L210"/>
+      <c r="M210">
+        <v>45.553246</v>
+      </c>
+      <c r="N210">
+        <v>-1.093004</v>
+      </c>
+      <c r="O210" t="s">
+        <v>33</v>
+      </c>
+      <c r="P210" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q210"/>
+      <c r="R210" t="s">
+        <v>75</v>
+      </c>
+      <c r="S210" t="s">
+        <v>76</v>
+      </c>
+      <c r="T210" t="s">
+        <v>34</v>
+      </c>
+      <c r="U210"/>
+      <c r="V210"/>
+      <c r="W210" t="s">
+        <v>34</v>
+      </c>
+      <c r="X210"/>
+      <c r="Y210"/>
+      <c r="Z210"/>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>691</v>
+      </c>
+      <c r="B211"/>
+      <c r="C211" t="s">
+        <v>27</v>
+      </c>
+      <c r="D211"/>
+      <c r="E211" t="s">
+        <v>692</v>
+      </c>
+      <c r="F211" t="s">
+        <v>693</v>
+      </c>
+      <c r="G211"/>
+      <c r="H211" t="s">
+        <v>694</v>
+      </c>
+      <c r="I211"/>
+      <c r="J211" t="s">
+        <v>463</v>
+      </c>
+      <c r="K211" t="s">
+        <v>129</v>
+      </c>
+      <c r="L211"/>
+      <c r="M211">
+        <v>44.900513</v>
+      </c>
+      <c r="N211">
+        <v>-0.616527</v>
+      </c>
+      <c r="O211" t="s">
+        <v>33</v>
+      </c>
+      <c r="P211" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>130</v>
+      </c>
+      <c r="R211" t="s">
+        <v>131</v>
+      </c>
+      <c r="S211" t="s">
+        <v>132</v>
+      </c>
+      <c r="T211" t="s">
+        <v>33</v>
+      </c>
+      <c r="U211"/>
+      <c r="V211"/>
+      <c r="W211" t="s">
+        <v>34</v>
+      </c>
+      <c r="X211"/>
+      <c r="Y211"/>
+      <c r="Z211"/>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>695</v>
+      </c>
+      <c r="B212"/>
+      <c r="C212" t="s">
+        <v>27</v>
+      </c>
+      <c r="D212"/>
+      <c r="E212" t="s">
+        <v>696</v>
+      </c>
+      <c r="F212" t="s">
+        <v>697</v>
+      </c>
+      <c r="G212"/>
+      <c r="H212" t="s">
+        <v>698</v>
+      </c>
+      <c r="I212"/>
+      <c r="J212" t="s">
+        <v>150</v>
+      </c>
+      <c r="K212" t="s">
+        <v>151</v>
+      </c>
+      <c r="L212"/>
+      <c r="M212">
+        <v>44.622143</v>
+      </c>
+      <c r="N212">
+        <v>-1.139762</v>
+      </c>
+      <c r="O212" t="s">
+        <v>33</v>
+      </c>
+      <c r="P212" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>152</v>
+      </c>
+      <c r="R212" t="s">
+        <v>153</v>
+      </c>
+      <c r="S212" t="s">
+        <v>154</v>
+      </c>
+      <c r="T212" t="s">
+        <v>33</v>
+      </c>
+      <c r="U212"/>
+      <c r="V212"/>
+      <c r="W212" t="s">
+        <v>34</v>
+      </c>
+      <c r="X212"/>
+      <c r="Y212"/>
+      <c r="Z212"/>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>69</v>
+      </c>
+      <c r="B213"/>
+      <c r="C213" t="s">
+        <v>27</v>
+      </c>
+      <c r="D213"/>
+      <c r="E213" t="s">
+        <v>696</v>
+      </c>
+      <c r="F213" t="s">
+        <v>699</v>
+      </c>
+      <c r="G213"/>
+      <c r="H213" t="s">
+        <v>72</v>
+      </c>
+      <c r="I213"/>
+      <c r="J213" t="s">
+        <v>73</v>
+      </c>
+      <c r="K213" t="s">
+        <v>74</v>
+      </c>
+      <c r="L213"/>
+      <c r="M213">
+        <v>45.553246</v>
+      </c>
+      <c r="N213">
+        <v>-1.093004</v>
+      </c>
+      <c r="O213" t="s">
+        <v>33</v>
+      </c>
+      <c r="P213" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q213"/>
+      <c r="R213" t="s">
+        <v>75</v>
+      </c>
+      <c r="S213" t="s">
+        <v>76</v>
+      </c>
+      <c r="T213" t="s">
+        <v>34</v>
+      </c>
+      <c r="U213"/>
+      <c r="V213"/>
+      <c r="W213" t="s">
+        <v>34</v>
+      </c>
+      <c r="X213"/>
+      <c r="Y213"/>
+      <c r="Z213"/>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>307</v>
+      </c>
+      <c r="B214"/>
+      <c r="C214" t="s">
+        <v>27</v>
+      </c>
+      <c r="D214"/>
+      <c r="E214" t="s">
+        <v>700</v>
+      </c>
+      <c r="F214" t="s">
+        <v>701</v>
+      </c>
+      <c r="G214"/>
+      <c r="H214" t="s">
+        <v>310</v>
+      </c>
+      <c r="I214"/>
+      <c r="J214" t="s">
+        <v>116</v>
+      </c>
+      <c r="K214" t="s">
+        <v>32</v>
+      </c>
+      <c r="L214"/>
+      <c r="M214">
+        <v>44.69166</v>
+      </c>
+      <c r="N214">
+        <v>-1.022201</v>
+      </c>
+      <c r="O214" t="s">
+        <v>33</v>
+      </c>
+      <c r="P214" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q214" t="s">
+        <v>35</v>
+      </c>
+      <c r="R214" t="s">
+        <v>98</v>
+      </c>
+      <c r="S214" t="s">
+        <v>99</v>
+      </c>
+      <c r="T214" t="s">
+        <v>33</v>
+      </c>
+      <c r="U214"/>
+      <c r="V214"/>
+      <c r="W214" t="s">
+        <v>34</v>
+      </c>
+      <c r="X214"/>
+      <c r="Y214"/>
+      <c r="Z214"/>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>448</v>
+      </c>
+      <c r="B215"/>
+      <c r="C215" t="s">
+        <v>27</v>
+      </c>
+      <c r="D215"/>
+      <c r="E215" t="s">
+        <v>702</v>
+      </c>
+      <c r="F215" t="s">
+        <v>703</v>
+      </c>
+      <c r="G215"/>
+      <c r="H215" t="s">
+        <v>451</v>
+      </c>
+      <c r="I215"/>
+      <c r="J215" t="s">
+        <v>112</v>
+      </c>
+      <c r="K215" t="s">
+        <v>113</v>
+      </c>
+      <c r="L215"/>
+      <c r="M215">
+        <v>44.65392</v>
+      </c>
+      <c r="N215">
+        <v>-0.596722</v>
+      </c>
+      <c r="O215" t="s">
+        <v>33</v>
+      </c>
+      <c r="P215" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>83</v>
+      </c>
+      <c r="R215" t="s">
+        <v>84</v>
+      </c>
+      <c r="S215" t="s">
+        <v>85</v>
+      </c>
+      <c r="T215" t="s">
+        <v>33</v>
+      </c>
+      <c r="U215"/>
+      <c r="V215"/>
+      <c r="W215" t="s">
+        <v>34</v>
+      </c>
+      <c r="X215"/>
+      <c r="Y215"/>
+      <c r="Z215"/>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>704</v>
+      </c>
+      <c r="B216"/>
+      <c r="C216" t="s">
+        <v>62</v>
+      </c>
+      <c r="D216"/>
+      <c r="E216" t="s">
+        <v>705</v>
+      </c>
+      <c r="F216" t="s">
+        <v>706</v>
+      </c>
+      <c r="G216"/>
+      <c r="H216" t="s">
+        <v>707</v>
+      </c>
+      <c r="I216"/>
+      <c r="J216" t="s">
+        <v>483</v>
+      </c>
+      <c r="K216" t="s">
+        <v>258</v>
+      </c>
+      <c r="L216"/>
+      <c r="M216">
+        <v>44.498282</v>
+      </c>
+      <c r="N216">
+        <v>-0.651523</v>
+      </c>
+      <c r="O216" t="s">
+        <v>34</v>
+      </c>
+      <c r="P216" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>35</v>
+      </c>
+      <c r="R216"/>
+      <c r="S216" t="s">
+        <v>708</v>
+      </c>
+      <c r="T216" t="s">
+        <v>34</v>
+      </c>
+      <c r="U216"/>
+      <c r="V216"/>
+      <c r="W216" t="s">
+        <v>34</v>
+      </c>
+      <c r="X216"/>
+      <c r="Y216"/>
+      <c r="Z216"/>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>709</v>
+      </c>
+      <c r="B217"/>
+      <c r="C217" t="s">
+        <v>27</v>
+      </c>
+      <c r="D217"/>
+      <c r="E217" t="s">
+        <v>710</v>
+      </c>
+      <c r="F217" t="s">
+        <v>711</v>
+      </c>
+      <c r="G217"/>
+      <c r="H217" t="s">
+        <v>712</v>
+      </c>
+      <c r="I217"/>
+      <c r="J217" t="s">
+        <v>713</v>
+      </c>
+      <c r="K217" t="s">
+        <v>129</v>
+      </c>
+      <c r="L217"/>
+      <c r="M217">
+        <v>44.900517</v>
+      </c>
+      <c r="N217">
+        <v>-0.616522</v>
+      </c>
+      <c r="O217" t="s">
+        <v>33</v>
+      </c>
+      <c r="P217" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>130</v>
+      </c>
+      <c r="R217" t="s">
+        <v>131</v>
+      </c>
+      <c r="S217" t="s">
+        <v>132</v>
+      </c>
+      <c r="T217" t="s">
+        <v>33</v>
+      </c>
+      <c r="U217"/>
+      <c r="V217"/>
+      <c r="W217" t="s">
+        <v>34</v>
+      </c>
+      <c r="X217"/>
+      <c r="Y217"/>
+      <c r="Z217"/>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>714</v>
+      </c>
+      <c r="B218"/>
+      <c r="C218" t="s">
+        <v>27</v>
+      </c>
+      <c r="D218"/>
+      <c r="E218" t="s">
+        <v>715</v>
+      </c>
+      <c r="F218" t="s">
+        <v>711</v>
+      </c>
+      <c r="G218"/>
+      <c r="H218" t="s">
+        <v>716</v>
+      </c>
+      <c r="I218"/>
+      <c r="J218" t="s">
+        <v>31</v>
+      </c>
+      <c r="K218" t="s">
+        <v>32</v>
+      </c>
+      <c r="L218"/>
+      <c r="M218">
+        <v>44.687813</v>
+      </c>
+      <c r="N218">
+        <v>-1.021683</v>
+      </c>
+      <c r="O218" t="s">
+        <v>33</v>
+      </c>
+      <c r="P218" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>35</v>
+      </c>
+      <c r="R218" t="s">
+        <v>98</v>
+      </c>
+      <c r="S218" t="s">
+        <v>99</v>
+      </c>
+      <c r="T218" t="s">
+        <v>33</v>
+      </c>
+      <c r="U218"/>
+      <c r="V218"/>
+      <c r="W218" t="s">
+        <v>34</v>
+      </c>
+      <c r="X218"/>
+      <c r="Y218"/>
+      <c r="Z218"/>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>93</v>
+      </c>
+      <c r="B219"/>
+      <c r="C219" t="s">
+        <v>27</v>
+      </c>
+      <c r="D219"/>
+      <c r="E219" t="s">
+        <v>715</v>
+      </c>
+      <c r="F219" t="s">
+        <v>711</v>
+      </c>
+      <c r="G219"/>
+      <c r="H219" t="s">
+        <v>95</v>
+      </c>
+      <c r="I219"/>
+      <c r="J219" t="s">
+        <v>96</v>
+      </c>
+      <c r="K219" t="s">
+        <v>97</v>
+      </c>
+      <c r="L219"/>
+      <c r="M219">
+        <v>44.70037</v>
+      </c>
+      <c r="N219">
+        <v>-1.043165</v>
+      </c>
+      <c r="O219" t="s">
+        <v>33</v>
+      </c>
+      <c r="P219" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>35</v>
+      </c>
+      <c r="R219" t="s">
+        <v>98</v>
+      </c>
+      <c r="S219" t="s">
+        <v>99</v>
+      </c>
+      <c r="T219" t="s">
+        <v>33</v>
+      </c>
+      <c r="U219"/>
+      <c r="V219"/>
+      <c r="W219" t="s">
+        <v>34</v>
+      </c>
+      <c r="X219"/>
+      <c r="Y219"/>
+      <c r="Z219"/>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>146</v>
+      </c>
+      <c r="B220"/>
+      <c r="C220" t="s">
+        <v>27</v>
+      </c>
+      <c r="D220"/>
+      <c r="E220" t="s">
+        <v>717</v>
+      </c>
+      <c r="F220" t="s">
+        <v>718</v>
+      </c>
+      <c r="G220"/>
+      <c r="H220" t="s">
+        <v>149</v>
+      </c>
+      <c r="I220"/>
+      <c r="J220" t="s">
+        <v>150</v>
+      </c>
+      <c r="K220" t="s">
+        <v>151</v>
+      </c>
+      <c r="L220"/>
+      <c r="M220">
+        <v>44.622143</v>
+      </c>
+      <c r="N220">
+        <v>-1.139762</v>
+      </c>
+      <c r="O220" t="s">
+        <v>33</v>
+      </c>
+      <c r="P220" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>152</v>
+      </c>
+      <c r="R220" t="s">
+        <v>153</v>
+      </c>
+      <c r="S220" t="s">
+        <v>154</v>
+      </c>
+      <c r="T220" t="s">
+        <v>34</v>
+      </c>
+      <c r="U220"/>
+      <c r="V220"/>
+      <c r="W220" t="s">
+        <v>34</v>
+      </c>
+      <c r="X220"/>
+      <c r="Y220"/>
+      <c r="Z220"/>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>719</v>
+      </c>
+      <c r="B221"/>
+      <c r="C221" t="s">
+        <v>27</v>
+      </c>
+      <c r="D221"/>
+      <c r="E221" t="s">
+        <v>720</v>
+      </c>
+      <c r="F221" t="s">
+        <v>721</v>
+      </c>
+      <c r="G221"/>
+      <c r="H221" t="s">
+        <v>722</v>
+      </c>
+      <c r="I221"/>
+      <c r="J221" t="s">
+        <v>723</v>
+      </c>
+      <c r="K221" t="s">
+        <v>240</v>
+      </c>
+      <c r="L221"/>
+      <c r="M221">
+        <v>45.02932</v>
+      </c>
+      <c r="N221">
+        <v>-1.174781</v>
+      </c>
+      <c r="O221" t="s">
+        <v>33</v>
+      </c>
+      <c r="P221" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>241</v>
+      </c>
+      <c r="R221" t="s">
+        <v>242</v>
+      </c>
+      <c r="S221" t="s">
+        <v>243</v>
+      </c>
+      <c r="T221" t="s">
+        <v>33</v>
+      </c>
+      <c r="U221" t="s">
+        <v>244</v>
+      </c>
+      <c r="V221" t="s">
+        <v>242</v>
+      </c>
+      <c r="W221" t="s">
+        <v>34</v>
+      </c>
+      <c r="X221"/>
+      <c r="Y221"/>
+      <c r="Z221"/>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>272</v>
+      </c>
+      <c r="B222"/>
+      <c r="C222" t="s">
+        <v>27</v>
+      </c>
+      <c r="D222"/>
+      <c r="E222" t="s">
+        <v>724</v>
+      </c>
+      <c r="F222" t="s">
+        <v>725</v>
+      </c>
+      <c r="G222"/>
+      <c r="H222" t="s">
+        <v>274</v>
+      </c>
+      <c r="I222"/>
+      <c r="J222" t="s">
+        <v>112</v>
+      </c>
+      <c r="K222" t="s">
+        <v>113</v>
+      </c>
+      <c r="L222"/>
+      <c r="M222">
+        <v>44.65432</v>
+      </c>
+      <c r="N222">
+        <v>-0.596899</v>
+      </c>
+      <c r="O222" t="s">
+        <v>34</v>
+      </c>
+      <c r="P222" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>83</v>
+      </c>
+      <c r="R222" t="s">
+        <v>84</v>
+      </c>
+      <c r="S222" t="s">
+        <v>85</v>
+      </c>
+      <c r="T222" t="s">
+        <v>33</v>
+      </c>
+      <c r="U222"/>
+      <c r="V222"/>
+      <c r="W222" t="s">
+        <v>34</v>
+      </c>
+      <c r="X222"/>
+      <c r="Y222"/>
+      <c r="Z222"/>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>197</v>
+      </c>
+      <c r="B223"/>
+      <c r="C223" t="s">
+        <v>27</v>
+      </c>
+      <c r="D223"/>
+      <c r="E223" t="s">
+        <v>726</v>
+      </c>
+      <c r="F223" t="s">
+        <v>727</v>
+      </c>
+      <c r="G223"/>
+      <c r="H223" t="s">
+        <v>200</v>
+      </c>
+      <c r="I223"/>
+      <c r="J223" t="s">
+        <v>123</v>
+      </c>
+      <c r="K223" t="s">
+        <v>32</v>
+      </c>
+      <c r="L223"/>
+      <c r="M223">
+        <v>44.691647</v>
+      </c>
+      <c r="N223">
+        <v>-1.022244</v>
+      </c>
+      <c r="O223" t="s">
+        <v>33</v>
+      </c>
+      <c r="P223" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>35</v>
+      </c>
+      <c r="R223" t="s">
+        <v>98</v>
+      </c>
+      <c r="S223" t="s">
+        <v>99</v>
+      </c>
+      <c r="T223" t="s">
+        <v>33</v>
+      </c>
+      <c r="U223"/>
+      <c r="V223"/>
+      <c r="W223" t="s">
+        <v>34</v>
+      </c>
+      <c r="X223"/>
+      <c r="Y223"/>
+      <c r="Z223"/>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>728</v>
+      </c>
+      <c r="B224"/>
+      <c r="C224" t="s">
+        <v>27</v>
+      </c>
+      <c r="D224"/>
+      <c r="E224" t="s">
+        <v>729</v>
+      </c>
+      <c r="F224" t="s">
+        <v>730</v>
+      </c>
+      <c r="G224"/>
+      <c r="H224" t="s">
+        <v>731</v>
+      </c>
+      <c r="I224"/>
+      <c r="J224" t="s">
+        <v>713</v>
+      </c>
+      <c r="K224" t="s">
+        <v>129</v>
+      </c>
+      <c r="L224"/>
+      <c r="M224">
+        <v>44.900517</v>
+      </c>
+      <c r="N224">
+        <v>-0.616543</v>
+      </c>
+      <c r="O224" t="s">
+        <v>33</v>
+      </c>
+      <c r="P224" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>130</v>
+      </c>
+      <c r="R224" t="s">
+        <v>131</v>
+      </c>
+      <c r="S224" t="s">
+        <v>132</v>
+      </c>
+      <c r="T224" t="s">
+        <v>33</v>
+      </c>
+      <c r="U224"/>
+      <c r="V224"/>
+      <c r="W224" t="s">
+        <v>33</v>
+      </c>
+      <c r="X224" t="s">
+        <v>732</v>
+      </c>
+      <c r="Y224" t="s">
+        <v>733</v>
+      </c>
+      <c r="Z224"/>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>162</v>
+      </c>
+      <c r="B225"/>
+      <c r="C225" t="s">
+        <v>27</v>
+      </c>
+      <c r="D225"/>
+      <c r="E225" t="s">
+        <v>729</v>
+      </c>
+      <c r="F225" t="s">
+        <v>727</v>
+      </c>
+      <c r="G225"/>
+      <c r="H225" t="s">
+        <v>165</v>
+      </c>
+      <c r="I225"/>
+      <c r="J225" t="s">
+        <v>166</v>
+      </c>
+      <c r="K225" t="s">
+        <v>151</v>
+      </c>
+      <c r="L225"/>
+      <c r="M225">
+        <v>44.608402</v>
+      </c>
+      <c r="N225">
+        <v>-1.153356</v>
+      </c>
+      <c r="O225" t="s">
+        <v>33</v>
+      </c>
+      <c r="P225" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>152</v>
+      </c>
+      <c r="R225" t="s">
+        <v>153</v>
+      </c>
+      <c r="S225" t="s">
+        <v>154</v>
+      </c>
+      <c r="T225" t="s">
+        <v>33</v>
+      </c>
+      <c r="U225"/>
+      <c r="V225"/>
+      <c r="W225" t="s">
+        <v>34</v>
+      </c>
+      <c r="X225"/>
+      <c r="Y225"/>
+      <c r="Z225"/>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>418</v>
+      </c>
+      <c r="B226"/>
+      <c r="C226" t="s">
+        <v>27</v>
+      </c>
+      <c r="D226"/>
+      <c r="E226" t="s">
+        <v>734</v>
+      </c>
+      <c r="F226" t="s">
+        <v>735</v>
+      </c>
+      <c r="G226"/>
+      <c r="H226" t="s">
+        <v>419</v>
+      </c>
+      <c r="I226"/>
+      <c r="J226" t="s">
+        <v>123</v>
+      </c>
+      <c r="K226" t="s">
+        <v>32</v>
+      </c>
+      <c r="L226"/>
+      <c r="M226">
+        <v>44.691708</v>
+      </c>
+      <c r="N226">
+        <v>-1.022265</v>
+      </c>
+      <c r="O226" t="s">
+        <v>33</v>
+      </c>
+      <c r="P226" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>35</v>
+      </c>
+      <c r="R226" t="s">
+        <v>98</v>
+      </c>
+      <c r="S226" t="s">
+        <v>99</v>
+      </c>
+      <c r="T226" t="s">
+        <v>33</v>
+      </c>
+      <c r="U226"/>
+      <c r="V226"/>
+      <c r="W226" t="s">
+        <v>34</v>
+      </c>
+      <c r="X226"/>
+      <c r="Y226"/>
+      <c r="Z226"/>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>184</v>
+      </c>
+      <c r="B227"/>
+      <c r="C227" t="s">
+        <v>27</v>
+      </c>
+      <c r="D227"/>
+      <c r="E227" t="s">
+        <v>734</v>
+      </c>
+      <c r="F227" t="s">
+        <v>736</v>
+      </c>
+      <c r="G227"/>
+      <c r="H227" t="s">
+        <v>186</v>
+      </c>
+      <c r="I227"/>
+      <c r="J227" t="s">
+        <v>116</v>
+      </c>
+      <c r="K227" t="s">
+        <v>32</v>
+      </c>
+      <c r="L227"/>
+      <c r="M227">
+        <v>44.691647</v>
+      </c>
+      <c r="N227">
+        <v>-1.022265</v>
+      </c>
+      <c r="O227" t="s">
+        <v>33</v>
+      </c>
+      <c r="P227" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>35</v>
+      </c>
+      <c r="R227" t="s">
+        <v>98</v>
+      </c>
+      <c r="S227" t="s">
+        <v>99</v>
+      </c>
+      <c r="T227" t="s">
+        <v>33</v>
+      </c>
+      <c r="U227"/>
+      <c r="V227"/>
+      <c r="W227" t="s">
+        <v>34</v>
+      </c>
+      <c r="X227"/>
+      <c r="Y227"/>
+      <c r="Z227"/>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>737</v>
+      </c>
+      <c r="B228"/>
+      <c r="C228" t="s">
+        <v>27</v>
+      </c>
+      <c r="D228"/>
+      <c r="E228" t="s">
+        <v>738</v>
+      </c>
+      <c r="F228" t="s">
+        <v>739</v>
+      </c>
+      <c r="G228"/>
+      <c r="H228" t="s">
+        <v>740</v>
+      </c>
+      <c r="I228"/>
+      <c r="J228" t="s">
+        <v>166</v>
+      </c>
+      <c r="K228" t="s">
+        <v>151</v>
+      </c>
+      <c r="L228"/>
+      <c r="M228">
+        <v>44.608402</v>
+      </c>
+      <c r="N228">
+        <v>-1.153356</v>
+      </c>
+      <c r="O228" t="s">
+        <v>33</v>
+      </c>
+      <c r="P228" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>152</v>
+      </c>
+      <c r="R228" t="s">
+        <v>153</v>
+      </c>
+      <c r="S228" t="s">
+        <v>154</v>
+      </c>
+      <c r="T228" t="s">
+        <v>33</v>
+      </c>
+      <c r="U228"/>
+      <c r="V228"/>
+      <c r="W228" t="s">
+        <v>34</v>
+      </c>
+      <c r="X228"/>
+      <c r="Y228"/>
+      <c r="Z228"/>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>254</v>
+      </c>
+      <c r="B229"/>
+      <c r="C229" t="s">
+        <v>27</v>
+      </c>
+      <c r="D229"/>
+      <c r="E229" t="s">
+        <v>741</v>
+      </c>
+      <c r="F229" t="s">
+        <v>742</v>
+      </c>
+      <c r="G229"/>
+      <c r="H229" t="s">
+        <v>256</v>
+      </c>
+      <c r="I229"/>
+      <c r="J229" t="s">
+        <v>257</v>
+      </c>
+      <c r="K229" t="s">
+        <v>258</v>
+      </c>
+      <c r="L229"/>
+      <c r="M229">
+        <v>44.49777</v>
+      </c>
+      <c r="N229">
+        <v>-0.649588</v>
+      </c>
+      <c r="O229" t="s">
+        <v>33</v>
+      </c>
+      <c r="P229" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>35</v>
+      </c>
+      <c r="R229" t="s">
+        <v>98</v>
+      </c>
+      <c r="S229" t="s">
+        <v>99</v>
+      </c>
+      <c r="T229" t="s">
+        <v>33</v>
+      </c>
+      <c r="U229"/>
+      <c r="V229"/>
+      <c r="W229" t="s">
+        <v>34</v>
+      </c>
+      <c r="X229"/>
+      <c r="Y229"/>
+      <c r="Z229"/>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>743</v>
+      </c>
+      <c r="B230"/>
+      <c r="C230" t="s">
+        <v>744</v>
+      </c>
+      <c r="D230"/>
+      <c r="E230" t="s">
+        <v>745</v>
+      </c>
+      <c r="F230" t="s">
+        <v>746</v>
+      </c>
+      <c r="G230"/>
+      <c r="H230" t="s">
+        <v>747</v>
+      </c>
+      <c r="I230"/>
+      <c r="J230" t="s">
+        <v>748</v>
+      </c>
+      <c r="K230" t="s">
+        <v>749</v>
+      </c>
+      <c r="L230"/>
+      <c r="M230">
+        <v>44.91661</v>
+      </c>
+      <c r="N230">
+        <v>44.91661</v>
+      </c>
+      <c r="O230" t="s">
+        <v>34</v>
+      </c>
+      <c r="P230" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>750</v>
+      </c>
+      <c r="R230"/>
+      <c r="S230" t="s">
+        <v>751</v>
+      </c>
+      <c r="T230"/>
+      <c r="U230"/>
+      <c r="V230"/>
+      <c r="W230" t="s">
+        <v>33</v>
+      </c>
+      <c r="X230" t="s">
+        <v>752</v>
+      </c>
+      <c r="Y230" t="s">
+        <v>753</v>
+      </c>
+      <c r="Z230"/>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>743</v>
+      </c>
+      <c r="B231"/>
+      <c r="C231" t="s">
+        <v>744</v>
+      </c>
+      <c r="D231"/>
+      <c r="E231" t="s">
+        <v>754</v>
+      </c>
+      <c r="F231" t="s">
+        <v>755</v>
+      </c>
+      <c r="G231"/>
+      <c r="H231" t="s">
+        <v>747</v>
+      </c>
+      <c r="I231"/>
+      <c r="J231" t="s">
+        <v>748</v>
+      </c>
+      <c r="K231" t="s">
+        <v>749</v>
+      </c>
+      <c r="L231"/>
+      <c r="M231">
+        <v>44.91661</v>
+      </c>
+      <c r="N231">
+        <v>44.91661</v>
+      </c>
+      <c r="O231" t="s">
+        <v>34</v>
+      </c>
+      <c r="P231" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>750</v>
+      </c>
+      <c r="R231"/>
+      <c r="S231" t="s">
+        <v>751</v>
+      </c>
+      <c r="T231"/>
+      <c r="U231"/>
+      <c r="V231"/>
+      <c r="W231" t="s">
+        <v>33</v>
+      </c>
+      <c r="X231" t="s">
+        <v>752</v>
+      </c>
+      <c r="Y231" t="s">
+        <v>753</v>
+      </c>
+      <c r="Z231"/>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>743</v>
+      </c>
+      <c r="B232"/>
+      <c r="C232" t="s">
+        <v>744</v>
+      </c>
+      <c r="D232"/>
+      <c r="E232" t="s">
+        <v>756</v>
+      </c>
+      <c r="F232" t="s">
+        <v>757</v>
+      </c>
+      <c r="G232"/>
+      <c r="H232" t="s">
+        <v>747</v>
+      </c>
+      <c r="I232"/>
+      <c r="J232" t="s">
+        <v>748</v>
+      </c>
+      <c r="K232" t="s">
+        <v>749</v>
+      </c>
+      <c r="L232"/>
+      <c r="M232">
+        <v>44.91661</v>
+      </c>
+      <c r="N232">
+        <v>44.91661</v>
+      </c>
+      <c r="O232" t="s">
+        <v>34</v>
+      </c>
+      <c r="P232" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q232" t="s">
+        <v>750</v>
+      </c>
+      <c r="R232"/>
+      <c r="S232" t="s">
+        <v>751</v>
+      </c>
+      <c r="T232"/>
+      <c r="U232"/>
+      <c r="V232"/>
+      <c r="W232" t="s">
+        <v>33</v>
+      </c>
+      <c r="X232" t="s">
+        <v>752</v>
+      </c>
+      <c r="Y232" t="s">
+        <v>753</v>
+      </c>
+      <c r="Z232"/>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>758</v>
+      </c>
+      <c r="B233"/>
+      <c r="C233" t="s">
+        <v>27</v>
+      </c>
+      <c r="D233"/>
+      <c r="E233" t="s">
+        <v>759</v>
+      </c>
+      <c r="F233" t="s">
+        <v>760</v>
+      </c>
+      <c r="G233"/>
+      <c r="H233" t="s">
+        <v>761</v>
+      </c>
+      <c r="I233"/>
+      <c r="J233"/>
+      <c r="K233" t="s">
+        <v>762</v>
+      </c>
+      <c r="L233"/>
+      <c r="M233">
+        <v>44.655827</v>
+      </c>
+      <c r="N233">
+        <v>-0.110951</v>
+      </c>
+      <c r="O233" t="s">
+        <v>33</v>
+      </c>
+      <c r="P233" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>230</v>
+      </c>
+      <c r="R233" t="s">
+        <v>231</v>
+      </c>
+      <c r="S233" t="s">
+        <v>232</v>
+      </c>
+      <c r="T233" t="s">
+        <v>33</v>
+      </c>
+      <c r="U233"/>
+      <c r="V233"/>
+      <c r="W233" t="s">
+        <v>34</v>
+      </c>
+      <c r="X233"/>
+      <c r="Y233"/>
+      <c r="Z233"/>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>763</v>
+      </c>
+      <c r="B234"/>
+      <c r="C234" t="s">
+        <v>27</v>
+      </c>
+      <c r="D234"/>
+      <c r="E234" t="s">
+        <v>764</v>
+      </c>
+      <c r="F234" t="s">
+        <v>765</v>
+      </c>
+      <c r="G234"/>
+      <c r="H234" t="s">
+        <v>766</v>
+      </c>
+      <c r="I234"/>
+      <c r="J234" t="s">
+        <v>610</v>
+      </c>
+      <c r="K234" t="s">
+        <v>129</v>
+      </c>
+      <c r="L234"/>
+      <c r="M234">
+        <v>44.900517</v>
+      </c>
+      <c r="N234">
+        <v>-0.616527</v>
+      </c>
+      <c r="O234" t="s">
+        <v>33</v>
+      </c>
+      <c r="P234" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>130</v>
+      </c>
+      <c r="R234" t="s">
+        <v>131</v>
+      </c>
+      <c r="S234" t="s">
+        <v>132</v>
+      </c>
+      <c r="T234" t="s">
+        <v>33</v>
+      </c>
+      <c r="U234"/>
+      <c r="V234"/>
+      <c r="W234" t="s">
+        <v>34</v>
+      </c>
+      <c r="X234"/>
+      <c r="Y234"/>
+      <c r="Z234"/>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>767</v>
+      </c>
+      <c r="B235"/>
+      <c r="C235" t="s">
+        <v>27</v>
+      </c>
+      <c r="D235"/>
+      <c r="E235" t="s">
+        <v>764</v>
+      </c>
+      <c r="F235" t="s">
+        <v>765</v>
+      </c>
+      <c r="G235"/>
+      <c r="H235" t="s">
+        <v>768</v>
+      </c>
+      <c r="I235"/>
+      <c r="J235" t="s">
+        <v>239</v>
+      </c>
+      <c r="K235" t="s">
+        <v>240</v>
+      </c>
+      <c r="L235"/>
+      <c r="M235">
+        <v>44.982414</v>
+      </c>
+      <c r="N235">
+        <v>-1.094729</v>
+      </c>
+      <c r="O235" t="s">
+        <v>34</v>
+      </c>
+      <c r="P235" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q235" t="s">
+        <v>241</v>
+      </c>
+      <c r="R235" t="s">
+        <v>242</v>
+      </c>
+      <c r="S235" t="s">
+        <v>243</v>
+      </c>
+      <c r="T235" t="s">
+        <v>33</v>
+      </c>
+      <c r="U235" t="s">
+        <v>244</v>
+      </c>
+      <c r="V235" t="s">
+        <v>242</v>
+      </c>
+      <c r="W235" t="s">
+        <v>34</v>
+      </c>
+      <c r="X235"/>
+      <c r="Y235"/>
+      <c r="Z235"/>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>767</v>
+      </c>
+      <c r="B236"/>
+      <c r="C236" t="s">
+        <v>27</v>
+      </c>
+      <c r="D236"/>
+      <c r="E236" t="s">
+        <v>764</v>
+      </c>
+      <c r="F236" t="s">
+        <v>765</v>
+      </c>
+      <c r="G236"/>
+      <c r="H236" t="s">
+        <v>768</v>
+      </c>
+      <c r="I236"/>
+      <c r="J236" t="s">
+        <v>239</v>
+      </c>
+      <c r="K236" t="s">
+        <v>240</v>
+      </c>
+      <c r="L236"/>
+      <c r="M236">
+        <v>44.982414</v>
+      </c>
+      <c r="N236">
+        <v>-1.094729</v>
+      </c>
+      <c r="O236" t="s">
+        <v>34</v>
+      </c>
+      <c r="P236" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>241</v>
+      </c>
+      <c r="R236" t="s">
+        <v>242</v>
+      </c>
+      <c r="S236" t="s">
+        <v>243</v>
+      </c>
+      <c r="T236" t="s">
+        <v>33</v>
+      </c>
+      <c r="U236" t="s">
+        <v>244</v>
+      </c>
+      <c r="V236" t="s">
+        <v>242</v>
+      </c>
+      <c r="W236" t="s">
+        <v>34</v>
+      </c>
+      <c r="X236"/>
+      <c r="Y236"/>
+      <c r="Z236"/>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>769</v>
+      </c>
+      <c r="B237"/>
+      <c r="C237" t="s">
+        <v>27</v>
+      </c>
+      <c r="D237"/>
+      <c r="E237" t="s">
+        <v>770</v>
+      </c>
+      <c r="F237" t="s">
+        <v>771</v>
+      </c>
+      <c r="G237"/>
+      <c r="H237" t="s">
+        <v>772</v>
+      </c>
+      <c r="I237"/>
+      <c r="J237" t="s">
+        <v>239</v>
+      </c>
+      <c r="K237" t="s">
+        <v>240</v>
+      </c>
+      <c r="L237"/>
+      <c r="M237">
+        <v>45.029316</v>
+      </c>
+      <c r="N237">
+        <v>-1.174786</v>
+      </c>
+      <c r="O237" t="s">
+        <v>34</v>
+      </c>
+      <c r="P237" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>241</v>
+      </c>
+      <c r="R237" t="s">
+        <v>242</v>
+      </c>
+      <c r="S237" t="s">
+        <v>243</v>
+      </c>
+      <c r="T237" t="s">
+        <v>33</v>
+      </c>
+      <c r="U237" t="s">
+        <v>241</v>
+      </c>
+      <c r="V237" t="s">
+        <v>242</v>
+      </c>
+      <c r="W237" t="s">
+        <v>34</v>
+      </c>
+      <c r="X237"/>
+      <c r="Y237"/>
+      <c r="Z237"/>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>146</v>
+      </c>
+      <c r="B238"/>
+      <c r="C238" t="s">
+        <v>27</v>
+      </c>
+      <c r="D238"/>
+      <c r="E238" t="s">
+        <v>770</v>
+      </c>
+      <c r="F238" t="s">
+        <v>773</v>
+      </c>
+      <c r="G238"/>
+      <c r="H238" t="s">
+        <v>149</v>
+      </c>
+      <c r="I238"/>
+      <c r="J238" t="s">
+        <v>150</v>
+      </c>
+      <c r="K238" t="s">
+        <v>151</v>
+      </c>
+      <c r="L238"/>
+      <c r="M238">
+        <v>44.622143</v>
+      </c>
+      <c r="N238">
+        <v>-1.139762</v>
+      </c>
+      <c r="O238" t="s">
+        <v>33</v>
+      </c>
+      <c r="P238" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q238" t="s">
+        <v>152</v>
+      </c>
+      <c r="R238" t="s">
+        <v>153</v>
+      </c>
+      <c r="S238" t="s">
+        <v>154</v>
+      </c>
+      <c r="T238" t="s">
+        <v>34</v>
+      </c>
+      <c r="U238"/>
+      <c r="V238"/>
+      <c r="W238" t="s">
+        <v>34</v>
+      </c>
+      <c r="X238"/>
+      <c r="Y238"/>
+      <c r="Z238"/>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>272</v>
+      </c>
+      <c r="B239"/>
+      <c r="C239" t="s">
+        <v>27</v>
+      </c>
+      <c r="D239"/>
+      <c r="E239" t="s">
+        <v>774</v>
+      </c>
+      <c r="F239" t="s">
+        <v>775</v>
+      </c>
+      <c r="G239"/>
+      <c r="H239" t="s">
+        <v>274</v>
+      </c>
+      <c r="I239"/>
+      <c r="J239" t="s">
+        <v>112</v>
+      </c>
+      <c r="K239" t="s">
+        <v>113</v>
+      </c>
+      <c r="L239"/>
+      <c r="M239">
+        <v>44.65432</v>
+      </c>
+      <c r="N239">
+        <v>-0.596899</v>
+      </c>
+      <c r="O239" t="s">
+        <v>34</v>
+      </c>
+      <c r="P239" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>83</v>
+      </c>
+      <c r="R239" t="s">
+        <v>84</v>
+      </c>
+      <c r="S239" t="s">
+        <v>85</v>
+      </c>
+      <c r="T239" t="s">
+        <v>33</v>
+      </c>
+      <c r="U239"/>
+      <c r="V239"/>
+      <c r="W239" t="s">
+        <v>34</v>
+      </c>
+      <c r="X239"/>
+      <c r="Y239"/>
+      <c r="Z239"/>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>743</v>
+      </c>
+      <c r="B240"/>
+      <c r="C240" t="s">
+        <v>744</v>
+      </c>
+      <c r="D240"/>
+      <c r="E240" t="s">
+        <v>776</v>
+      </c>
+      <c r="F240" t="s">
+        <v>777</v>
+      </c>
+      <c r="G240"/>
+      <c r="H240" t="s">
+        <v>747</v>
+      </c>
+      <c r="I240"/>
+      <c r="J240" t="s">
+        <v>748</v>
+      </c>
+      <c r="K240" t="s">
+        <v>749</v>
+      </c>
+      <c r="L240"/>
+      <c r="M240">
+        <v>44.91661</v>
+      </c>
+      <c r="N240">
+        <v>44.91661</v>
+      </c>
+      <c r="O240" t="s">
+        <v>34</v>
+      </c>
+      <c r="P240" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>750</v>
+      </c>
+      <c r="R240"/>
+      <c r="S240" t="s">
+        <v>751</v>
+      </c>
+      <c r="T240"/>
+      <c r="U240"/>
+      <c r="V240"/>
+      <c r="W240" t="s">
+        <v>33</v>
+      </c>
+      <c r="X240" t="s">
+        <v>752</v>
+      </c>
+      <c r="Y240" t="s">
+        <v>753</v>
+      </c>
+      <c r="Z240"/>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>162</v>
+      </c>
+      <c r="B241"/>
+      <c r="C241" t="s">
+        <v>27</v>
+      </c>
+      <c r="D241"/>
+      <c r="E241" t="s">
+        <v>778</v>
+      </c>
+      <c r="F241" t="s">
+        <v>779</v>
+      </c>
+      <c r="G241"/>
+      <c r="H241" t="s">
+        <v>165</v>
+      </c>
+      <c r="I241"/>
+      <c r="J241" t="s">
+        <v>166</v>
+      </c>
+      <c r="K241" t="s">
+        <v>151</v>
+      </c>
+      <c r="L241"/>
+      <c r="M241">
+        <v>44.608402</v>
+      </c>
+      <c r="N241">
+        <v>-1.153356</v>
+      </c>
+      <c r="O241" t="s">
+        <v>33</v>
+      </c>
+      <c r="P241" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q241" t="s">
+        <v>152</v>
+      </c>
+      <c r="R241" t="s">
+        <v>153</v>
+      </c>
+      <c r="S241" t="s">
+        <v>154</v>
+      </c>
+      <c r="T241" t="s">
+        <v>33</v>
+      </c>
+      <c r="U241"/>
+      <c r="V241"/>
+      <c r="W241" t="s">
+        <v>34</v>
+      </c>
+      <c r="X241"/>
+      <c r="Y241"/>
+      <c r="Z241"/>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>390</v>
+      </c>
+      <c r="B242"/>
+      <c r="C242" t="s">
+        <v>27</v>
+      </c>
+      <c r="D242"/>
+      <c r="E242" t="s">
+        <v>778</v>
+      </c>
+      <c r="F242" t="s">
+        <v>780</v>
+      </c>
+      <c r="G242"/>
+      <c r="H242" t="s">
+        <v>392</v>
+      </c>
+      <c r="I242"/>
+      <c r="J242" t="s">
+        <v>116</v>
+      </c>
+      <c r="K242" t="s">
+        <v>32</v>
+      </c>
+      <c r="L242"/>
+      <c r="M242">
+        <v>44.69166</v>
+      </c>
+      <c r="N242">
+        <v>-1.022244</v>
+      </c>
+      <c r="O242" t="s">
+        <v>33</v>
+      </c>
+      <c r="P242" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q242" t="s">
+        <v>35</v>
+      </c>
+      <c r="R242" t="s">
+        <v>98</v>
+      </c>
+      <c r="S242" t="s">
+        <v>99</v>
+      </c>
+      <c r="T242" t="s">
+        <v>33</v>
+      </c>
+      <c r="U242"/>
+      <c r="V242"/>
+      <c r="W242" t="s">
+        <v>34</v>
+      </c>
+      <c r="X242"/>
+      <c r="Y242"/>
+      <c r="Z242"/>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>781</v>
+      </c>
+      <c r="B243"/>
+      <c r="C243" t="s">
+        <v>782</v>
+      </c>
+      <c r="D243"/>
+      <c r="E243" t="s">
+        <v>783</v>
+      </c>
+      <c r="F243" t="s">
+        <v>784</v>
+      </c>
+      <c r="G243"/>
+      <c r="H243" t="s">
+        <v>785</v>
+      </c>
+      <c r="I243"/>
+      <c r="J243" t="s">
+        <v>786</v>
+      </c>
+      <c r="K243" t="s">
+        <v>787</v>
+      </c>
+      <c r="L243"/>
+      <c r="M243">
+        <v>44.748856</v>
+      </c>
+      <c r="N243">
+        <v>44.748856</v>
+      </c>
+      <c r="O243" t="s">
+        <v>34</v>
+      </c>
+      <c r="P243" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q243" t="s">
+        <v>788</v>
+      </c>
+      <c r="R243" t="s">
+        <v>789</v>
+      </c>
+      <c r="S243" t="s">
+        <v>790</v>
+      </c>
+      <c r="T243"/>
+      <c r="U243"/>
+      <c r="V243"/>
+      <c r="W243" t="s">
+        <v>34</v>
+      </c>
+      <c r="X243"/>
+      <c r="Y243"/>
+      <c r="Z243"/>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>791</v>
+      </c>
+      <c r="B244"/>
+      <c r="C244" t="s">
+        <v>27</v>
+      </c>
+      <c r="D244"/>
+      <c r="E244" t="s">
+        <v>792</v>
+      </c>
+      <c r="F244" t="s">
+        <v>793</v>
+      </c>
+      <c r="G244"/>
+      <c r="H244" t="s">
+        <v>794</v>
+      </c>
+      <c r="I244"/>
+      <c r="J244" t="s">
+        <v>150</v>
+      </c>
+      <c r="K244" t="s">
+        <v>151</v>
+      </c>
+      <c r="L244"/>
+      <c r="M244">
+        <v>44.59823</v>
+      </c>
+      <c r="N244">
+        <v>-1.200578</v>
+      </c>
+      <c r="O244" t="s">
+        <v>33</v>
+      </c>
+      <c r="P244" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q244" t="s">
+        <v>152</v>
+      </c>
+      <c r="R244" t="s">
+        <v>153</v>
+      </c>
+      <c r="S244" t="s">
+        <v>154</v>
+      </c>
+      <c r="T244" t="s">
+        <v>33</v>
+      </c>
+      <c r="U244"/>
+      <c r="V244"/>
+      <c r="W244" t="s">
+        <v>34</v>
+      </c>
+      <c r="X244"/>
+      <c r="Y244"/>
+      <c r="Z244"/>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>795</v>
+      </c>
+      <c r="B245"/>
+      <c r="C245" t="s">
+        <v>782</v>
+      </c>
+      <c r="D245"/>
+      <c r="E245" t="s">
+        <v>796</v>
+      </c>
+      <c r="F245" t="s">
+        <v>797</v>
+      </c>
+      <c r="G245"/>
+      <c r="H245" t="s">
+        <v>798</v>
+      </c>
+      <c r="I245"/>
+      <c r="J245" t="s">
+        <v>799</v>
+      </c>
+      <c r="K245" t="s">
+        <v>800</v>
+      </c>
+      <c r="L245"/>
+      <c r="M245">
+        <v>44.73466</v>
+      </c>
+      <c r="N245">
+        <v>44.73466</v>
+      </c>
+      <c r="O245" t="s">
+        <v>34</v>
+      </c>
+      <c r="P245" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q245" t="s">
+        <v>801</v>
+      </c>
+      <c r="R245" t="s">
+        <v>802</v>
+      </c>
+      <c r="S245" t="s">
+        <v>803</v>
+      </c>
+      <c r="T245"/>
+      <c r="U245"/>
+      <c r="V245"/>
+      <c r="W245" t="s">
+        <v>34</v>
+      </c>
+      <c r="X245"/>
+      <c r="Y245"/>
+      <c r="Z245"/>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>804</v>
+      </c>
+      <c r="B246"/>
+      <c r="C246" t="s">
+        <v>782</v>
+      </c>
+      <c r="D246"/>
+      <c r="E246" t="s">
+        <v>796</v>
+      </c>
+      <c r="F246" t="s">
+        <v>797</v>
+      </c>
+      <c r="G246"/>
+      <c r="H246" t="s">
+        <v>805</v>
+      </c>
+      <c r="I246"/>
+      <c r="J246" t="s">
+        <v>806</v>
+      </c>
+      <c r="K246" t="s">
+        <v>807</v>
+      </c>
+      <c r="L246"/>
+      <c r="M246">
+        <v>44.607635</v>
+      </c>
+      <c r="N246">
+        <v>44.607635</v>
+      </c>
+      <c r="O246" t="s">
+        <v>34</v>
+      </c>
+      <c r="P246" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q246" t="s">
+        <v>808</v>
+      </c>
+      <c r="R246" t="s">
+        <v>809</v>
+      </c>
+      <c r="S246" t="s">
+        <v>810</v>
+      </c>
+      <c r="T246"/>
+      <c r="U246"/>
+      <c r="V246"/>
+      <c r="W246" t="s">
+        <v>34</v>
+      </c>
+      <c r="X246"/>
+      <c r="Y246"/>
+      <c r="Z246"/>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>811</v>
+      </c>
+      <c r="B247"/>
+      <c r="C247" t="s">
+        <v>27</v>
+      </c>
+      <c r="D247"/>
+      <c r="E247" t="s">
+        <v>812</v>
+      </c>
+      <c r="F247" t="s">
+        <v>813</v>
+      </c>
+      <c r="G247"/>
+      <c r="H247" t="s">
+        <v>814</v>
+      </c>
+      <c r="I247"/>
+      <c r="J247" t="s">
+        <v>815</v>
+      </c>
+      <c r="K247" t="s">
+        <v>816</v>
+      </c>
+      <c r="L247"/>
+      <c r="M247">
+        <v>44.82736</v>
+      </c>
+      <c r="N247">
+        <v>-0.184561</v>
+      </c>
+      <c r="O247" t="s">
+        <v>33</v>
+      </c>
+      <c r="P247" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>140</v>
+      </c>
+      <c r="R247" t="s">
+        <v>141</v>
+      </c>
+      <c r="S247" t="s">
+        <v>142</v>
+      </c>
+      <c r="T247" t="s">
+        <v>34</v>
+      </c>
+      <c r="U247"/>
+      <c r="V247"/>
+      <c r="W247" t="s">
+        <v>34</v>
+      </c>
+      <c r="X247"/>
+      <c r="Y247"/>
+      <c r="Z247"/>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>817</v>
+      </c>
+      <c r="B248"/>
+      <c r="C248" t="s">
+        <v>782</v>
+      </c>
+      <c r="D248"/>
+      <c r="E248" t="s">
+        <v>818</v>
+      </c>
+      <c r="F248" t="s">
+        <v>797</v>
+      </c>
+      <c r="G248"/>
+      <c r="H248" t="s">
+        <v>819</v>
+      </c>
+      <c r="I248"/>
+      <c r="J248" t="s">
+        <v>799</v>
+      </c>
+      <c r="K248" t="s">
+        <v>800</v>
+      </c>
+      <c r="L248"/>
+      <c r="M248">
+        <v>44.73466</v>
+      </c>
+      <c r="N248">
+        <v>44.73466</v>
+      </c>
+      <c r="O248" t="s">
+        <v>34</v>
+      </c>
+      <c r="P248" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>801</v>
+      </c>
+      <c r="R248" t="s">
+        <v>802</v>
+      </c>
+      <c r="S248" t="s">
+        <v>820</v>
+      </c>
+      <c r="T248"/>
+      <c r="U248"/>
+      <c r="V248"/>
+      <c r="W248" t="s">
+        <v>34</v>
+      </c>
+      <c r="X248"/>
+      <c r="Y248"/>
+      <c r="Z248"/>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>821</v>
+      </c>
+      <c r="B249"/>
+      <c r="C249" t="s">
+        <v>27</v>
+      </c>
+      <c r="D249"/>
+      <c r="E249" t="s">
+        <v>822</v>
+      </c>
+      <c r="F249" t="s">
+        <v>823</v>
+      </c>
+      <c r="G249"/>
+      <c r="H249" t="s">
+        <v>824</v>
+      </c>
+      <c r="I249"/>
+      <c r="J249" t="s">
+        <v>825</v>
+      </c>
+      <c r="K249" t="s">
+        <v>826</v>
+      </c>
+      <c r="L249"/>
+      <c r="M249">
+        <v>44.949673</v>
+      </c>
+      <c r="N249">
+        <v>-0.590014</v>
+      </c>
+      <c r="O249" t="s">
+        <v>33</v>
+      </c>
+      <c r="P249" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q249" t="s">
+        <v>177</v>
+      </c>
+      <c r="R249" t="s">
+        <v>178</v>
+      </c>
+      <c r="S249" t="s">
+        <v>179</v>
+      </c>
+      <c r="T249" t="s">
+        <v>33</v>
+      </c>
+      <c r="U249"/>
+      <c r="V249"/>
+      <c r="W249" t="s">
+        <v>34</v>
+      </c>
+      <c r="X249"/>
+      <c r="Y249"/>
+      <c r="Z249"/>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>827</v>
+      </c>
+      <c r="B250"/>
+      <c r="C250" t="s">
+        <v>27</v>
+      </c>
+      <c r="D250"/>
+      <c r="E250" t="s">
+        <v>828</v>
+      </c>
+      <c r="F250" t="s">
+        <v>829</v>
+      </c>
+      <c r="G250"/>
+      <c r="H250" t="s">
+        <v>830</v>
+      </c>
+      <c r="I250"/>
+      <c r="J250"/>
+      <c r="K250" t="s">
+        <v>831</v>
+      </c>
+      <c r="L250"/>
+      <c r="M250">
+        <v>44.62174</v>
+      </c>
+      <c r="N250">
+        <v>-0.053507</v>
+      </c>
+      <c r="O250" t="s">
+        <v>34</v>
+      </c>
+      <c r="P250" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>230</v>
+      </c>
+      <c r="R250" t="s">
+        <v>231</v>
+      </c>
+      <c r="S250" t="s">
+        <v>232</v>
+      </c>
+      <c r="T250" t="s">
+        <v>33</v>
+      </c>
+      <c r="U250"/>
+      <c r="V250"/>
+      <c r="W250" t="s">
+        <v>34</v>
+      </c>
+      <c r="X250"/>
+      <c r="Y250"/>
+      <c r="Z250"/>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>832</v>
+      </c>
+      <c r="B251"/>
+      <c r="C251" t="s">
+        <v>27</v>
+      </c>
+      <c r="D251"/>
+      <c r="E251" t="s">
+        <v>833</v>
+      </c>
+      <c r="F251" t="s">
+        <v>834</v>
+      </c>
+      <c r="G251"/>
+      <c r="H251" t="s">
+        <v>835</v>
+      </c>
+      <c r="I251"/>
+      <c r="J251" t="s">
+        <v>128</v>
+      </c>
+      <c r="K251" t="s">
+        <v>129</v>
+      </c>
+      <c r="L251"/>
+      <c r="M251">
+        <v>44.900517</v>
+      </c>
+      <c r="N251">
+        <v>-0.616559</v>
+      </c>
+      <c r="O251" t="s">
+        <v>33</v>
+      </c>
+      <c r="P251" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q251" t="s">
+        <v>130</v>
+      </c>
+      <c r="R251" t="s">
+        <v>131</v>
+      </c>
+      <c r="S251" t="s">
+        <v>132</v>
+      </c>
+      <c r="T251" t="s">
+        <v>33</v>
+      </c>
+      <c r="U251"/>
+      <c r="V251"/>
+      <c r="W251" t="s">
+        <v>34</v>
+      </c>
+      <c r="X251"/>
+      <c r="Y251"/>
+      <c r="Z251"/>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>836</v>
+      </c>
+      <c r="B252"/>
+      <c r="C252" t="s">
+        <v>27</v>
+      </c>
+      <c r="D252"/>
+      <c r="E252" t="s">
+        <v>837</v>
+      </c>
+      <c r="F252" t="s">
+        <v>838</v>
+      </c>
+      <c r="G252"/>
+      <c r="H252" t="s">
+        <v>839</v>
+      </c>
+      <c r="I252"/>
+      <c r="J252" t="s">
+        <v>840</v>
+      </c>
+      <c r="K252" t="s">
+        <v>840</v>
+      </c>
+      <c r="L252"/>
+      <c r="M252">
+        <v>44.706303</v>
+      </c>
+      <c r="N252">
+        <v>-0.170288</v>
+      </c>
+      <c r="O252" t="s">
+        <v>33</v>
+      </c>
+      <c r="P252" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q252" t="s">
+        <v>83</v>
+      </c>
+      <c r="R252" t="s">
+        <v>84</v>
+      </c>
+      <c r="S252" t="s">
+        <v>85</v>
+      </c>
+      <c r="T252" t="s">
+        <v>33</v>
+      </c>
+      <c r="U252"/>
+      <c r="V252"/>
+      <c r="W252" t="s">
+        <v>34</v>
+      </c>
+      <c r="X252"/>
+      <c r="Y252"/>
+      <c r="Z252"/>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>841</v>
+      </c>
+      <c r="B253"/>
+      <c r="C253" t="s">
+        <v>27</v>
+      </c>
+      <c r="D253"/>
+      <c r="E253" t="s">
+        <v>837</v>
+      </c>
+      <c r="F253" t="s">
+        <v>842</v>
+      </c>
+      <c r="G253"/>
+      <c r="H253" t="s">
+        <v>843</v>
+      </c>
+      <c r="I253"/>
+      <c r="J253" t="s">
+        <v>150</v>
+      </c>
+      <c r="K253" t="s">
+        <v>151</v>
+      </c>
+      <c r="L253"/>
+      <c r="M253">
+        <v>44.622143</v>
+      </c>
+      <c r="N253">
+        <v>-1.139762</v>
+      </c>
+      <c r="O253" t="s">
+        <v>33</v>
+      </c>
+      <c r="P253" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q253" t="s">
+        <v>152</v>
+      </c>
+      <c r="R253" t="s">
+        <v>153</v>
+      </c>
+      <c r="S253" t="s">
+        <v>154</v>
+      </c>
+      <c r="T253" t="s">
+        <v>33</v>
+      </c>
+      <c r="U253"/>
+      <c r="V253"/>
+      <c r="W253" t="s">
+        <v>34</v>
+      </c>
+      <c r="X253"/>
+      <c r="Y253"/>
+      <c r="Z253"/>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>844</v>
+      </c>
+      <c r="B254"/>
+      <c r="C254" t="s">
+        <v>27</v>
+      </c>
+      <c r="D254"/>
+      <c r="E254" t="s">
+        <v>837</v>
+      </c>
+      <c r="F254" t="s">
+        <v>838</v>
+      </c>
+      <c r="G254"/>
+      <c r="H254" t="s">
+        <v>845</v>
+      </c>
+      <c r="I254"/>
+      <c r="J254"/>
+      <c r="K254" t="s">
+        <v>846</v>
+      </c>
+      <c r="L254"/>
+      <c r="M254">
+        <v>44.834354</v>
+      </c>
+      <c r="N254">
+        <v>0.031882</v>
+      </c>
+      <c r="O254" t="s">
+        <v>33</v>
+      </c>
+      <c r="P254" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>140</v>
+      </c>
+      <c r="R254" t="s">
+        <v>141</v>
+      </c>
+      <c r="S254" t="s">
+        <v>142</v>
+      </c>
+      <c r="T254" t="s">
+        <v>33</v>
+      </c>
+      <c r="U254" t="s">
+        <v>847</v>
+      </c>
+      <c r="V254" t="s">
+        <v>848</v>
+      </c>
+      <c r="W254" t="s">
+        <v>34</v>
+      </c>
+      <c r="X254"/>
+      <c r="Y254"/>
+      <c r="Z254"/>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>849</v>
+      </c>
+      <c r="B255"/>
+      <c r="C255" t="s">
+        <v>27</v>
+      </c>
+      <c r="D255"/>
+      <c r="E255" t="s">
+        <v>837</v>
+      </c>
+      <c r="F255" t="s">
+        <v>837</v>
+      </c>
+      <c r="G255"/>
+      <c r="H255" t="s">
+        <v>850</v>
+      </c>
+      <c r="I255"/>
+      <c r="J255" t="s">
+        <v>851</v>
+      </c>
+      <c r="K255" t="s">
+        <v>374</v>
+      </c>
+      <c r="L255"/>
+      <c r="M255">
+        <v>45.056316</v>
+      </c>
+      <c r="N255">
+        <v>-0.0306</v>
+      </c>
+      <c r="O255" t="s">
+        <v>33</v>
+      </c>
+      <c r="P255" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>375</v>
+      </c>
+      <c r="R255" t="s">
+        <v>376</v>
+      </c>
+      <c r="S255" t="s">
+        <v>377</v>
+      </c>
+      <c r="T255" t="s">
+        <v>34</v>
+      </c>
+      <c r="U255"/>
+      <c r="V255"/>
+      <c r="W255" t="s">
+        <v>33</v>
+      </c>
+      <c r="X255" t="s">
+        <v>852</v>
+      </c>
+      <c r="Y255" t="s">
+        <v>853</v>
+      </c>
+      <c r="Z255"/>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>146</v>
+      </c>
+      <c r="B256"/>
+      <c r="C256" t="s">
+        <v>27</v>
+      </c>
+      <c r="D256"/>
+      <c r="E256" t="s">
+        <v>854</v>
+      </c>
+      <c r="F256" t="s">
+        <v>855</v>
+      </c>
+      <c r="G256"/>
+      <c r="H256" t="s">
+        <v>149</v>
+      </c>
+      <c r="I256"/>
+      <c r="J256" t="s">
+        <v>150</v>
+      </c>
+      <c r="K256" t="s">
+        <v>151</v>
+      </c>
+      <c r="L256"/>
+      <c r="M256">
+        <v>44.622143</v>
+      </c>
+      <c r="N256">
+        <v>-1.139762</v>
+      </c>
+      <c r="O256" t="s">
+        <v>33</v>
+      </c>
+      <c r="P256" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q256" t="s">
+        <v>152</v>
+      </c>
+      <c r="R256" t="s">
+        <v>153</v>
+      </c>
+      <c r="S256" t="s">
+        <v>154</v>
+      </c>
+      <c r="T256" t="s">
+        <v>34</v>
+      </c>
+      <c r="U256"/>
+      <c r="V256"/>
+      <c r="W256" t="s">
+        <v>34</v>
+      </c>
+      <c r="X256"/>
+      <c r="Y256"/>
+      <c r="Z256"/>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>856</v>
+      </c>
+      <c r="B257"/>
+      <c r="C257" t="s">
+        <v>27</v>
+      </c>
+      <c r="D257"/>
+      <c r="E257" t="s">
+        <v>857</v>
+      </c>
+      <c r="F257" t="s">
+        <v>858</v>
+      </c>
+      <c r="G257"/>
+      <c r="H257" t="s">
+        <v>859</v>
+      </c>
+      <c r="I257"/>
+      <c r="J257" t="s">
+        <v>860</v>
+      </c>
+      <c r="K257" t="s">
+        <v>514</v>
+      </c>
+      <c r="L257"/>
+      <c r="M257">
+        <v>44.745377</v>
+      </c>
+      <c r="N257">
+        <v>-0.075644</v>
+      </c>
+      <c r="O257" t="s">
+        <v>33</v>
+      </c>
+      <c r="P257" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>83</v>
+      </c>
+      <c r="R257" t="s">
+        <v>84</v>
+      </c>
+      <c r="S257" t="s">
+        <v>85</v>
+      </c>
+      <c r="T257" t="s">
+        <v>33</v>
+      </c>
+      <c r="U257"/>
+      <c r="V257"/>
+      <c r="W257" t="s">
+        <v>34</v>
+      </c>
+      <c r="X257"/>
+      <c r="Y257"/>
+      <c r="Z257"/>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>861</v>
+      </c>
+      <c r="B258"/>
+      <c r="C258" t="s">
+        <v>27</v>
+      </c>
+      <c r="D258"/>
+      <c r="E258" t="s">
+        <v>857</v>
+      </c>
+      <c r="F258" t="s">
+        <v>858</v>
+      </c>
+      <c r="G258"/>
+      <c r="H258" t="s">
+        <v>862</v>
+      </c>
+      <c r="I258"/>
+      <c r="J258" t="s">
+        <v>73</v>
+      </c>
+      <c r="K258" t="s">
+        <v>74</v>
+      </c>
+      <c r="L258"/>
+      <c r="M258">
+        <v>45.553246</v>
+      </c>
+      <c r="N258">
+        <v>-1.093004</v>
+      </c>
+      <c r="O258" t="s">
+        <v>34</v>
+      </c>
+      <c r="P258" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q258"/>
+      <c r="R258" t="s">
+        <v>75</v>
+      </c>
+      <c r="S258" t="s">
+        <v>76</v>
+      </c>
+      <c r="T258" t="s">
+        <v>33</v>
+      </c>
+      <c r="U258"/>
+      <c r="V258"/>
+      <c r="W258" t="s">
+        <v>34</v>
+      </c>
+      <c r="X258"/>
+      <c r="Y258"/>
+      <c r="Z258"/>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>272</v>
+      </c>
+      <c r="B259"/>
+      <c r="C259" t="s">
+        <v>27</v>
+      </c>
+      <c r="D259"/>
+      <c r="E259" t="s">
+        <v>863</v>
+      </c>
+      <c r="F259" t="s">
+        <v>864</v>
+      </c>
+      <c r="G259"/>
+      <c r="H259" t="s">
+        <v>274</v>
+      </c>
+      <c r="I259"/>
+      <c r="J259" t="s">
+        <v>112</v>
+      </c>
+      <c r="K259" t="s">
+        <v>113</v>
+      </c>
+      <c r="L259"/>
+      <c r="M259">
+        <v>44.65432</v>
+      </c>
+      <c r="N259">
+        <v>-0.596899</v>
+      </c>
+      <c r="O259" t="s">
+        <v>34</v>
+      </c>
+      <c r="P259" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>83</v>
+      </c>
+      <c r="R259" t="s">
+        <v>84</v>
+      </c>
+      <c r="S259" t="s">
+        <v>85</v>
+      </c>
+      <c r="T259" t="s">
+        <v>33</v>
+      </c>
+      <c r="U259"/>
+      <c r="V259"/>
+      <c r="W259" t="s">
+        <v>34</v>
+      </c>
+      <c r="X259"/>
+      <c r="Y259"/>
+      <c r="Z259"/>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>606</v>
+      </c>
+      <c r="B260"/>
+      <c r="C260" t="s">
+        <v>27</v>
+      </c>
+      <c r="D260"/>
+      <c r="E260" t="s">
+        <v>865</v>
+      </c>
+      <c r="F260" t="s">
+        <v>866</v>
+      </c>
+      <c r="G260"/>
+      <c r="H260" t="s">
+        <v>609</v>
+      </c>
+      <c r="I260"/>
+      <c r="J260" t="s">
+        <v>610</v>
+      </c>
+      <c r="K260" t="s">
+        <v>129</v>
+      </c>
+      <c r="L260"/>
+      <c r="M260">
+        <v>44.90092</v>
+      </c>
+      <c r="N260">
+        <v>-0.616694</v>
+      </c>
+      <c r="O260" t="s">
+        <v>33</v>
+      </c>
+      <c r="P260" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>130</v>
+      </c>
+      <c r="R260" t="s">
+        <v>131</v>
+      </c>
+      <c r="S260" t="s">
+        <v>132</v>
+      </c>
+      <c r="T260" t="s">
+        <v>33</v>
+      </c>
+      <c r="U260"/>
+      <c r="V260"/>
+      <c r="W260" t="s">
+        <v>34</v>
+      </c>
+      <c r="X260"/>
+      <c r="Y260"/>
+      <c r="Z260"/>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>162</v>
+      </c>
+      <c r="B261"/>
+      <c r="C261" t="s">
+        <v>27</v>
+      </c>
+      <c r="D261"/>
+      <c r="E261" t="s">
+        <v>867</v>
+      </c>
+      <c r="F261" t="s">
+        <v>868</v>
+      </c>
+      <c r="G261"/>
+      <c r="H261" t="s">
+        <v>165</v>
+      </c>
+      <c r="I261"/>
+      <c r="J261" t="s">
+        <v>166</v>
+      </c>
+      <c r="K261" t="s">
+        <v>151</v>
+      </c>
+      <c r="L261"/>
+      <c r="M261">
+        <v>44.608402</v>
+      </c>
+      <c r="N261">
+        <v>-1.153356</v>
+      </c>
+      <c r="O261" t="s">
+        <v>33</v>
+      </c>
+      <c r="P261" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>152</v>
+      </c>
+      <c r="R261" t="s">
+        <v>153</v>
+      </c>
+      <c r="S261" t="s">
+        <v>154</v>
+      </c>
+      <c r="T261" t="s">
+        <v>33</v>
+      </c>
+      <c r="U261"/>
+      <c r="V261"/>
+      <c r="W261" t="s">
+        <v>34</v>
+      </c>
+      <c r="X261"/>
+      <c r="Y261"/>
+      <c r="Z261"/>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>869</v>
+      </c>
+      <c r="B262"/>
+      <c r="C262" t="s">
+        <v>27</v>
+      </c>
+      <c r="D262"/>
+      <c r="E262" t="s">
+        <v>867</v>
+      </c>
+      <c r="F262" t="s">
+        <v>870</v>
+      </c>
+      <c r="G262"/>
+      <c r="H262" t="s">
+        <v>871</v>
+      </c>
+      <c r="I262"/>
+      <c r="J262" t="s">
+        <v>73</v>
+      </c>
+      <c r="K262" t="s">
+        <v>74</v>
+      </c>
+      <c r="L262"/>
+      <c r="M262">
+        <v>45.553246</v>
+      </c>
+      <c r="N262">
+        <v>-1.093004</v>
+      </c>
+      <c r="O262" t="s">
+        <v>33</v>
+      </c>
+      <c r="P262" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q262"/>
+      <c r="R262" t="s">
+        <v>75</v>
+      </c>
+      <c r="S262" t="s">
+        <v>76</v>
+      </c>
+      <c r="T262" t="s">
+        <v>33</v>
+      </c>
+      <c r="U262" t="s">
+        <v>251</v>
+      </c>
+      <c r="V262" t="s">
+        <v>252</v>
+      </c>
+      <c r="W262" t="s">
+        <v>34</v>
+      </c>
+      <c r="X262"/>
+      <c r="Y262"/>
+      <c r="Z262"/>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>817</v>
+      </c>
+      <c r="B263"/>
+      <c r="C263" t="s">
+        <v>782</v>
+      </c>
+      <c r="D263"/>
+      <c r="E263" t="s">
+        <v>872</v>
+      </c>
+      <c r="F263" t="s">
+        <v>873</v>
+      </c>
+      <c r="G263"/>
+      <c r="H263" t="s">
+        <v>819</v>
+      </c>
+      <c r="I263"/>
+      <c r="J263" t="s">
+        <v>874</v>
+      </c>
+      <c r="K263" t="s">
+        <v>875</v>
+      </c>
+      <c r="L263"/>
+      <c r="M263">
+        <v>44.872173</v>
+      </c>
+      <c r="N263">
+        <v>44.872173</v>
+      </c>
+      <c r="O263" t="s">
+        <v>34</v>
+      </c>
+      <c r="P263" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>876</v>
+      </c>
+      <c r="R263" t="s">
+        <v>877</v>
+      </c>
+      <c r="S263" t="s">
+        <v>820</v>
+      </c>
+      <c r="T263"/>
+      <c r="U263"/>
+      <c r="V263"/>
+      <c r="W263" t="s">
+        <v>34</v>
+      </c>
+      <c r="X263"/>
+      <c r="Y263"/>
+      <c r="Z263"/>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>878</v>
+      </c>
+      <c r="B264"/>
+      <c r="C264" t="s">
+        <v>27</v>
+      </c>
+      <c r="D264"/>
+      <c r="E264" t="s">
+        <v>879</v>
+      </c>
+      <c r="F264" t="s">
+        <v>880</v>
+      </c>
+      <c r="G264"/>
+      <c r="H264" t="s">
+        <v>881</v>
+      </c>
+      <c r="I264"/>
+      <c r="J264" t="s">
+        <v>150</v>
+      </c>
+      <c r="K264" t="s">
+        <v>151</v>
+      </c>
+      <c r="L264"/>
+      <c r="M264">
+        <v>44.622143</v>
+      </c>
+      <c r="N264">
+        <v>-1.139762</v>
+      </c>
+      <c r="O264" t="s">
+        <v>33</v>
+      </c>
+      <c r="P264" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>152</v>
+      </c>
+      <c r="R264" t="s">
+        <v>153</v>
+      </c>
+      <c r="S264" t="s">
+        <v>154</v>
+      </c>
+      <c r="T264" t="s">
+        <v>33</v>
+      </c>
+      <c r="U264"/>
+      <c r="V264"/>
+      <c r="W264" t="s">
+        <v>34</v>
+      </c>
+      <c r="X264"/>
+      <c r="Y264"/>
+      <c r="Z264"/>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>882</v>
+      </c>
+      <c r="B265"/>
+      <c r="C265" t="s">
+        <v>27</v>
+      </c>
+      <c r="D265"/>
+      <c r="E265" t="s">
+        <v>883</v>
+      </c>
+      <c r="F265" t="s">
+        <v>884</v>
+      </c>
+      <c r="G265"/>
+      <c r="H265" t="s">
+        <v>885</v>
+      </c>
+      <c r="I265"/>
+      <c r="J265"/>
+      <c r="K265" t="s">
+        <v>886</v>
+      </c>
+      <c r="L265"/>
+      <c r="M265">
+        <v>44.51111</v>
+      </c>
+      <c r="N265">
+        <v>-0.356205</v>
+      </c>
+      <c r="O265" t="s">
+        <v>33</v>
+      </c>
+      <c r="P265" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>230</v>
+      </c>
+      <c r="R265" t="s">
+        <v>231</v>
+      </c>
+      <c r="S265" t="s">
+        <v>232</v>
+      </c>
+      <c r="T265" t="s">
+        <v>33</v>
+      </c>
+      <c r="U265"/>
+      <c r="V265"/>
+      <c r="W265" t="s">
+        <v>34</v>
+      </c>
+      <c r="X265"/>
+      <c r="Y265"/>
+      <c r="Z265"/>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>791</v>
+      </c>
+      <c r="B266"/>
+      <c r="C266" t="s">
+        <v>27</v>
+      </c>
+      <c r="D266"/>
+      <c r="E266" t="s">
+        <v>887</v>
+      </c>
+      <c r="F266" t="s">
+        <v>888</v>
+      </c>
+      <c r="G266"/>
+      <c r="H266" t="s">
+        <v>794</v>
+      </c>
+      <c r="I266"/>
+      <c r="J266" t="s">
+        <v>150</v>
+      </c>
+      <c r="K266" t="s">
+        <v>151</v>
+      </c>
+      <c r="L266"/>
+      <c r="M266">
+        <v>44.598064</v>
+      </c>
+      <c r="N266">
+        <v>-1.200525</v>
+      </c>
+      <c r="O266" t="s">
+        <v>33</v>
+      </c>
+      <c r="P266" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>152</v>
+      </c>
+      <c r="R266" t="s">
+        <v>153</v>
+      </c>
+      <c r="S266" t="s">
+        <v>154</v>
+      </c>
+      <c r="T266" t="s">
+        <v>33</v>
+      </c>
+      <c r="U266"/>
+      <c r="V266"/>
+      <c r="W266" t="s">
+        <v>34</v>
+      </c>
+      <c r="X266"/>
+      <c r="Y266"/>
+      <c r="Z266"/>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>546</v>
+      </c>
+      <c r="B267"/>
+      <c r="C267" t="s">
+        <v>27</v>
+      </c>
+      <c r="D267"/>
+      <c r="E267" t="s">
+        <v>889</v>
+      </c>
+      <c r="F267" t="s">
+        <v>890</v>
+      </c>
+      <c r="G267"/>
+      <c r="H267" t="s">
+        <v>549</v>
+      </c>
+      <c r="I267"/>
+      <c r="J267" t="s">
+        <v>128</v>
+      </c>
+      <c r="K267" t="s">
+        <v>129</v>
+      </c>
+      <c r="L267"/>
+      <c r="M267">
+        <v>44.900654</v>
+      </c>
+      <c r="N267">
+        <v>-0.616608</v>
+      </c>
+      <c r="O267" t="s">
+        <v>33</v>
+      </c>
+      <c r="P267" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>130</v>
+      </c>
+      <c r="R267" t="s">
+        <v>131</v>
+      </c>
+      <c r="S267" t="s">
+        <v>132</v>
+      </c>
+      <c r="T267" t="s">
+        <v>33</v>
+      </c>
+      <c r="U267"/>
+      <c r="V267"/>
+      <c r="W267" t="s">
+        <v>34</v>
+      </c>
+      <c r="X267"/>
+      <c r="Y267"/>
+      <c r="Z267"/>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>146</v>
+      </c>
+      <c r="B268"/>
+      <c r="C268" t="s">
+        <v>27</v>
+      </c>
+      <c r="D268"/>
+      <c r="E268" t="s">
+        <v>891</v>
+      </c>
+      <c r="F268" t="s">
+        <v>892</v>
+      </c>
+      <c r="G268"/>
+      <c r="H268" t="s">
+        <v>149</v>
+      </c>
+      <c r="I268"/>
+      <c r="J268" t="s">
+        <v>150</v>
+      </c>
+      <c r="K268" t="s">
+        <v>151</v>
+      </c>
+      <c r="L268"/>
+      <c r="M268">
+        <v>44.622143</v>
+      </c>
+      <c r="N268">
+        <v>-1.139762</v>
+      </c>
+      <c r="O268" t="s">
+        <v>33</v>
+      </c>
+      <c r="P268" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>152</v>
+      </c>
+      <c r="R268" t="s">
+        <v>153</v>
+      </c>
+      <c r="S268" t="s">
+        <v>154</v>
+      </c>
+      <c r="T268" t="s">
+        <v>34</v>
+      </c>
+      <c r="U268"/>
+      <c r="V268"/>
+      <c r="W268" t="s">
+        <v>34</v>
+      </c>
+      <c r="X268"/>
+      <c r="Y268"/>
+      <c r="Z268"/>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>893</v>
+      </c>
+      <c r="B269"/>
+      <c r="C269" t="s">
+        <v>27</v>
+      </c>
+      <c r="D269"/>
+      <c r="E269" t="s">
+        <v>894</v>
+      </c>
+      <c r="F269" t="s">
+        <v>895</v>
+      </c>
+      <c r="G269"/>
+      <c r="H269" t="s">
+        <v>896</v>
+      </c>
+      <c r="I269"/>
+      <c r="J269"/>
+      <c r="K269" t="s">
+        <v>897</v>
+      </c>
+      <c r="L269"/>
+      <c r="M269">
+        <v>44.82209</v>
+      </c>
+      <c r="N269">
+        <v>0.091372</v>
+      </c>
+      <c r="O269" t="s">
+        <v>33</v>
+      </c>
+      <c r="P269" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>140</v>
+      </c>
+      <c r="R269" t="s">
+        <v>141</v>
+      </c>
+      <c r="S269" t="s">
+        <v>142</v>
+      </c>
+      <c r="T269" t="s">
+        <v>33</v>
+      </c>
+      <c r="U269"/>
+      <c r="V269"/>
+      <c r="W269" t="s">
+        <v>34</v>
+      </c>
+      <c r="X269"/>
+      <c r="Y269"/>
+      <c r="Z269"/>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>272</v>
+      </c>
+      <c r="B270"/>
+      <c r="C270" t="s">
+        <v>27</v>
+      </c>
+      <c r="D270"/>
+      <c r="E270" t="s">
+        <v>898</v>
+      </c>
+      <c r="F270" t="s">
+        <v>899</v>
+      </c>
+      <c r="G270"/>
+      <c r="H270" t="s">
+        <v>274</v>
+      </c>
+      <c r="I270"/>
+      <c r="J270" t="s">
+        <v>112</v>
+      </c>
+      <c r="K270" t="s">
+        <v>113</v>
+      </c>
+      <c r="L270"/>
+      <c r="M270">
+        <v>44.65432</v>
+      </c>
+      <c r="N270">
+        <v>-0.596899</v>
+      </c>
+      <c r="O270" t="s">
+        <v>34</v>
+      </c>
+      <c r="P270" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>83</v>
+      </c>
+      <c r="R270" t="s">
+        <v>84</v>
+      </c>
+      <c r="S270" t="s">
+        <v>85</v>
+      </c>
+      <c r="T270" t="s">
+        <v>33</v>
+      </c>
+      <c r="U270"/>
+      <c r="V270"/>
+      <c r="W270" t="s">
+        <v>34</v>
+      </c>
+      <c r="X270"/>
+      <c r="Y270"/>
+      <c r="Z270"/>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>781</v>
+      </c>
+      <c r="B271"/>
+      <c r="C271" t="s">
+        <v>782</v>
+      </c>
+      <c r="D271"/>
+      <c r="E271" t="s">
+        <v>900</v>
+      </c>
+      <c r="F271" t="s">
+        <v>901</v>
+      </c>
+      <c r="G271"/>
+      <c r="H271" t="s">
+        <v>785</v>
+      </c>
+      <c r="I271"/>
+      <c r="J271" t="s">
+        <v>902</v>
+      </c>
+      <c r="K271" t="s">
+        <v>374</v>
+      </c>
+      <c r="L271"/>
+      <c r="M271">
+        <v>45.053417</v>
+      </c>
+      <c r="N271">
+        <v>45.053417</v>
+      </c>
+      <c r="O271" t="s">
+        <v>34</v>
+      </c>
+      <c r="P271" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>903</v>
+      </c>
+      <c r="R271" t="s">
+        <v>904</v>
+      </c>
+      <c r="S271" t="s">
+        <v>790</v>
+      </c>
+      <c r="T271"/>
+      <c r="U271"/>
+      <c r="V271"/>
+      <c r="W271" t="s">
+        <v>34</v>
+      </c>
+      <c r="X271"/>
+      <c r="Y271"/>
+      <c r="Z271"/>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>905</v>
+      </c>
+      <c r="B272"/>
+      <c r="C272" t="s">
+        <v>906</v>
+      </c>
+      <c r="D272"/>
+      <c r="E272" t="s">
+        <v>907</v>
+      </c>
+      <c r="F272" t="s">
+        <v>901</v>
+      </c>
+      <c r="G272"/>
+      <c r="H272" t="s">
+        <v>908</v>
+      </c>
+      <c r="I272"/>
+      <c r="J272" t="s">
+        <v>909</v>
+      </c>
+      <c r="K272" t="s">
+        <v>910</v>
+      </c>
+      <c r="L272"/>
+      <c r="M272">
+        <v>44.656918</v>
+      </c>
+      <c r="N272">
+        <v>44.656918</v>
+      </c>
+      <c r="O272" t="s">
+        <v>34</v>
+      </c>
+      <c r="P272" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>911</v>
+      </c>
+      <c r="R272" t="s">
+        <v>912</v>
+      </c>
+      <c r="S272" t="s">
+        <v>913</v>
+      </c>
+      <c r="T272"/>
+      <c r="U272"/>
+      <c r="V272"/>
+      <c r="W272" t="s">
+        <v>34</v>
+      </c>
+      <c r="X272"/>
+      <c r="Y272"/>
+      <c r="Z272"/>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>546</v>
+      </c>
+      <c r="B273"/>
+      <c r="C273" t="s">
+        <v>27</v>
+      </c>
+      <c r="D273"/>
+      <c r="E273" t="s">
+        <v>914</v>
+      </c>
+      <c r="F273" t="s">
+        <v>915</v>
+      </c>
+      <c r="G273"/>
+      <c r="H273" t="s">
+        <v>549</v>
+      </c>
+      <c r="I273"/>
+      <c r="J273" t="s">
+        <v>128</v>
+      </c>
+      <c r="K273" t="s">
+        <v>129</v>
+      </c>
+      <c r="L273"/>
+      <c r="M273">
+        <v>44.900654</v>
+      </c>
+      <c r="N273">
+        <v>-0.616608</v>
+      </c>
+      <c r="O273" t="s">
+        <v>33</v>
+      </c>
+      <c r="P273" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>130</v>
+      </c>
+      <c r="R273" t="s">
+        <v>131</v>
+      </c>
+      <c r="S273" t="s">
+        <v>132</v>
+      </c>
+      <c r="T273" t="s">
+        <v>33</v>
+      </c>
+      <c r="U273"/>
+      <c r="V273"/>
+      <c r="W273" t="s">
+        <v>34</v>
+      </c>
+      <c r="X273"/>
+      <c r="Y273"/>
+      <c r="Z273"/>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>162</v>
+      </c>
+      <c r="B274"/>
+      <c r="C274" t="s">
+        <v>27</v>
+      </c>
+      <c r="D274"/>
+      <c r="E274" t="s">
+        <v>916</v>
+      </c>
+      <c r="F274" t="s">
+        <v>917</v>
+      </c>
+      <c r="G274"/>
+      <c r="H274" t="s">
+        <v>165</v>
+      </c>
+      <c r="I274"/>
+      <c r="J274" t="s">
+        <v>166</v>
+      </c>
+      <c r="K274" t="s">
+        <v>151</v>
+      </c>
+      <c r="L274"/>
+      <c r="M274">
+        <v>44.608402</v>
+      </c>
+      <c r="N274">
+        <v>-1.153356</v>
+      </c>
+      <c r="O274" t="s">
+        <v>33</v>
+      </c>
+      <c r="P274" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>152</v>
+      </c>
+      <c r="R274" t="s">
+        <v>153</v>
+      </c>
+      <c r="S274" t="s">
+        <v>154</v>
+      </c>
+      <c r="T274" t="s">
+        <v>33</v>
+      </c>
+      <c r="U274"/>
+      <c r="V274"/>
+      <c r="W274" t="s">
+        <v>34</v>
+      </c>
+      <c r="X274"/>
+      <c r="Y274"/>
+      <c r="Z274"/>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>791</v>
+      </c>
+      <c r="B275"/>
+      <c r="C275" t="s">
+        <v>27</v>
+      </c>
+      <c r="D275"/>
+      <c r="E275" t="s">
+        <v>918</v>
+      </c>
+      <c r="F275" t="s">
+        <v>919</v>
+      </c>
+      <c r="G275"/>
+      <c r="H275" t="s">
+        <v>794</v>
+      </c>
+      <c r="I275"/>
+      <c r="J275" t="s">
+        <v>150</v>
+      </c>
+      <c r="K275" t="s">
+        <v>151</v>
+      </c>
+      <c r="L275"/>
+      <c r="M275">
+        <v>44.59809</v>
+      </c>
+      <c r="N275">
+        <v>-1.200509</v>
+      </c>
+      <c r="O275" t="s">
+        <v>33</v>
+      </c>
+      <c r="P275" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>152</v>
+      </c>
+      <c r="R275" t="s">
+        <v>153</v>
+      </c>
+      <c r="S275" t="s">
+        <v>154</v>
+      </c>
+      <c r="T275" t="s">
+        <v>33</v>
+      </c>
+      <c r="U275"/>
+      <c r="V275"/>
+      <c r="W275" t="s">
+        <v>34</v>
+      </c>
+      <c r="X275"/>
+      <c r="Y275"/>
+      <c r="Z275"/>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>920</v>
+      </c>
+      <c r="B276"/>
+      <c r="C276" t="s">
+        <v>27</v>
+      </c>
+      <c r="D276"/>
+      <c r="E276" t="s">
+        <v>921</v>
+      </c>
+      <c r="F276" t="s">
+        <v>922</v>
+      </c>
+      <c r="G276"/>
+      <c r="H276" t="s">
+        <v>923</v>
+      </c>
+      <c r="I276"/>
+      <c r="J276" t="s">
+        <v>166</v>
+      </c>
+      <c r="K276" t="s">
+        <v>151</v>
+      </c>
+      <c r="L276"/>
+      <c r="M276">
+        <v>44.608402</v>
+      </c>
+      <c r="N276">
+        <v>-1.153356</v>
+      </c>
+      <c r="O276" t="s">
+        <v>33</v>
+      </c>
+      <c r="P276" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>152</v>
+      </c>
+      <c r="R276" t="s">
+        <v>153</v>
+      </c>
+      <c r="S276" t="s">
+        <v>154</v>
+      </c>
+      <c r="T276" t="s">
+        <v>33</v>
+      </c>
+      <c r="U276"/>
+      <c r="V276"/>
+      <c r="W276" t="s">
+        <v>34</v>
+      </c>
+      <c r="X276"/>
+      <c r="Y276"/>
+      <c r="Z276"/>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>924</v>
+      </c>
+      <c r="B277"/>
+      <c r="C277" t="s">
+        <v>782</v>
+      </c>
+      <c r="D277"/>
+      <c r="E277" t="s">
+        <v>925</v>
+      </c>
+      <c r="F277" t="s">
+        <v>926</v>
+      </c>
+      <c r="G277"/>
+      <c r="H277" t="s">
+        <v>927</v>
+      </c>
+      <c r="I277" t="s">
+        <v>928</v>
+      </c>
+      <c r="J277" t="s">
+        <v>929</v>
+      </c>
+      <c r="K277" t="s">
+        <v>930</v>
+      </c>
+      <c r="L277"/>
+      <c r="M277">
+        <v>44.653103</v>
+      </c>
+      <c r="N277">
+        <v>44.653103</v>
+      </c>
+      <c r="O277" t="s">
+        <v>34</v>
+      </c>
+      <c r="P277" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>931</v>
+      </c>
+      <c r="R277"/>
+      <c r="S277"/>
+      <c r="T277" t="s">
+        <v>34</v>
+      </c>
+      <c r="U277"/>
+      <c r="V277"/>
+      <c r="W277" t="s">
+        <v>34</v>
+      </c>
+      <c r="X277"/>
+      <c r="Y277"/>
+      <c r="Z277"/>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>924</v>
+      </c>
+      <c r="B278"/>
+      <c r="C278" t="s">
+        <v>782</v>
+      </c>
+      <c r="D278"/>
+      <c r="E278" t="s">
+        <v>932</v>
+      </c>
+      <c r="F278" t="s">
+        <v>933</v>
+      </c>
+      <c r="G278"/>
+      <c r="H278" t="s">
+        <v>927</v>
+      </c>
+      <c r="I278" t="s">
+        <v>934</v>
+      </c>
+      <c r="J278" t="s">
+        <v>935</v>
+      </c>
+      <c r="K278" t="s">
+        <v>936</v>
+      </c>
+      <c r="L278"/>
+      <c r="M278">
+        <v>44.543243</v>
+      </c>
+      <c r="N278">
+        <v>44.543243</v>
+      </c>
+      <c r="O278" t="s">
+        <v>34</v>
+      </c>
+      <c r="P278" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q278" t="s">
+        <v>931</v>
+      </c>
+      <c r="R278"/>
+      <c r="S278"/>
+      <c r="T278" t="s">
+        <v>34</v>
+      </c>
+      <c r="U278"/>
+      <c r="V278"/>
+      <c r="W278" t="s">
+        <v>34</v>
+      </c>
+      <c r="X278"/>
+      <c r="Y278"/>
+      <c r="Z278"/>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>937</v>
+      </c>
+      <c r="B279"/>
+      <c r="C279" t="s">
+        <v>27</v>
+      </c>
+      <c r="D279"/>
+      <c r="E279" t="s">
+        <v>938</v>
+      </c>
+      <c r="F279" t="s">
+        <v>939</v>
+      </c>
+      <c r="G279"/>
+      <c r="H279" t="s">
+        <v>940</v>
+      </c>
+      <c r="I279"/>
+      <c r="J279" t="s">
+        <v>610</v>
+      </c>
+      <c r="K279" t="s">
+        <v>129</v>
+      </c>
+      <c r="L279"/>
+      <c r="M279">
+        <v>44.892296</v>
+      </c>
+      <c r="N279">
+        <v>-0.602031</v>
+      </c>
+      <c r="O279" t="s">
+        <v>33</v>
+      </c>
+      <c r="P279" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>130</v>
+      </c>
+      <c r="R279" t="s">
+        <v>131</v>
+      </c>
+      <c r="S279" t="s">
+        <v>132</v>
+      </c>
+      <c r="T279" t="s">
+        <v>33</v>
+      </c>
+      <c r="U279"/>
+      <c r="V279"/>
+      <c r="W279" t="s">
+        <v>34</v>
+      </c>
+      <c r="X279"/>
+      <c r="Y279"/>
+      <c r="Z279"/>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>941</v>
+      </c>
+      <c r="B280"/>
+      <c r="C280" t="s">
+        <v>27</v>
+      </c>
+      <c r="D280"/>
+      <c r="E280" t="s">
+        <v>942</v>
+      </c>
+      <c r="F280" t="s">
+        <v>939</v>
+      </c>
+      <c r="G280"/>
+      <c r="H280" t="s">
+        <v>943</v>
+      </c>
+      <c r="I280"/>
+      <c r="J280" t="s">
+        <v>116</v>
+      </c>
+      <c r="K280" t="s">
+        <v>32</v>
+      </c>
+      <c r="L280"/>
+      <c r="M280">
+        <v>44.687813</v>
+      </c>
+      <c r="N280">
+        <v>-1.021683</v>
+      </c>
+      <c r="O280" t="s">
+        <v>33</v>
+      </c>
+      <c r="P280" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>35</v>
+      </c>
+      <c r="R280" t="s">
+        <v>98</v>
+      </c>
+      <c r="S280" t="s">
+        <v>99</v>
+      </c>
+      <c r="T280" t="s">
+        <v>34</v>
+      </c>
+      <c r="U280"/>
+      <c r="V280"/>
+      <c r="W280" t="s">
+        <v>34</v>
+      </c>
+      <c r="X280"/>
+      <c r="Y280"/>
+      <c r="Z280"/>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>944</v>
+      </c>
+      <c r="B281"/>
+      <c r="C281" t="s">
+        <v>27</v>
+      </c>
+      <c r="D281"/>
+      <c r="E281" t="s">
+        <v>942</v>
+      </c>
+      <c r="F281" t="s">
+        <v>945</v>
+      </c>
+      <c r="G281"/>
+      <c r="H281" t="s">
+        <v>946</v>
+      </c>
+      <c r="I281"/>
+      <c r="J281"/>
+      <c r="K281" t="s">
+        <v>947</v>
+      </c>
+      <c r="L281"/>
+      <c r="M281">
+        <v>44.785263</v>
+      </c>
+      <c r="N281">
+        <v>-0.132483</v>
+      </c>
+      <c r="O281" t="s">
+        <v>33</v>
+      </c>
+      <c r="P281" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>140</v>
+      </c>
+      <c r="R281" t="s">
+        <v>141</v>
+      </c>
+      <c r="S281" t="s">
+        <v>142</v>
+      </c>
+      <c r="T281" t="s">
+        <v>33</v>
+      </c>
+      <c r="U281" t="s">
+        <v>847</v>
+      </c>
+      <c r="V281" t="s">
+        <v>848</v>
+      </c>
+      <c r="W281" t="s">
+        <v>34</v>
+      </c>
+      <c r="X281"/>
+      <c r="Y281"/>
+      <c r="Z281"/>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>146</v>
+      </c>
+      <c r="B282"/>
+      <c r="C282" t="s">
+        <v>27</v>
+      </c>
+      <c r="D282"/>
+      <c r="E282" t="s">
+        <v>948</v>
+      </c>
+      <c r="F282" t="s">
+        <v>949</v>
+      </c>
+      <c r="G282"/>
+      <c r="H282" t="s">
+        <v>149</v>
+      </c>
+      <c r="I282"/>
+      <c r="J282" t="s">
+        <v>150</v>
+      </c>
+      <c r="K282" t="s">
+        <v>151</v>
+      </c>
+      <c r="L282"/>
+      <c r="M282">
+        <v>44.622143</v>
+      </c>
+      <c r="N282">
+        <v>-1.139762</v>
+      </c>
+      <c r="O282" t="s">
+        <v>33</v>
+      </c>
+      <c r="P282" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>152</v>
+      </c>
+      <c r="R282" t="s">
+        <v>153</v>
+      </c>
+      <c r="S282" t="s">
+        <v>154</v>
+      </c>
+      <c r="T282" t="s">
+        <v>34</v>
+      </c>
+      <c r="U282"/>
+      <c r="V282"/>
+      <c r="W282" t="s">
+        <v>34</v>
+      </c>
+      <c r="X282"/>
+      <c r="Y282"/>
+      <c r="Z282"/>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>950</v>
+      </c>
+      <c r="B283"/>
+      <c r="C283" t="s">
+        <v>27</v>
+      </c>
+      <c r="D283"/>
+      <c r="E283" t="s">
+        <v>949</v>
+      </c>
+      <c r="F283" t="s">
+        <v>951</v>
+      </c>
+      <c r="G283"/>
+      <c r="H283" t="s">
+        <v>952</v>
+      </c>
+      <c r="I283"/>
+      <c r="J283" t="s">
+        <v>73</v>
+      </c>
+      <c r="K283" t="s">
+        <v>74</v>
+      </c>
+      <c r="L283"/>
+      <c r="M283">
+        <v>45.553246</v>
+      </c>
+      <c r="N283">
+        <v>-1.093004</v>
+      </c>
+      <c r="O283" t="s">
+        <v>33</v>
+      </c>
+      <c r="P283" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q283"/>
+      <c r="R283" t="s">
+        <v>75</v>
+      </c>
+      <c r="S283" t="s">
+        <v>76</v>
+      </c>
+      <c r="T283" t="s">
+        <v>33</v>
+      </c>
+      <c r="U283"/>
+      <c r="V283"/>
+      <c r="W283" t="s">
+        <v>34</v>
+      </c>
+      <c r="X283"/>
+      <c r="Y283"/>
+      <c r="Z283"/>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>272</v>
+      </c>
+      <c r="B284"/>
+      <c r="C284" t="s">
+        <v>27</v>
+      </c>
+      <c r="D284"/>
+      <c r="E284" t="s">
+        <v>953</v>
+      </c>
+      <c r="F284" t="s">
+        <v>954</v>
+      </c>
+      <c r="G284"/>
+      <c r="H284" t="s">
+        <v>274</v>
+      </c>
+      <c r="I284"/>
+      <c r="J284" t="s">
+        <v>112</v>
+      </c>
+      <c r="K284" t="s">
+        <v>113</v>
+      </c>
+      <c r="L284"/>
+      <c r="M284">
+        <v>44.65432</v>
+      </c>
+      <c r="N284">
+        <v>-0.596899</v>
+      </c>
+      <c r="O284" t="s">
+        <v>34</v>
+      </c>
+      <c r="P284" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q284" t="s">
+        <v>83</v>
+      </c>
+      <c r="R284" t="s">
+        <v>84</v>
+      </c>
+      <c r="S284" t="s">
+        <v>85</v>
+      </c>
+      <c r="T284" t="s">
+        <v>33</v>
+      </c>
+      <c r="U284"/>
+      <c r="V284"/>
+      <c r="W284" t="s">
+        <v>34</v>
+      </c>
+      <c r="X284"/>
+      <c r="Y284"/>
+      <c r="Z284"/>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>924</v>
+      </c>
+      <c r="B285"/>
+      <c r="C285" t="s">
+        <v>782</v>
+      </c>
+      <c r="D285"/>
+      <c r="E285" t="s">
+        <v>955</v>
+      </c>
+      <c r="F285" t="s">
+        <v>956</v>
+      </c>
+      <c r="G285"/>
+      <c r="H285" t="s">
+        <v>927</v>
+      </c>
+      <c r="I285" t="s">
+        <v>957</v>
+      </c>
+      <c r="J285" t="s">
+        <v>958</v>
+      </c>
+      <c r="K285" t="s">
+        <v>959</v>
+      </c>
+      <c r="L285"/>
+      <c r="M285">
+        <v>44.637943</v>
+      </c>
+      <c r="N285">
+        <v>44.637943</v>
+      </c>
+      <c r="O285" t="s">
+        <v>34</v>
+      </c>
+      <c r="P285" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q285" t="s">
+        <v>931</v>
+      </c>
+      <c r="R285"/>
+      <c r="S285"/>
+      <c r="T285" t="s">
+        <v>34</v>
+      </c>
+      <c r="U285"/>
+      <c r="V285"/>
+      <c r="W285" t="s">
+        <v>34</v>
+      </c>
+      <c r="X285"/>
+      <c r="Y285"/>
+      <c r="Z285"/>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>162</v>
+      </c>
+      <c r="B286"/>
+      <c r="C286" t="s">
+        <v>27</v>
+      </c>
+      <c r="D286"/>
+      <c r="E286" t="s">
+        <v>960</v>
+      </c>
+      <c r="F286" t="s">
+        <v>961</v>
+      </c>
+      <c r="G286"/>
+      <c r="H286" t="s">
+        <v>165</v>
+      </c>
+      <c r="I286"/>
+      <c r="J286" t="s">
+        <v>166</v>
+      </c>
+      <c r="K286" t="s">
+        <v>151</v>
+      </c>
+      <c r="L286"/>
+      <c r="M286">
+        <v>44.608402</v>
+      </c>
+      <c r="N286">
+        <v>-1.153356</v>
+      </c>
+      <c r="O286" t="s">
+        <v>33</v>
+      </c>
+      <c r="P286" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q286" t="s">
+        <v>152</v>
+      </c>
+      <c r="R286" t="s">
+        <v>153</v>
+      </c>
+      <c r="S286" t="s">
+        <v>154</v>
+      </c>
+      <c r="T286" t="s">
+        <v>33</v>
+      </c>
+      <c r="U286"/>
+      <c r="V286"/>
+      <c r="W286" t="s">
+        <v>34</v>
+      </c>
+      <c r="X286"/>
+      <c r="Y286"/>
+      <c r="Z286"/>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>962</v>
+      </c>
+      <c r="B287"/>
+      <c r="C287" t="s">
+        <v>27</v>
+      </c>
+      <c r="D287"/>
+      <c r="E287" t="s">
+        <v>960</v>
+      </c>
+      <c r="F287" t="s">
+        <v>963</v>
+      </c>
+      <c r="G287"/>
+      <c r="H287" t="s">
+        <v>964</v>
+      </c>
+      <c r="I287"/>
+      <c r="J287" t="s">
+        <v>965</v>
+      </c>
+      <c r="K287" t="s">
+        <v>826</v>
+      </c>
+      <c r="L287"/>
+      <c r="M287">
+        <v>44.94491</v>
+      </c>
+      <c r="N287">
+        <v>-0.616242</v>
+      </c>
+      <c r="O287" t="s">
+        <v>33</v>
+      </c>
+      <c r="P287" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q287" t="s">
+        <v>177</v>
+      </c>
+      <c r="R287" t="s">
+        <v>178</v>
+      </c>
+      <c r="S287" t="s">
+        <v>179</v>
+      </c>
+      <c r="T287" t="s">
+        <v>33</v>
+      </c>
+      <c r="U287"/>
+      <c r="V287"/>
+      <c r="W287" t="s">
+        <v>34</v>
+      </c>
+      <c r="X287"/>
+      <c r="Y287"/>
+      <c r="Z287"/>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>966</v>
+      </c>
+      <c r="B288"/>
+      <c r="C288" t="s">
+        <v>906</v>
+      </c>
+      <c r="D288"/>
+      <c r="E288" t="s">
+        <v>967</v>
+      </c>
+      <c r="F288" t="s">
+        <v>968</v>
+      </c>
+      <c r="G288"/>
+      <c r="H288" t="s">
+        <v>969</v>
+      </c>
+      <c r="I288"/>
+      <c r="J288" t="s">
+        <v>970</v>
+      </c>
+      <c r="K288" t="s">
+        <v>971</v>
+      </c>
+      <c r="L288"/>
+      <c r="M288">
+        <v>44.56618</v>
+      </c>
+      <c r="N288">
+        <v>44.56618</v>
+      </c>
+      <c r="O288" t="s">
+        <v>34</v>
+      </c>
+      <c r="P288" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q288" t="s">
+        <v>972</v>
+      </c>
+      <c r="R288" t="s">
+        <v>973</v>
+      </c>
+      <c r="S288" t="s">
+        <v>974</v>
+      </c>
+      <c r="T288"/>
+      <c r="U288"/>
+      <c r="V288"/>
+      <c r="W288" t="s">
+        <v>34</v>
+      </c>
+      <c r="X288"/>
+      <c r="Y288"/>
+      <c r="Z288"/>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>975</v>
+      </c>
+      <c r="B289"/>
+      <c r="C289" t="s">
+        <v>27</v>
+      </c>
+      <c r="D289"/>
+      <c r="E289" t="s">
+        <v>976</v>
+      </c>
+      <c r="F289" t="s">
+        <v>977</v>
+      </c>
+      <c r="G289"/>
+      <c r="H289" t="s">
+        <v>978</v>
+      </c>
+      <c r="I289"/>
+      <c r="J289"/>
+      <c r="K289" t="s">
+        <v>979</v>
+      </c>
+      <c r="L289"/>
+      <c r="M289">
+        <v>44.377666</v>
+      </c>
+      <c r="N289">
+        <v>-0.253779</v>
+      </c>
+      <c r="O289" t="s">
+        <v>33</v>
+      </c>
+      <c r="P289" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>230</v>
+      </c>
+      <c r="R289" t="s">
+        <v>231</v>
+      </c>
+      <c r="S289" t="s">
+        <v>232</v>
+      </c>
+      <c r="T289" t="s">
+        <v>33</v>
+      </c>
+      <c r="U289"/>
+      <c r="V289"/>
+      <c r="W289" t="s">
+        <v>34</v>
+      </c>
+      <c r="X289"/>
+      <c r="Y289"/>
+      <c r="Z289"/>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>791</v>
+      </c>
+      <c r="B290"/>
+      <c r="C290" t="s">
+        <v>27</v>
+      </c>
+      <c r="D290"/>
+      <c r="E290" t="s">
+        <v>980</v>
+      </c>
+      <c r="F290" t="s">
+        <v>981</v>
+      </c>
+      <c r="G290"/>
+      <c r="H290" t="s">
+        <v>794</v>
+      </c>
+      <c r="I290"/>
+      <c r="J290" t="s">
+        <v>150</v>
+      </c>
+      <c r="K290" t="s">
+        <v>151</v>
+      </c>
+      <c r="L290"/>
+      <c r="M290">
+        <v>44.598007</v>
+      </c>
+      <c r="N290">
+        <v>-1.200503</v>
+      </c>
+      <c r="O290" t="s">
+        <v>33</v>
+      </c>
+      <c r="P290" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q290" t="s">
+        <v>152</v>
+      </c>
+      <c r="R290" t="s">
+        <v>153</v>
+      </c>
+      <c r="S290" t="s">
+        <v>154</v>
+      </c>
+      <c r="T290" t="s">
+        <v>33</v>
+      </c>
+      <c r="U290"/>
+      <c r="V290"/>
+      <c r="W290" t="s">
+        <v>34</v>
+      </c>
+      <c r="X290"/>
+      <c r="Y290"/>
+      <c r="Z290"/>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>691</v>
+      </c>
+      <c r="B291"/>
+      <c r="C291" t="s">
+        <v>27</v>
+      </c>
+      <c r="D291"/>
+      <c r="E291" t="s">
+        <v>982</v>
+      </c>
+      <c r="F291" t="s">
+        <v>983</v>
+      </c>
+      <c r="G291"/>
+      <c r="H291" t="s">
+        <v>694</v>
+      </c>
+      <c r="I291"/>
+      <c r="J291" t="s">
+        <v>463</v>
+      </c>
+      <c r="K291" t="s">
+        <v>129</v>
+      </c>
+      <c r="L291"/>
+      <c r="M291">
+        <v>44.900513</v>
+      </c>
+      <c r="N291">
+        <v>-0.616527</v>
+      </c>
+      <c r="O291" t="s">
+        <v>33</v>
+      </c>
+      <c r="P291" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>130</v>
+      </c>
+      <c r="R291" t="s">
+        <v>131</v>
+      </c>
+      <c r="S291" t="s">
+        <v>132</v>
+      </c>
+      <c r="T291" t="s">
+        <v>33</v>
+      </c>
+      <c r="U291"/>
+      <c r="V291"/>
+      <c r="W291" t="s">
+        <v>34</v>
+      </c>
+      <c r="X291"/>
+      <c r="Y291"/>
+      <c r="Z291"/>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>924</v>
+      </c>
+      <c r="B292"/>
+      <c r="C292" t="s">
+        <v>782</v>
+      </c>
+      <c r="D292"/>
+      <c r="E292" t="s">
+        <v>984</v>
+      </c>
+      <c r="F292" t="s">
+        <v>985</v>
+      </c>
+      <c r="G292"/>
+      <c r="H292" t="s">
+        <v>927</v>
+      </c>
+      <c r="I292" t="s">
+        <v>986</v>
+      </c>
+      <c r="J292" t="s">
+        <v>987</v>
+      </c>
+      <c r="K292" t="s">
+        <v>32</v>
+      </c>
+      <c r="L292"/>
+      <c r="M292">
+        <v>44.68314</v>
+      </c>
+      <c r="N292">
+        <v>44.68314</v>
+      </c>
+      <c r="O292" t="s">
+        <v>34</v>
+      </c>
+      <c r="P292" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q292" t="s">
+        <v>931</v>
+      </c>
+      <c r="R292"/>
+      <c r="S292"/>
+      <c r="T292" t="s">
+        <v>34</v>
+      </c>
+      <c r="U292"/>
+      <c r="V292"/>
+      <c r="W292" t="s">
+        <v>34</v>
+      </c>
+      <c r="X292"/>
+      <c r="Y292"/>
+      <c r="Z292"/>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>966</v>
+      </c>
+      <c r="B293"/>
+      <c r="C293" t="s">
+        <v>906</v>
+      </c>
+      <c r="D293"/>
+      <c r="E293" t="s">
+        <v>988</v>
+      </c>
+      <c r="F293" t="s">
+        <v>989</v>
+      </c>
+      <c r="G293"/>
+      <c r="H293" t="s">
+        <v>969</v>
+      </c>
+      <c r="I293"/>
+      <c r="J293" t="s">
+        <v>990</v>
+      </c>
+      <c r="K293" t="s">
+        <v>90</v>
+      </c>
+      <c r="L293"/>
+      <c r="M293">
+        <v>45.25128</v>
+      </c>
+      <c r="N293">
+        <v>45.25128</v>
+      </c>
+      <c r="O293" t="s">
+        <v>34</v>
+      </c>
+      <c r="P293" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q293" t="s">
+        <v>991</v>
+      </c>
+      <c r="R293" t="s">
+        <v>992</v>
+      </c>
+      <c r="S293" t="s">
+        <v>974</v>
+      </c>
+      <c r="T293"/>
+      <c r="U293"/>
+      <c r="V293"/>
+      <c r="W293" t="s">
+        <v>34</v>
+      </c>
+      <c r="X293"/>
+      <c r="Y293"/>
+      <c r="Z293"/>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>795</v>
+      </c>
+      <c r="B294"/>
+      <c r="C294" t="s">
+        <v>782</v>
+      </c>
+      <c r="D294"/>
+      <c r="E294" t="s">
+        <v>993</v>
+      </c>
+      <c r="F294" t="s">
+        <v>989</v>
+      </c>
+      <c r="G294"/>
+      <c r="H294" t="s">
+        <v>798</v>
+      </c>
+      <c r="I294"/>
+      <c r="J294" t="s">
+        <v>994</v>
+      </c>
+      <c r="K294" t="s">
+        <v>995</v>
+      </c>
+      <c r="L294"/>
+      <c r="M294">
+        <v>44.567795</v>
+      </c>
+      <c r="N294">
+        <v>44.567795</v>
+      </c>
+      <c r="O294" t="s">
+        <v>34</v>
+      </c>
+      <c r="P294" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>996</v>
+      </c>
+      <c r="R294" t="s">
+        <v>997</v>
+      </c>
+      <c r="S294" t="s">
+        <v>803</v>
+      </c>
+      <c r="T294"/>
+      <c r="U294"/>
+      <c r="V294"/>
+      <c r="W294" t="s">
+        <v>34</v>
+      </c>
+      <c r="X294"/>
+      <c r="Y294"/>
+      <c r="Z294"/>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>924</v>
+      </c>
+      <c r="B295"/>
+      <c r="C295" t="s">
+        <v>782</v>
+      </c>
+      <c r="D295"/>
+      <c r="E295" t="s">
+        <v>998</v>
+      </c>
+      <c r="F295" t="s">
+        <v>989</v>
+      </c>
+      <c r="G295"/>
+      <c r="H295" t="s">
+        <v>927</v>
+      </c>
+      <c r="I295" t="s">
+        <v>999</v>
+      </c>
+      <c r="J295" t="s">
+        <v>1000</v>
+      </c>
+      <c r="K295" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L295"/>
+      <c r="M295">
+        <v>44.6377</v>
+      </c>
+      <c r="N295">
+        <v>44.6377</v>
+      </c>
+      <c r="O295" t="s">
+        <v>34</v>
+      </c>
+      <c r="P295" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>931</v>
+      </c>
+      <c r="R295"/>
+      <c r="S295"/>
+      <c r="T295" t="s">
+        <v>34</v>
+      </c>
+      <c r="U295"/>
+      <c r="V295"/>
+      <c r="W295" t="s">
+        <v>34</v>
+      </c>
+      <c r="X295"/>
+      <c r="Y295"/>
+      <c r="Z295"/>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>966</v>
+      </c>
+      <c r="B296"/>
+      <c r="C296" t="s">
+        <v>906</v>
+      </c>
+      <c r="D296"/>
+      <c r="E296" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G296"/>
+      <c r="H296" t="s">
+        <v>969</v>
+      </c>
+      <c r="I296"/>
+      <c r="J296" t="s">
+        <v>1004</v>
+      </c>
+      <c r="K296" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L296"/>
+      <c r="M296">
+        <v>44.89419</v>
+      </c>
+      <c r="N296">
+        <v>44.89419</v>
+      </c>
+      <c r="O296" t="s">
+        <v>34</v>
+      </c>
+      <c r="P296" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q296" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R296" t="s">
+        <v>1007</v>
+      </c>
+      <c r="S296" t="s">
+        <v>974</v>
+      </c>
+      <c r="T296"/>
+      <c r="U296"/>
+      <c r="V296"/>
+      <c r="W296" t="s">
+        <v>34</v>
+      </c>
+      <c r="X296"/>
+      <c r="Y296"/>
+      <c r="Z296"/>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B297"/>
+      <c r="C297" t="s">
+        <v>27</v>
+      </c>
+      <c r="D297"/>
+      <c r="E297" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G297"/>
+      <c r="H297" t="s">
+        <v>1011</v>
+      </c>
+      <c r="I297"/>
+      <c r="J297" t="s">
+        <v>610</v>
+      </c>
+      <c r="K297" t="s">
+        <v>129</v>
+      </c>
+      <c r="L297"/>
+      <c r="M297">
+        <v>44.900528</v>
+      </c>
+      <c r="N297">
+        <v>-0.616533</v>
+      </c>
+      <c r="O297" t="s">
+        <v>33</v>
+      </c>
+      <c r="P297" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q297" t="s">
+        <v>130</v>
+      </c>
+      <c r="R297" t="s">
+        <v>131</v>
+      </c>
+      <c r="S297" t="s">
+        <v>132</v>
+      </c>
+      <c r="T297" t="s">
+        <v>33</v>
+      </c>
+      <c r="U297"/>
+      <c r="V297"/>
+      <c r="W297" t="s">
+        <v>34</v>
+      </c>
+      <c r="X297"/>
+      <c r="Y297"/>
+      <c r="Z297"/>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B298"/>
+      <c r="C298" t="s">
+        <v>27</v>
+      </c>
+      <c r="D298"/>
+      <c r="E298" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G298"/>
+      <c r="H298" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I298"/>
+      <c r="J298"/>
+      <c r="K298" t="s">
+        <v>1016</v>
+      </c>
+      <c r="L298"/>
+      <c r="M298">
+        <v>44.778385</v>
+      </c>
+      <c r="N298">
+        <v>-0.149104</v>
+      </c>
+      <c r="O298" t="s">
+        <v>33</v>
+      </c>
+      <c r="P298" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q298" t="s">
+        <v>140</v>
+      </c>
+      <c r="R298" t="s">
+        <v>141</v>
+      </c>
+      <c r="S298" t="s">
+        <v>142</v>
+      </c>
+      <c r="T298" t="s">
+        <v>33</v>
+      </c>
+      <c r="U298" t="s">
+        <v>1017</v>
+      </c>
+      <c r="V298" t="s">
+        <v>1018</v>
+      </c>
+      <c r="W298" t="s">
+        <v>34</v>
+      </c>
+      <c r="X298"/>
+      <c r="Y298"/>
+      <c r="Z298"/>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>146</v>
+      </c>
+      <c r="B299"/>
+      <c r="C299" t="s">
+        <v>27</v>
+      </c>
+      <c r="D299"/>
+      <c r="E299" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G299"/>
+      <c r="H299" t="s">
+        <v>149</v>
+      </c>
+      <c r="I299"/>
+      <c r="J299" t="s">
+        <v>150</v>
+      </c>
+      <c r="K299" t="s">
+        <v>151</v>
+      </c>
+      <c r="L299"/>
+      <c r="M299">
+        <v>44.622143</v>
+      </c>
+      <c r="N299">
+        <v>-1.139762</v>
+      </c>
+      <c r="O299" t="s">
+        <v>33</v>
+      </c>
+      <c r="P299" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q299" t="s">
+        <v>152</v>
+      </c>
+      <c r="R299" t="s">
+        <v>153</v>
+      </c>
+      <c r="S299" t="s">
+        <v>154</v>
+      </c>
+      <c r="T299" t="s">
+        <v>34</v>
+      </c>
+      <c r="U299"/>
+      <c r="V299"/>
+      <c r="W299" t="s">
+        <v>34</v>
+      </c>
+      <c r="X299"/>
+      <c r="Y299"/>
+      <c r="Z299"/>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>272</v>
+      </c>
+      <c r="B300"/>
+      <c r="C300" t="s">
+        <v>27</v>
+      </c>
+      <c r="D300"/>
+      <c r="E300" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G300"/>
+      <c r="H300" t="s">
+        <v>274</v>
+      </c>
+      <c r="I300"/>
+      <c r="J300" t="s">
+        <v>112</v>
+      </c>
+      <c r="K300" t="s">
+        <v>113</v>
+      </c>
+      <c r="L300"/>
+      <c r="M300">
+        <v>44.65432</v>
+      </c>
+      <c r="N300">
+        <v>-0.596899</v>
+      </c>
+      <c r="O300" t="s">
+        <v>34</v>
+      </c>
+      <c r="P300" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q300" t="s">
+        <v>83</v>
+      </c>
+      <c r="R300" t="s">
+        <v>84</v>
+      </c>
+      <c r="S300" t="s">
+        <v>85</v>
+      </c>
+      <c r="T300" t="s">
+        <v>33</v>
+      </c>
+      <c r="U300"/>
+      <c r="V300"/>
+      <c r="W300" t="s">
+        <v>34</v>
+      </c>
+      <c r="X300"/>
+      <c r="Y300"/>
+      <c r="Z300"/>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>162</v>
+      </c>
+      <c r="B301"/>
+      <c r="C301" t="s">
+        <v>27</v>
+      </c>
+      <c r="D301"/>
+      <c r="E301" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G301"/>
+      <c r="H301" t="s">
+        <v>165</v>
+      </c>
+      <c r="I301"/>
+      <c r="J301" t="s">
+        <v>166</v>
+      </c>
+      <c r="K301" t="s">
+        <v>151</v>
+      </c>
+      <c r="L301"/>
+      <c r="M301">
+        <v>44.608402</v>
+      </c>
+      <c r="N301">
+        <v>-1.153356</v>
+      </c>
+      <c r="O301" t="s">
+        <v>33</v>
+      </c>
+      <c r="P301" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q301" t="s">
+        <v>152</v>
+      </c>
+      <c r="R301" t="s">
+        <v>153</v>
+      </c>
+      <c r="S301" t="s">
+        <v>154</v>
+      </c>
+      <c r="T301" t="s">
+        <v>33</v>
+      </c>
+      <c r="U301"/>
+      <c r="V301"/>
+      <c r="W301" t="s">
+        <v>34</v>
+      </c>
+      <c r="X301"/>
+      <c r="Y301"/>
+      <c r="Z301"/>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>541</v>
+      </c>
+      <c r="B302"/>
+      <c r="C302" t="s">
+        <v>27</v>
+      </c>
+      <c r="D302"/>
+      <c r="E302" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F302" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G302"/>
+      <c r="H302" t="s">
+        <v>544</v>
+      </c>
+      <c r="I302"/>
+      <c r="J302"/>
+      <c r="K302" t="s">
+        <v>545</v>
+      </c>
+      <c r="L302"/>
+      <c r="M302">
+        <v>44.5049</v>
+      </c>
+      <c r="N302">
+        <v>-0.282658</v>
+      </c>
+      <c r="O302" t="s">
+        <v>33</v>
+      </c>
+      <c r="P302" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q302" t="s">
+        <v>230</v>
+      </c>
+      <c r="R302" t="s">
+        <v>231</v>
+      </c>
+      <c r="S302" t="s">
+        <v>232</v>
+      </c>
+      <c r="T302" t="s">
+        <v>33</v>
+      </c>
+      <c r="U302"/>
+      <c r="V302"/>
+      <c r="W302" t="s">
+        <v>34</v>
+      </c>
+      <c r="X302"/>
+      <c r="Y302"/>
+      <c r="Z302"/>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>791</v>
+      </c>
+      <c r="B303"/>
+      <c r="C303" t="s">
+        <v>27</v>
+      </c>
+      <c r="D303"/>
+      <c r="E303" t="s">
+        <v>1027</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G303"/>
+      <c r="H303" t="s">
+        <v>794</v>
+      </c>
+      <c r="I303"/>
+      <c r="J303" t="s">
+        <v>150</v>
+      </c>
+      <c r="K303" t="s">
+        <v>151</v>
+      </c>
+      <c r="L303"/>
+      <c r="M303">
+        <v>44.59806</v>
+      </c>
+      <c r="N303">
+        <v>-1.200535</v>
+      </c>
+      <c r="O303" t="s">
+        <v>33</v>
+      </c>
+      <c r="P303" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q303" t="s">
+        <v>152</v>
+      </c>
+      <c r="R303" t="s">
+        <v>153</v>
+      </c>
+      <c r="S303" t="s">
+        <v>154</v>
+      </c>
+      <c r="T303" t="s">
+        <v>33</v>
+      </c>
+      <c r="U303"/>
+      <c r="V303"/>
+      <c r="W303" t="s">
+        <v>34</v>
+      </c>
+      <c r="X303"/>
+      <c r="Y303"/>
+      <c r="Z303"/>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B304"/>
+      <c r="C304" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D304"/>
+      <c r="E304" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G304"/>
+      <c r="H304" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I304"/>
+      <c r="J304" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K304" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L304"/>
+      <c r="M304">
+        <v>44.948063</v>
+      </c>
+      <c r="N304">
+        <v>44.948063</v>
+      </c>
+      <c r="O304" t="s">
+        <v>34</v>
+      </c>
+      <c r="P304" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q304" t="s">
+        <v>1036</v>
+      </c>
+      <c r="R304"/>
+      <c r="S304"/>
+      <c r="T304"/>
+      <c r="U304"/>
+      <c r="V304"/>
+      <c r="W304" t="s">
+        <v>33</v>
+      </c>
+      <c r="X304" t="s">
+        <v>1037</v>
+      </c>
+      <c r="Y304" t="s">
+        <v>1038</v>
+      </c>
+      <c r="Z304"/>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>817</v>
+      </c>
+      <c r="B305"/>
+      <c r="C305" t="s">
+        <v>782</v>
+      </c>
+      <c r="D305"/>
+      <c r="E305" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G305"/>
+      <c r="H305" t="s">
+        <v>819</v>
+      </c>
+      <c r="I305"/>
+      <c r="J305" t="s">
+        <v>1040</v>
+      </c>
+      <c r="K305" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L305"/>
+      <c r="M305">
+        <v>44.8266</v>
+      </c>
+      <c r="N305">
+        <v>44.8266</v>
+      </c>
+      <c r="O305" t="s">
+        <v>34</v>
+      </c>
+      <c r="P305" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q305" t="s">
+        <v>1042</v>
+      </c>
+      <c r="R305" t="s">
+        <v>1043</v>
+      </c>
+      <c r="S305" t="s">
+        <v>820</v>
+      </c>
+      <c r="T305"/>
+      <c r="U305"/>
+      <c r="V305"/>
+      <c r="W305" t="s">
+        <v>34</v>
+      </c>
+      <c r="X305"/>
+      <c r="Y305"/>
+      <c r="Z305"/>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B306"/>
+      <c r="C306" t="s">
+        <v>782</v>
+      </c>
+      <c r="D306"/>
+      <c r="E306" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F306" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G306"/>
+      <c r="H306" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I306"/>
+      <c r="J306" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K306" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L306"/>
+      <c r="M306">
+        <v>44.94524</v>
+      </c>
+      <c r="N306">
+        <v>44.94524</v>
+      </c>
+      <c r="O306" t="s">
+        <v>34</v>
+      </c>
+      <c r="P306" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q306" t="s">
+        <v>1047</v>
+      </c>
+      <c r="R306" t="s">
+        <v>1048</v>
+      </c>
+      <c r="S306" t="s">
+        <v>1049</v>
+      </c>
+      <c r="T306"/>
+      <c r="U306"/>
+      <c r="V306"/>
+      <c r="W306" t="s">
+        <v>34</v>
+      </c>
+      <c r="X306"/>
+      <c r="Y306"/>
+      <c r="Z306"/>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B307"/>
+      <c r="C307" t="s">
+        <v>27</v>
+      </c>
+      <c r="D307"/>
+      <c r="E307" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F307" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G307"/>
+      <c r="H307" t="s">
+        <v>1053</v>
+      </c>
+      <c r="I307"/>
+      <c r="J307" t="s">
+        <v>713</v>
+      </c>
+      <c r="K307" t="s">
+        <v>129</v>
+      </c>
+      <c r="L307"/>
+      <c r="M307">
+        <v>44.90052</v>
+      </c>
+      <c r="N307">
+        <v>-0.616538</v>
+      </c>
+      <c r="O307" t="s">
+        <v>33</v>
+      </c>
+      <c r="P307" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>130</v>
+      </c>
+      <c r="R307" t="s">
+        <v>131</v>
+      </c>
+      <c r="S307" t="s">
+        <v>132</v>
+      </c>
+      <c r="T307" t="s">
+        <v>33</v>
+      </c>
+      <c r="U307"/>
+      <c r="V307"/>
+      <c r="W307" t="s">
+        <v>34</v>
+      </c>
+      <c r="X307"/>
+      <c r="Y307"/>
+      <c r="Z307"/>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B308"/>
+      <c r="C308" t="s">
+        <v>27</v>
+      </c>
+      <c r="D308"/>
+      <c r="E308" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G308"/>
+      <c r="H308" t="s">
+        <v>1057</v>
+      </c>
+      <c r="I308"/>
+      <c r="J308"/>
+      <c r="K308" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L308"/>
+      <c r="M308">
+        <v>44.808277</v>
+      </c>
+      <c r="N308">
+        <v>0.027135</v>
+      </c>
+      <c r="O308" t="s">
+        <v>33</v>
+      </c>
+      <c r="P308" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q308" t="s">
+        <v>140</v>
+      </c>
+      <c r="R308" t="s">
+        <v>141</v>
+      </c>
+      <c r="S308" t="s">
+        <v>142</v>
+      </c>
+      <c r="T308" t="s">
+        <v>33</v>
+      </c>
+      <c r="U308"/>
+      <c r="V308"/>
+      <c r="W308" t="s">
+        <v>34</v>
+      </c>
+      <c r="X308"/>
+      <c r="Y308"/>
+      <c r="Z308"/>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>146</v>
+      </c>
+      <c r="B309"/>
+      <c r="C309" t="s">
+        <v>27</v>
+      </c>
+      <c r="D309"/>
+      <c r="E309" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F309" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G309"/>
+      <c r="H309" t="s">
+        <v>149</v>
+      </c>
+      <c r="I309"/>
+      <c r="J309" t="s">
+        <v>150</v>
+      </c>
+      <c r="K309" t="s">
+        <v>151</v>
+      </c>
+      <c r="L309"/>
+      <c r="M309">
+        <v>44.622143</v>
+      </c>
+      <c r="N309">
+        <v>-1.139762</v>
+      </c>
+      <c r="O309" t="s">
+        <v>33</v>
+      </c>
+      <c r="P309" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q309" t="s">
+        <v>152</v>
+      </c>
+      <c r="R309" t="s">
+        <v>153</v>
+      </c>
+      <c r="S309" t="s">
+        <v>154</v>
+      </c>
+      <c r="T309" t="s">
+        <v>34</v>
+      </c>
+      <c r="U309"/>
+      <c r="V309"/>
+      <c r="W309" t="s">
+        <v>34</v>
+      </c>
+      <c r="X309"/>
+      <c r="Y309"/>
+      <c r="Z309"/>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B310"/>
+      <c r="C310" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D310"/>
+      <c r="E310" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G310"/>
+      <c r="H310" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I310"/>
+      <c r="J310" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K310" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L310"/>
+      <c r="M310">
+        <v>44.944252</v>
+      </c>
+      <c r="N310">
+        <v>44.944252</v>
+      </c>
+      <c r="O310" t="s">
+        <v>34</v>
+      </c>
+      <c r="P310" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q310" t="s">
+        <v>1036</v>
+      </c>
+      <c r="R310"/>
+      <c r="S310"/>
+      <c r="T310"/>
+      <c r="U310"/>
+      <c r="V310"/>
+      <c r="W310" t="s">
+        <v>33</v>
+      </c>
+      <c r="X310" t="s">
+        <v>1037</v>
+      </c>
+      <c r="Y310" t="s">
+        <v>1038</v>
+      </c>
+      <c r="Z310"/>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>781</v>
+      </c>
+      <c r="B311"/>
+      <c r="C311" t="s">
+        <v>782</v>
+      </c>
+      <c r="D311"/>
+      <c r="E311" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G311"/>
+      <c r="H311" t="s">
+        <v>785</v>
+      </c>
+      <c r="I311"/>
+      <c r="J311" t="s">
+        <v>1064</v>
+      </c>
+      <c r="K311" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L311"/>
+      <c r="M311">
+        <v>44.662285</v>
+      </c>
+      <c r="N311">
+        <v>44.662285</v>
+      </c>
+      <c r="O311" t="s">
+        <v>34</v>
+      </c>
+      <c r="P311" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q311" t="s">
+        <v>1066</v>
+      </c>
+      <c r="R311" t="s">
+        <v>1067</v>
+      </c>
+      <c r="S311" t="s">
+        <v>790</v>
+      </c>
+      <c r="T311"/>
+      <c r="U311"/>
+      <c r="V311"/>
+      <c r="W311" t="s">
+        <v>34</v>
+      </c>
+      <c r="X311"/>
+      <c r="Y311"/>
+      <c r="Z311"/>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B312"/>
+      <c r="C312" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D312"/>
+      <c r="E312" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F312" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G312"/>
+      <c r="H312" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I312"/>
+      <c r="J312" t="s">
+        <v>1072</v>
+      </c>
+      <c r="K312" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L312"/>
+      <c r="M312">
+        <v>44.664104</v>
+      </c>
+      <c r="N312">
+        <v>44.664104</v>
+      </c>
+      <c r="O312" t="s">
+        <v>34</v>
+      </c>
+      <c r="P312" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>1066</v>
+      </c>
+      <c r="R312" t="s">
+        <v>1067</v>
+      </c>
+      <c r="S312" t="s">
+        <v>1073</v>
+      </c>
+      <c r="T312"/>
+      <c r="U312"/>
+      <c r="V312"/>
+      <c r="W312" t="s">
+        <v>34</v>
+      </c>
+      <c r="X312"/>
+      <c r="Y312"/>
+      <c r="Z312"/>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>804</v>
+      </c>
+      <c r="B313"/>
+      <c r="C313" t="s">
+        <v>782</v>
+      </c>
+      <c r="D313"/>
+      <c r="E313" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G313"/>
+      <c r="H313" t="s">
+        <v>805</v>
+      </c>
+      <c r="I313"/>
+      <c r="J313" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K313" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L313"/>
+      <c r="M313">
+        <v>44.94638</v>
+      </c>
+      <c r="N313">
+        <v>44.94638</v>
+      </c>
+      <c r="O313" t="s">
+        <v>34</v>
+      </c>
+      <c r="P313" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q313" t="s">
+        <v>1047</v>
+      </c>
+      <c r="R313" t="s">
+        <v>1048</v>
+      </c>
+      <c r="S313" t="s">
+        <v>810</v>
+      </c>
+      <c r="T313"/>
+      <c r="U313"/>
+      <c r="V313"/>
+      <c r="W313" t="s">
+        <v>34</v>
+      </c>
+      <c r="X313"/>
+      <c r="Y313"/>
+      <c r="Z313"/>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>162</v>
+      </c>
+      <c r="B314"/>
+      <c r="C314" t="s">
+        <v>27</v>
+      </c>
+      <c r="D314"/>
+      <c r="E314" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G314"/>
+      <c r="H314" t="s">
+        <v>165</v>
+      </c>
+      <c r="I314"/>
+      <c r="J314" t="s">
+        <v>166</v>
+      </c>
+      <c r="K314" t="s">
+        <v>151</v>
+      </c>
+      <c r="L314"/>
+      <c r="M314">
+        <v>44.608402</v>
+      </c>
+      <c r="N314">
+        <v>-1.153356</v>
+      </c>
+      <c r="O314" t="s">
+        <v>33</v>
+      </c>
+      <c r="P314" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>152</v>
+      </c>
+      <c r="R314" t="s">
+        <v>153</v>
+      </c>
+      <c r="S314" t="s">
+        <v>154</v>
+      </c>
+      <c r="T314" t="s">
+        <v>33</v>
+      </c>
+      <c r="U314"/>
+      <c r="V314"/>
+      <c r="W314" t="s">
+        <v>34</v>
+      </c>
+      <c r="X314"/>
+      <c r="Y314"/>
+      <c r="Z314"/>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B315"/>
+      <c r="C315" t="s">
+        <v>27</v>
+      </c>
+      <c r="D315"/>
+      <c r="E315" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G315"/>
+      <c r="H315" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I315"/>
+      <c r="J315" t="s">
+        <v>1081</v>
+      </c>
+      <c r="K315" t="s">
+        <v>258</v>
+      </c>
+      <c r="L315"/>
+      <c r="M315">
+        <v>44.49897</v>
+      </c>
+      <c r="N315">
+        <v>-0.652657</v>
+      </c>
+      <c r="O315" t="s">
+        <v>34</v>
+      </c>
+      <c r="P315" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>35</v>
+      </c>
+      <c r="R315" t="s">
+        <v>98</v>
+      </c>
+      <c r="S315" t="s">
+        <v>99</v>
+      </c>
+      <c r="T315" t="s">
+        <v>34</v>
+      </c>
+      <c r="U315"/>
+      <c r="V315"/>
+      <c r="W315" t="s">
+        <v>34</v>
+      </c>
+      <c r="X315"/>
+      <c r="Y315"/>
+      <c r="Z315"/>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>791</v>
+      </c>
+      <c r="B316"/>
+      <c r="C316" t="s">
+        <v>27</v>
+      </c>
+      <c r="D316"/>
+      <c r="E316" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G316"/>
+      <c r="H316" t="s">
+        <v>794</v>
+      </c>
+      <c r="I316"/>
+      <c r="J316" t="s">
+        <v>150</v>
+      </c>
+      <c r="K316" t="s">
+        <v>151</v>
+      </c>
+      <c r="L316"/>
+      <c r="M316">
+        <v>44.59841</v>
+      </c>
+      <c r="N316">
+        <v>-1.200535</v>
+      </c>
+      <c r="O316" t="s">
+        <v>33</v>
+      </c>
+      <c r="P316" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q316" t="s">
+        <v>152</v>
+      </c>
+      <c r="R316" t="s">
+        <v>153</v>
+      </c>
+      <c r="S316" t="s">
+        <v>154</v>
+      </c>
+      <c r="T316" t="s">
+        <v>33</v>
+      </c>
+      <c r="U316"/>
+      <c r="V316"/>
+      <c r="W316" t="s">
+        <v>34</v>
+      </c>
+      <c r="X316"/>
+      <c r="Y316"/>
+      <c r="Z316"/>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B317"/>
+      <c r="C317" t="s">
+        <v>27</v>
+      </c>
+      <c r="D317"/>
+      <c r="E317" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G317"/>
+      <c r="H317" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I317"/>
+      <c r="J317" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K317" t="s">
+        <v>258</v>
+      </c>
+      <c r="L317"/>
+      <c r="M317">
+        <v>44.498863</v>
+      </c>
+      <c r="N317">
+        <v>-0.652549</v>
+      </c>
+      <c r="O317" t="s">
+        <v>34</v>
+      </c>
+      <c r="P317" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q317" t="s">
+        <v>35</v>
+      </c>
+      <c r="R317" t="s">
+        <v>98</v>
+      </c>
+      <c r="S317" t="s">
+        <v>99</v>
+      </c>
+      <c r="T317" t="s">
+        <v>33</v>
+      </c>
+      <c r="U317"/>
+      <c r="V317"/>
+      <c r="W317" t="s">
+        <v>34</v>
+      </c>
+      <c r="X317"/>
+      <c r="Y317"/>
+      <c r="Z317"/>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>795</v>
+      </c>
+      <c r="B318"/>
+      <c r="C318" t="s">
+        <v>782</v>
+      </c>
+      <c r="D318"/>
+      <c r="E318" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G318"/>
+      <c r="H318" t="s">
+        <v>798</v>
+      </c>
+      <c r="I318"/>
+      <c r="J318" t="s">
+        <v>902</v>
+      </c>
+      <c r="K318" t="s">
+        <v>374</v>
+      </c>
+      <c r="L318"/>
+      <c r="M318">
+        <v>45.053417</v>
+      </c>
+      <c r="N318">
+        <v>45.053417</v>
+      </c>
+      <c r="O318" t="s">
+        <v>34</v>
+      </c>
+      <c r="P318" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q318" t="s">
+        <v>1091</v>
+      </c>
+      <c r="R318" t="s">
+        <v>904</v>
+      </c>
+      <c r="S318" t="s">
+        <v>803</v>
+      </c>
+      <c r="T318"/>
+      <c r="U318"/>
+      <c r="V318"/>
+      <c r="W318" t="s">
+        <v>34</v>
+      </c>
+      <c r="X318"/>
+      <c r="Y318"/>
+      <c r="Z318"/>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>225</v>
+      </c>
+      <c r="B319"/>
+      <c r="C319" t="s">
+        <v>27</v>
+      </c>
+      <c r="D319"/>
+      <c r="E319" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G319"/>
+      <c r="H319" t="s">
+        <v>228</v>
+      </c>
+      <c r="I319"/>
+      <c r="J319"/>
+      <c r="K319" t="s">
+        <v>229</v>
+      </c>
+      <c r="L319"/>
+      <c r="M319">
+        <v>44.45193</v>
+      </c>
+      <c r="N319">
+        <v>-0.381864</v>
+      </c>
+      <c r="O319" t="s">
+        <v>33</v>
+      </c>
+      <c r="P319" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q319" t="s">
+        <v>230</v>
+      </c>
+      <c r="R319" t="s">
+        <v>231</v>
+      </c>
+      <c r="S319" t="s">
+        <v>232</v>
+      </c>
+      <c r="T319" t="s">
+        <v>33</v>
+      </c>
+      <c r="U319"/>
+      <c r="V319"/>
+      <c r="W319" t="s">
+        <v>34</v>
+      </c>
+      <c r="X319"/>
+      <c r="Y319"/>
+      <c r="Z319"/>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>146</v>
+      </c>
+      <c r="B320"/>
+      <c r="C320" t="s">
+        <v>27</v>
+      </c>
+      <c r="D320"/>
+      <c r="E320" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G320"/>
+      <c r="H320" t="s">
+        <v>149</v>
+      </c>
+      <c r="I320"/>
+      <c r="J320" t="s">
+        <v>150</v>
+      </c>
+      <c r="K320" t="s">
+        <v>151</v>
+      </c>
+      <c r="L320"/>
+      <c r="M320">
+        <v>44.622143</v>
+      </c>
+      <c r="N320">
+        <v>-1.139762</v>
+      </c>
+      <c r="O320" t="s">
+        <v>33</v>
+      </c>
+      <c r="P320" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q320" t="s">
+        <v>152</v>
+      </c>
+      <c r="R320" t="s">
+        <v>153</v>
+      </c>
+      <c r="S320" t="s">
+        <v>154</v>
+      </c>
+      <c r="T320" t="s">
+        <v>34</v>
+      </c>
+      <c r="U320"/>
+      <c r="V320"/>
+      <c r="W320" t="s">
+        <v>34</v>
+      </c>
+      <c r="X320"/>
+      <c r="Y320"/>
+      <c r="Z320"/>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>162</v>
+      </c>
+      <c r="B321"/>
+      <c r="C321" t="s">
+        <v>27</v>
+      </c>
+      <c r="D321"/>
+      <c r="E321" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G321"/>
+      <c r="H321" t="s">
+        <v>165</v>
+      </c>
+      <c r="I321"/>
+      <c r="J321" t="s">
+        <v>166</v>
+      </c>
+      <c r="K321" t="s">
+        <v>151</v>
+      </c>
+      <c r="L321"/>
+      <c r="M321">
+        <v>44.608402</v>
+      </c>
+      <c r="N321">
+        <v>-1.153356</v>
+      </c>
+      <c r="O321" t="s">
+        <v>33</v>
+      </c>
+      <c r="P321" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q321" t="s">
+        <v>152</v>
+      </c>
+      <c r="R321" t="s">
+        <v>153</v>
+      </c>
+      <c r="S321" t="s">
+        <v>154</v>
+      </c>
+      <c r="T321" t="s">
+        <v>33</v>
+      </c>
+      <c r="U321"/>
+      <c r="V321"/>
+      <c r="W321" t="s">
+        <v>34</v>
+      </c>
+      <c r="X321"/>
+      <c r="Y321"/>
+      <c r="Z321"/>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>791</v>
+      </c>
+      <c r="B322"/>
+      <c r="C322" t="s">
+        <v>27</v>
+      </c>
+      <c r="D322"/>
+      <c r="E322" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G322"/>
+      <c r="H322" t="s">
+        <v>794</v>
+      </c>
+      <c r="I322"/>
+      <c r="J322" t="s">
+        <v>150</v>
+      </c>
+      <c r="K322" t="s">
+        <v>151</v>
+      </c>
+      <c r="L322"/>
+      <c r="M322">
+        <v>44.622143</v>
+      </c>
+      <c r="N322">
+        <v>-1.139762</v>
+      </c>
+      <c r="O322" t="s">
+        <v>33</v>
+      </c>
+      <c r="P322" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q322" t="s">
+        <v>152</v>
+      </c>
+      <c r="R322" t="s">
+        <v>153</v>
+      </c>
+      <c r="S322" t="s">
+        <v>154</v>
+      </c>
+      <c r="T322" t="s">
+        <v>33</v>
+      </c>
+      <c r="U322"/>
+      <c r="V322"/>
+      <c r="W322" t="s">
+        <v>34</v>
+      </c>
+      <c r="X322"/>
+      <c r="Y322"/>
+      <c r="Z322"/>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B323"/>
+      <c r="C323" t="s">
+        <v>27</v>
+      </c>
+      <c r="D323"/>
+      <c r="E323" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G323"/>
+      <c r="H323" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I323"/>
+      <c r="J323" t="s">
+        <v>1081</v>
+      </c>
+      <c r="K323" t="s">
+        <v>258</v>
+      </c>
+      <c r="L323"/>
+      <c r="M323">
+        <v>44.498894</v>
+      </c>
+      <c r="N323">
+        <v>-0.652485</v>
+      </c>
+      <c r="O323" t="s">
+        <v>34</v>
+      </c>
+      <c r="P323" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q323" t="s">
+        <v>35</v>
+      </c>
+      <c r="R323" t="s">
+        <v>98</v>
+      </c>
+      <c r="S323" t="s">
+        <v>99</v>
+      </c>
+      <c r="T323" t="s">
+        <v>34</v>
+      </c>
+      <c r="U323"/>
+      <c r="V323"/>
+      <c r="W323" t="s">
+        <v>34</v>
+      </c>
+      <c r="X323"/>
+      <c r="Y323"/>
+      <c r="Z323"/>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B324"/>
+      <c r="C324" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D324"/>
+      <c r="E324" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G324"/>
+      <c r="H324" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I324"/>
+      <c r="J324" t="s">
+        <v>1104</v>
+      </c>
+      <c r="K324" t="s">
+        <v>1105</v>
+      </c>
+      <c r="L324"/>
+      <c r="M324">
+        <v>44.768013</v>
+      </c>
+      <c r="N324">
+        <v>44.768013</v>
+      </c>
+      <c r="O324" t="s">
+        <v>34</v>
+      </c>
+      <c r="P324" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q324" t="s">
+        <v>1106</v>
+      </c>
+      <c r="R324" t="s">
+        <v>1107</v>
+      </c>
+      <c r="S324" t="s">
+        <v>1073</v>
+      </c>
+      <c r="T324"/>
+      <c r="U324"/>
+      <c r="V324"/>
+      <c r="W324" t="s">
+        <v>34</v>
+      </c>
+      <c r="X324"/>
+      <c r="Y324"/>
+      <c r="Z324"/>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>268</v>
+      </c>
+      <c r="B325"/>
+      <c r="C325" t="s">
+        <v>27</v>
+      </c>
+      <c r="D325"/>
+      <c r="E325" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G325"/>
+      <c r="H325" t="s">
+        <v>271</v>
+      </c>
+      <c r="I325"/>
+      <c r="J325"/>
+      <c r="K325" t="s">
+        <v>32</v>
+      </c>
+      <c r="L325"/>
+      <c r="M325">
+        <v>44.6981</v>
+      </c>
+      <c r="N325">
+        <v>-0.96155</v>
+      </c>
+      <c r="O325" t="s">
+        <v>34</v>
+      </c>
+      <c r="P325" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q325" t="s">
+        <v>265</v>
+      </c>
+      <c r="R325" t="s">
+        <v>266</v>
+      </c>
+      <c r="S325" t="s">
+        <v>267</v>
+      </c>
+      <c r="T325" t="s">
+        <v>33</v>
+      </c>
+      <c r="U325"/>
+      <c r="V325"/>
+      <c r="W325" t="s">
+        <v>34</v>
+      </c>
+      <c r="X325"/>
+      <c r="Y325"/>
+      <c r="Z325"/>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>791</v>
+      </c>
+      <c r="B326"/>
+      <c r="C326" t="s">
+        <v>27</v>
+      </c>
+      <c r="D326"/>
+      <c r="E326" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G326"/>
+      <c r="H326" t="s">
+        <v>794</v>
+      </c>
+      <c r="I326"/>
+      <c r="J326" t="s">
+        <v>150</v>
+      </c>
+      <c r="K326" t="s">
+        <v>151</v>
+      </c>
+      <c r="L326"/>
+      <c r="M326">
+        <v>44.598072</v>
+      </c>
+      <c r="N326">
+        <v>-1.200525</v>
+      </c>
+      <c r="O326" t="s">
+        <v>33</v>
+      </c>
+      <c r="P326" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q326" t="s">
+        <v>152</v>
+      </c>
+      <c r="R326" t="s">
+        <v>153</v>
+      </c>
+      <c r="S326" t="s">
+        <v>154</v>
+      </c>
+      <c r="T326" t="s">
+        <v>33</v>
+      </c>
+      <c r="U326"/>
+      <c r="V326"/>
+      <c r="W326" t="s">
+        <v>34</v>
+      </c>
+      <c r="X326"/>
+      <c r="Y326"/>
+      <c r="Z326"/>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B327"/>
+      <c r="C327" t="s">
+        <v>27</v>
+      </c>
+      <c r="D327"/>
+      <c r="E327" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G327"/>
+      <c r="H327" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I327"/>
+      <c r="J327" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K327" t="s">
+        <v>258</v>
+      </c>
+      <c r="L327"/>
+      <c r="M327">
+        <v>44.498863</v>
+      </c>
+      <c r="N327">
+        <v>-0.652549</v>
+      </c>
+      <c r="O327" t="s">
+        <v>34</v>
+      </c>
+      <c r="P327" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q327" t="s">
+        <v>35</v>
+      </c>
+      <c r="R327" t="s">
+        <v>98</v>
+      </c>
+      <c r="S327" t="s">
+        <v>99</v>
+      </c>
+      <c r="T327" t="s">
+        <v>33</v>
+      </c>
+      <c r="U327"/>
+      <c r="V327"/>
+      <c r="W327" t="s">
+        <v>34</v>
+      </c>
+      <c r="X327"/>
+      <c r="Y327"/>
+      <c r="Z327"/>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B328"/>
+      <c r="C328" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D328"/>
+      <c r="E328" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G328"/>
+      <c r="H328" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I328"/>
+      <c r="J328" t="s">
+        <v>1116</v>
+      </c>
+      <c r="K328" t="s">
+        <v>104</v>
+      </c>
+      <c r="L328"/>
+      <c r="M328">
+        <v>44.725594</v>
+      </c>
+      <c r="N328">
+        <v>44.725594</v>
+      </c>
+      <c r="O328" t="s">
+        <v>34</v>
+      </c>
+      <c r="P328" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q328" t="s">
+        <v>1117</v>
+      </c>
+      <c r="R328" t="s">
+        <v>1118</v>
+      </c>
+      <c r="S328" t="s">
+        <v>1073</v>
+      </c>
+      <c r="T328"/>
+      <c r="U328"/>
+      <c r="V328"/>
+      <c r="W328" t="s">
+        <v>34</v>
+      </c>
+      <c r="X328"/>
+      <c r="Y328"/>
+      <c r="Z328"/>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>781</v>
+      </c>
+      <c r="B329"/>
+      <c r="C329" t="s">
+        <v>782</v>
+      </c>
+      <c r="D329"/>
+      <c r="E329" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G329"/>
+      <c r="H329" t="s">
+        <v>785</v>
+      </c>
+      <c r="I329"/>
+      <c r="J329" t="s">
+        <v>1120</v>
+      </c>
+      <c r="K329" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L329"/>
+      <c r="M329">
+        <v>45.516556</v>
+      </c>
+      <c r="N329">
+        <v>45.516556</v>
+      </c>
+      <c r="O329" t="s">
+        <v>34</v>
+      </c>
+      <c r="P329" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q329" t="s">
+        <v>1122</v>
+      </c>
+      <c r="R329" t="s">
+        <v>1123</v>
+      </c>
+      <c r="S329" t="s">
+        <v>790</v>
+      </c>
+      <c r="T329" t="s">
+        <v>34</v>
+      </c>
+      <c r="U329"/>
+      <c r="V329"/>
+      <c r="W329" t="s">
+        <v>34</v>
+      </c>
+      <c r="X329"/>
+      <c r="Y329"/>
+      <c r="Z329"/>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B330"/>
+      <c r="C330" t="s">
+        <v>27</v>
+      </c>
+      <c r="D330"/>
+      <c r="E330" t="s">
+        <v>1125</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G330"/>
+      <c r="H330" t="s">
+        <v>1127</v>
+      </c>
+      <c r="I330"/>
+      <c r="J330"/>
+      <c r="K330" t="s">
+        <v>32</v>
+      </c>
+      <c r="L330"/>
+      <c r="M330">
+        <v>44.6981</v>
+      </c>
+      <c r="N330">
+        <v>-0.96155</v>
+      </c>
+      <c r="O330" t="s">
+        <v>34</v>
+      </c>
+      <c r="P330" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q330" t="s">
+        <v>265</v>
+      </c>
+      <c r="R330" t="s">
+        <v>266</v>
+      </c>
+      <c r="S330" t="s">
+        <v>267</v>
+      </c>
+      <c r="T330" t="s">
+        <v>33</v>
+      </c>
+      <c r="U330" t="s">
+        <v>1128</v>
+      </c>
+      <c r="V330" t="s">
+        <v>266</v>
+      </c>
+      <c r="W330" t="s">
+        <v>34</v>
+      </c>
+      <c r="X330"/>
+      <c r="Y330"/>
+      <c r="Z330"/>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>817</v>
+      </c>
+      <c r="B331"/>
+      <c r="C331" t="s">
+        <v>782</v>
+      </c>
+      <c r="D331"/>
+      <c r="E331" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1130</v>
+      </c>
+      <c r="G331"/>
+      <c r="H331" t="s">
+        <v>819</v>
+      </c>
+      <c r="I331"/>
+      <c r="J331" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K331" t="s">
+        <v>1132</v>
+      </c>
+      <c r="L331"/>
+      <c r="M331">
+        <v>44.83335</v>
+      </c>
+      <c r="N331">
+        <v>44.83335</v>
+      </c>
+      <c r="O331" t="s">
+        <v>34</v>
+      </c>
+      <c r="P331" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q331" t="s">
+        <v>1133</v>
+      </c>
+      <c r="R331" t="s">
+        <v>1134</v>
+      </c>
+      <c r="S331" t="s">
+        <v>820</v>
+      </c>
+      <c r="T331"/>
+      <c r="U331"/>
+      <c r="V331"/>
+      <c r="W331" t="s">
+        <v>34</v>
+      </c>
+      <c r="X331"/>
+      <c r="Y331"/>
+      <c r="Z331"/>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B332"/>
+      <c r="C332" t="s">
+        <v>27</v>
+      </c>
+      <c r="D332"/>
+      <c r="E332" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G332"/>
+      <c r="H332" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I332"/>
+      <c r="J332"/>
+      <c r="K332" t="s">
+        <v>1139</v>
+      </c>
+      <c r="L332"/>
+      <c r="M332">
+        <v>44.817997</v>
+      </c>
+      <c r="N332">
+        <v>-0.21258</v>
+      </c>
+      <c r="O332" t="s">
+        <v>33</v>
+      </c>
+      <c r="P332" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q332" t="s">
+        <v>140</v>
+      </c>
+      <c r="R332" t="s">
+        <v>141</v>
+      </c>
+      <c r="S332" t="s">
+        <v>142</v>
+      </c>
+      <c r="T332" t="s">
+        <v>33</v>
+      </c>
+      <c r="U332"/>
+      <c r="V332"/>
+      <c r="W332" t="s">
+        <v>34</v>
+      </c>
+      <c r="X332"/>
+      <c r="Y332"/>
+      <c r="Z332"/>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B333"/>
+      <c r="C333" t="s">
+        <v>27</v>
+      </c>
+      <c r="D333"/>
+      <c r="E333" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1142</v>
+      </c>
+      <c r="G333"/>
+      <c r="H333" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I333"/>
+      <c r="J333"/>
+      <c r="K333" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L333"/>
+      <c r="M333">
+        <v>44.716557</v>
+      </c>
+      <c r="N333">
+        <v>-0.399357</v>
+      </c>
+      <c r="O333" t="s">
+        <v>33</v>
+      </c>
+      <c r="P333" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q333" t="s">
+        <v>230</v>
+      </c>
+      <c r="R333" t="s">
+        <v>231</v>
+      </c>
+      <c r="S333" t="s">
+        <v>232</v>
+      </c>
+      <c r="T333" t="s">
+        <v>33</v>
+      </c>
+      <c r="U333"/>
+      <c r="V333"/>
+      <c r="W333" t="s">
+        <v>34</v>
+      </c>
+      <c r="X333"/>
+      <c r="Y333"/>
+      <c r="Z333"/>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B334"/>
+      <c r="C334" t="s">
+        <v>27</v>
+      </c>
+      <c r="D334"/>
+      <c r="E334" t="s">
+        <v>1146</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1147</v>
+      </c>
+      <c r="G334"/>
+      <c r="H334" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I334"/>
+      <c r="J334" t="s">
+        <v>713</v>
+      </c>
+      <c r="K334" t="s">
+        <v>129</v>
+      </c>
+      <c r="L334"/>
+      <c r="M334">
+        <v>44.90086</v>
+      </c>
+      <c r="N334">
+        <v>-0.616736</v>
+      </c>
+      <c r="O334" t="s">
+        <v>33</v>
+      </c>
+      <c r="P334" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q334" t="s">
+        <v>130</v>
+      </c>
+      <c r="R334" t="s">
+        <v>131</v>
+      </c>
+      <c r="S334" t="s">
+        <v>132</v>
+      </c>
+      <c r="T334" t="s">
+        <v>33</v>
+      </c>
+      <c r="U334"/>
+      <c r="V334"/>
+      <c r="W334" t="s">
+        <v>34</v>
+      </c>
+      <c r="X334"/>
+      <c r="Y334"/>
+      <c r="Z334"/>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>146</v>
+      </c>
+      <c r="B335"/>
+      <c r="C335" t="s">
+        <v>27</v>
+      </c>
+      <c r="D335"/>
+      <c r="E335" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G335"/>
+      <c r="H335" t="s">
+        <v>149</v>
+      </c>
+      <c r="I335"/>
+      <c r="J335" t="s">
+        <v>150</v>
+      </c>
+      <c r="K335" t="s">
+        <v>151</v>
+      </c>
+      <c r="L335"/>
+      <c r="M335">
+        <v>44.622143</v>
+      </c>
+      <c r="N335">
+        <v>-1.139762</v>
+      </c>
+      <c r="O335" t="s">
+        <v>33</v>
+      </c>
+      <c r="P335" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q335" t="s">
+        <v>152</v>
+      </c>
+      <c r="R335" t="s">
+        <v>153</v>
+      </c>
+      <c r="S335" t="s">
+        <v>154</v>
+      </c>
+      <c r="T335" t="s">
+        <v>34</v>
+      </c>
+      <c r="U335"/>
+      <c r="V335"/>
+      <c r="W335" t="s">
+        <v>34</v>
+      </c>
+      <c r="X335"/>
+      <c r="Y335"/>
+      <c r="Z335"/>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>817</v>
+      </c>
+      <c r="B336"/>
+      <c r="C336" t="s">
+        <v>782</v>
+      </c>
+      <c r="D336"/>
+      <c r="E336" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G336"/>
+      <c r="H336" t="s">
+        <v>819</v>
+      </c>
+      <c r="I336"/>
+      <c r="J336" t="s">
+        <v>1153</v>
+      </c>
+      <c r="K336" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L336"/>
+      <c r="M336">
+        <v>44.70828</v>
+      </c>
+      <c r="N336">
+        <v>44.70828</v>
+      </c>
+      <c r="O336" t="s">
+        <v>34</v>
+      </c>
+      <c r="P336" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q336" t="s">
+        <v>1154</v>
+      </c>
+      <c r="R336" t="s">
+        <v>1155</v>
+      </c>
+      <c r="S336" t="s">
+        <v>820</v>
+      </c>
+      <c r="T336"/>
+      <c r="U336"/>
+      <c r="V336"/>
+      <c r="W336" t="s">
+        <v>34</v>
+      </c>
+      <c r="X336"/>
+      <c r="Y336"/>
+      <c r="Z336"/>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>162</v>
+      </c>
+      <c r="B337"/>
+      <c r="C337" t="s">
+        <v>27</v>
+      </c>
+      <c r="D337"/>
+      <c r="E337" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G337"/>
+      <c r="H337" t="s">
+        <v>165</v>
+      </c>
+      <c r="I337"/>
+      <c r="J337" t="s">
+        <v>166</v>
+      </c>
+      <c r="K337" t="s">
+        <v>151</v>
+      </c>
+      <c r="L337"/>
+      <c r="M337">
+        <v>44.608402</v>
+      </c>
+      <c r="N337">
+        <v>-1.153356</v>
+      </c>
+      <c r="O337" t="s">
+        <v>33</v>
+      </c>
+      <c r="P337" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q337" t="s">
+        <v>152</v>
+      </c>
+      <c r="R337" t="s">
+        <v>153</v>
+      </c>
+      <c r="S337" t="s">
+        <v>154</v>
+      </c>
+      <c r="T337" t="s">
+        <v>33</v>
+      </c>
+      <c r="U337"/>
+      <c r="V337"/>
+      <c r="W337" t="s">
+        <v>34</v>
+      </c>
+      <c r="X337"/>
+      <c r="Y337"/>
+      <c r="Z337"/>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>454</v>
+      </c>
+      <c r="B338"/>
+      <c r="C338" t="s">
+        <v>27</v>
+      </c>
+      <c r="D338"/>
+      <c r="E338" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G338"/>
+      <c r="H338" t="s">
+        <v>457</v>
+      </c>
+      <c r="I338"/>
+      <c r="J338"/>
+      <c r="K338" t="s">
+        <v>458</v>
+      </c>
+      <c r="L338"/>
+      <c r="M338">
+        <v>44.478672</v>
+      </c>
+      <c r="N338">
+        <v>-0.367266</v>
+      </c>
+      <c r="O338" t="s">
+        <v>33</v>
+      </c>
+      <c r="P338" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q338" t="s">
+        <v>230</v>
+      </c>
+      <c r="R338" t="s">
+        <v>231</v>
+      </c>
+      <c r="S338" t="s">
+        <v>232</v>
+      </c>
+      <c r="T338" t="s">
+        <v>33</v>
+      </c>
+      <c r="U338"/>
+      <c r="V338"/>
+      <c r="W338" t="s">
+        <v>34</v>
+      </c>
+      <c r="X338"/>
+      <c r="Y338"/>
+      <c r="Z338"/>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>535</v>
+      </c>
+      <c r="B339"/>
+      <c r="C339" t="s">
+        <v>27</v>
+      </c>
+      <c r="D339"/>
+      <c r="E339" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G339"/>
+      <c r="H339" t="s">
+        <v>538</v>
+      </c>
+      <c r="I339"/>
+      <c r="J339" t="s">
+        <v>150</v>
+      </c>
+      <c r="K339" t="s">
+        <v>151</v>
+      </c>
+      <c r="L339"/>
+      <c r="M339">
+        <v>44.622143</v>
+      </c>
+      <c r="N339">
+        <v>-1.139762</v>
+      </c>
+      <c r="O339" t="s">
+        <v>33</v>
+      </c>
+      <c r="P339" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q339" t="s">
+        <v>152</v>
+      </c>
+      <c r="R339" t="s">
+        <v>153</v>
+      </c>
+      <c r="S339" t="s">
+        <v>154</v>
+      </c>
+      <c r="T339" t="s">
+        <v>33</v>
+      </c>
+      <c r="U339"/>
+      <c r="V339"/>
+      <c r="W339" t="s">
+        <v>34</v>
+      </c>
+      <c r="X339"/>
+      <c r="Y339"/>
+      <c r="Z339"/>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B340"/>
+      <c r="C340" t="s">
+        <v>27</v>
+      </c>
+      <c r="D340"/>
+      <c r="E340" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G340"/>
+      <c r="H340" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I340"/>
+      <c r="J340" t="s">
+        <v>1081</v>
+      </c>
+      <c r="K340" t="s">
+        <v>258</v>
+      </c>
+      <c r="L340"/>
+      <c r="M340">
+        <v>44.498894</v>
+      </c>
+      <c r="N340">
+        <v>-0.652485</v>
+      </c>
+      <c r="O340" t="s">
+        <v>34</v>
+      </c>
+      <c r="P340" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q340" t="s">
+        <v>35</v>
+      </c>
+      <c r="R340" t="s">
+        <v>98</v>
+      </c>
+      <c r="S340" t="s">
+        <v>99</v>
+      </c>
+      <c r="T340" t="s">
+        <v>34</v>
+      </c>
+      <c r="U340"/>
+      <c r="V340"/>
+      <c r="W340" t="s">
+        <v>34</v>
+      </c>
+      <c r="X340"/>
+      <c r="Y340"/>
+      <c r="Z340"/>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>804</v>
+      </c>
+      <c r="B341"/>
+      <c r="C341" t="s">
+        <v>782</v>
+      </c>
+      <c r="D341"/>
+      <c r="E341" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G341"/>
+      <c r="H341" t="s">
+        <v>805</v>
+      </c>
+      <c r="I341"/>
+      <c r="J341" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K341" t="s">
+        <v>478</v>
+      </c>
+      <c r="L341"/>
+      <c r="M341">
+        <v>45.08284</v>
+      </c>
+      <c r="N341">
+        <v>45.08284</v>
+      </c>
+      <c r="O341" t="s">
+        <v>34</v>
+      </c>
+      <c r="P341" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q341" t="s">
+        <v>1167</v>
+      </c>
+      <c r="R341" t="s">
+        <v>1168</v>
+      </c>
+      <c r="S341" t="s">
+        <v>810</v>
+      </c>
+      <c r="T341"/>
+      <c r="U341"/>
+      <c r="V341"/>
+      <c r="W341" t="s">
+        <v>34</v>
+      </c>
+      <c r="X341"/>
+      <c r="Y341"/>
+      <c r="Z341"/>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>791</v>
+      </c>
+      <c r="B342"/>
+      <c r="C342" t="s">
+        <v>27</v>
+      </c>
+      <c r="D342"/>
+      <c r="E342" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G342"/>
+      <c r="H342" t="s">
+        <v>794</v>
+      </c>
+      <c r="I342"/>
+      <c r="J342" t="s">
+        <v>150</v>
+      </c>
+      <c r="K342" t="s">
+        <v>151</v>
+      </c>
+      <c r="L342"/>
+      <c r="M342">
+        <v>44.598076</v>
+      </c>
+      <c r="N342">
+        <v>-1.20053</v>
+      </c>
+      <c r="O342" t="s">
+        <v>33</v>
+      </c>
+      <c r="P342" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q342" t="s">
+        <v>152</v>
+      </c>
+      <c r="R342" t="s">
+        <v>153</v>
+      </c>
+      <c r="S342" t="s">
+        <v>154</v>
+      </c>
+      <c r="T342" t="s">
+        <v>33</v>
+      </c>
+      <c r="U342"/>
+      <c r="V342"/>
+      <c r="W342" t="s">
+        <v>34</v>
+      </c>
+      <c r="X342"/>
+      <c r="Y342"/>
+      <c r="Z342"/>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B343"/>
+      <c r="C343" t="s">
+        <v>782</v>
+      </c>
+      <c r="D343"/>
+      <c r="E343" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G343"/>
+      <c r="H343" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I343"/>
+      <c r="J343" t="s">
+        <v>1175</v>
+      </c>
+      <c r="K343" t="s">
+        <v>1176</v>
+      </c>
+      <c r="L343"/>
+      <c r="M343">
+        <v>44.570415</v>
+      </c>
+      <c r="N343">
+        <v>44.570415</v>
+      </c>
+      <c r="O343" t="s">
+        <v>34</v>
+      </c>
+      <c r="P343" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q343"/>
+      <c r="R343"/>
+      <c r="S343" t="s">
+        <v>1177</v>
+      </c>
+      <c r="T343" t="s">
+        <v>34</v>
+      </c>
+      <c r="U343"/>
+      <c r="V343"/>
+      <c r="W343" t="s">
+        <v>34</v>
+      </c>
+      <c r="X343"/>
+      <c r="Y343"/>
+      <c r="Z343"/>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>804</v>
+      </c>
+      <c r="B344"/>
+      <c r="C344" t="s">
+        <v>782</v>
+      </c>
+      <c r="D344"/>
+      <c r="E344" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G344"/>
+      <c r="H344" t="s">
+        <v>805</v>
+      </c>
+      <c r="I344"/>
+      <c r="J344" t="s">
+        <v>1179</v>
+      </c>
+      <c r="K344" t="s">
+        <v>1180</v>
+      </c>
+      <c r="L344"/>
+      <c r="M344">
+        <v>45.37799</v>
+      </c>
+      <c r="N344">
+        <v>45.37799</v>
+      </c>
+      <c r="O344" t="s">
+        <v>34</v>
+      </c>
+      <c r="P344" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q344" t="s">
+        <v>1181</v>
+      </c>
+      <c r="R344" t="s">
+        <v>1182</v>
+      </c>
+      <c r="S344" t="s">
+        <v>810</v>
+      </c>
+      <c r="T344"/>
+      <c r="U344"/>
+      <c r="V344"/>
+      <c r="W344" t="s">
+        <v>34</v>
+      </c>
+      <c r="X344"/>
+      <c r="Y344"/>
+      <c r="Z344"/>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B345"/>
+      <c r="C345" t="s">
+        <v>27</v>
+      </c>
+      <c r="D345"/>
+      <c r="E345" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G345"/>
+      <c r="H345" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I345"/>
+      <c r="J345" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K345" t="s">
+        <v>258</v>
+      </c>
+      <c r="L345"/>
+      <c r="M345">
+        <v>44.498863</v>
+      </c>
+      <c r="N345">
+        <v>-0.652549</v>
+      </c>
+      <c r="O345" t="s">
+        <v>34</v>
+      </c>
+      <c r="P345" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q345" t="s">
+        <v>35</v>
+      </c>
+      <c r="R345" t="s">
+        <v>98</v>
+      </c>
+      <c r="S345" t="s">
+        <v>99</v>
+      </c>
+      <c r="T345" t="s">
+        <v>33</v>
+      </c>
+      <c r="U345"/>
+      <c r="V345"/>
+      <c r="W345" t="s">
+        <v>34</v>
+      </c>
+      <c r="X345"/>
+      <c r="Y345"/>
+      <c r="Z345"/>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>804</v>
+      </c>
+      <c r="B346"/>
+      <c r="C346" t="s">
+        <v>782</v>
+      </c>
+      <c r="D346"/>
+      <c r="E346" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G346"/>
+      <c r="H346" t="s">
+        <v>805</v>
+      </c>
+      <c r="I346"/>
+      <c r="J346" t="s">
+        <v>1120</v>
+      </c>
+      <c r="K346" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L346"/>
+      <c r="M346">
+        <v>45.516556</v>
+      </c>
+      <c r="N346">
+        <v>45.516556</v>
+      </c>
+      <c r="O346" t="s">
+        <v>34</v>
+      </c>
+      <c r="P346" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q346" t="s">
+        <v>1122</v>
+      </c>
+      <c r="R346" t="s">
+        <v>1187</v>
+      </c>
+      <c r="S346" t="s">
+        <v>810</v>
+      </c>
+      <c r="T346"/>
+      <c r="U346"/>
+      <c r="V346"/>
+      <c r="W346" t="s">
+        <v>34</v>
+      </c>
+      <c r="X346"/>
+      <c r="Y346"/>
+      <c r="Z346"/>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>804</v>
+      </c>
+      <c r="B347"/>
+      <c r="C347" t="s">
+        <v>782</v>
+      </c>
+      <c r="D347"/>
+      <c r="E347" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F347" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G347"/>
+      <c r="H347" t="s">
+        <v>805</v>
+      </c>
+      <c r="I347"/>
+      <c r="J347" t="s">
+        <v>1190</v>
+      </c>
+      <c r="K347" t="s">
+        <v>1191</v>
+      </c>
+      <c r="L347"/>
+      <c r="M347">
+        <v>45.1656</v>
+      </c>
+      <c r="N347">
+        <v>45.1656</v>
+      </c>
+      <c r="O347" t="s">
+        <v>34</v>
+      </c>
+      <c r="P347" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q347" t="s">
+        <v>1192</v>
+      </c>
+      <c r="R347" t="s">
+        <v>1193</v>
+      </c>
+      <c r="S347" t="s">
+        <v>810</v>
+      </c>
+      <c r="T347"/>
+      <c r="U347"/>
+      <c r="V347"/>
+      <c r="W347" t="s">
+        <v>34</v>
+      </c>
+      <c r="X347"/>
+      <c r="Y347"/>
+      <c r="Z347"/>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>817</v>
+      </c>
+      <c r="B348"/>
+      <c r="C348" t="s">
+        <v>782</v>
+      </c>
+      <c r="D348"/>
+      <c r="E348" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G348"/>
+      <c r="H348" t="s">
+        <v>819</v>
+      </c>
+      <c r="I348"/>
+      <c r="J348" t="s">
+        <v>1194</v>
+      </c>
+      <c r="K348" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L348"/>
+      <c r="M348">
+        <v>44.842316</v>
+      </c>
+      <c r="N348">
+        <v>44.842316</v>
+      </c>
+      <c r="O348" t="s">
+        <v>34</v>
+      </c>
+      <c r="P348" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q348" t="s">
+        <v>1196</v>
+      </c>
+      <c r="R348" t="s">
+        <v>1197</v>
+      </c>
+      <c r="S348" t="s">
+        <v>820</v>
+      </c>
+      <c r="T348"/>
+      <c r="U348"/>
+      <c r="V348"/>
+      <c r="W348" t="s">
+        <v>34</v>
+      </c>
+      <c r="X348"/>
+      <c r="Y348"/>
+      <c r="Z348"/>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>146</v>
+      </c>
+      <c r="B349"/>
+      <c r="C349" t="s">
+        <v>27</v>
+      </c>
+      <c r="D349"/>
+      <c r="E349" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G349"/>
+      <c r="H349" t="s">
+        <v>149</v>
+      </c>
+      <c r="I349"/>
+      <c r="J349" t="s">
+        <v>150</v>
+      </c>
+      <c r="K349" t="s">
+        <v>151</v>
+      </c>
+      <c r="L349"/>
+      <c r="M349">
+        <v>44.622143</v>
+      </c>
+      <c r="N349">
+        <v>-1.139762</v>
+      </c>
+      <c r="O349" t="s">
+        <v>33</v>
+      </c>
+      <c r="P349" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q349" t="s">
+        <v>152</v>
+      </c>
+      <c r="R349" t="s">
+        <v>153</v>
+      </c>
+      <c r="S349" t="s">
+        <v>154</v>
+      </c>
+      <c r="T349" t="s">
+        <v>34</v>
+      </c>
+      <c r="U349"/>
+      <c r="V349"/>
+      <c r="W349" t="s">
+        <v>34</v>
+      </c>
+      <c r="X349"/>
+      <c r="Y349"/>
+      <c r="Z349"/>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>781</v>
+      </c>
+      <c r="B350"/>
+      <c r="C350" t="s">
+        <v>782</v>
+      </c>
+      <c r="D350"/>
+      <c r="E350" t="s">
+        <v>1200</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G350"/>
+      <c r="H350" t="s">
+        <v>785</v>
+      </c>
+      <c r="I350"/>
+      <c r="J350" t="s">
+        <v>1202</v>
+      </c>
+      <c r="K350" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L350"/>
+      <c r="M350">
+        <v>44.842316</v>
+      </c>
+      <c r="N350">
+        <v>44.842316</v>
+      </c>
+      <c r="O350" t="s">
+        <v>34</v>
+      </c>
+      <c r="P350" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q350" t="s">
+        <v>1196</v>
+      </c>
+      <c r="R350" t="s">
+        <v>1197</v>
+      </c>
+      <c r="S350" t="s">
+        <v>790</v>
+      </c>
+      <c r="T350"/>
+      <c r="U350"/>
+      <c r="V350"/>
+      <c r="W350" t="s">
+        <v>34</v>
+      </c>
+      <c r="X350"/>
+      <c r="Y350"/>
+      <c r="Z350"/>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>606</v>
+      </c>
+      <c r="B351"/>
+      <c r="C351" t="s">
+        <v>27</v>
+      </c>
+      <c r="D351"/>
+      <c r="E351" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G351"/>
+      <c r="H351" t="s">
+        <v>609</v>
+      </c>
+      <c r="I351"/>
+      <c r="J351" t="s">
+        <v>610</v>
+      </c>
+      <c r="K351" t="s">
+        <v>129</v>
+      </c>
+      <c r="L351"/>
+      <c r="M351">
+        <v>44.900906</v>
+      </c>
+      <c r="N351">
+        <v>-0.616694</v>
+      </c>
+      <c r="O351" t="s">
+        <v>33</v>
+      </c>
+      <c r="P351" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q351" t="s">
+        <v>130</v>
+      </c>
+      <c r="R351" t="s">
+        <v>131</v>
+      </c>
+      <c r="S351" t="s">
+        <v>132</v>
+      </c>
+      <c r="T351" t="s">
+        <v>33</v>
+      </c>
+      <c r="U351"/>
+      <c r="V351"/>
+      <c r="W351" t="s">
+        <v>34</v>
+      </c>
+      <c r="X351"/>
+      <c r="Y351"/>
+      <c r="Z351"/>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>162</v>
+      </c>
+      <c r="B352"/>
+      <c r="C352" t="s">
+        <v>27</v>
+      </c>
+      <c r="D352"/>
+      <c r="E352" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G352"/>
+      <c r="H352" t="s">
+        <v>165</v>
+      </c>
+      <c r="I352"/>
+      <c r="J352" t="s">
+        <v>166</v>
+      </c>
+      <c r="K352" t="s">
+        <v>151</v>
+      </c>
+      <c r="L352"/>
+      <c r="M352">
+        <v>44.608402</v>
+      </c>
+      <c r="N352">
+        <v>-1.153356</v>
+      </c>
+      <c r="O352" t="s">
+        <v>33</v>
+      </c>
+      <c r="P352" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q352" t="s">
+        <v>152</v>
+      </c>
+      <c r="R352" t="s">
+        <v>153</v>
+      </c>
+      <c r="S352" t="s">
+        <v>154</v>
+      </c>
+      <c r="T352" t="s">
+        <v>33</v>
+      </c>
+      <c r="U352"/>
+      <c r="V352"/>
+      <c r="W352" t="s">
+        <v>34</v>
+      </c>
+      <c r="X352"/>
+      <c r="Y352"/>
+      <c r="Z352"/>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>791</v>
+      </c>
+      <c r="B353"/>
+      <c r="C353" t="s">
+        <v>27</v>
+      </c>
+      <c r="D353"/>
+      <c r="E353" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G353"/>
+      <c r="H353" t="s">
+        <v>794</v>
+      </c>
+      <c r="I353"/>
+      <c r="J353" t="s">
+        <v>150</v>
+      </c>
+      <c r="K353" t="s">
+        <v>151</v>
+      </c>
+      <c r="L353"/>
+      <c r="M353">
+        <v>44.622143</v>
+      </c>
+      <c r="N353">
+        <v>-1.139762</v>
+      </c>
+      <c r="O353" t="s">
+        <v>33</v>
+      </c>
+      <c r="P353" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q353" t="s">
+        <v>152</v>
+      </c>
+      <c r="R353" t="s">
+        <v>153</v>
+      </c>
+      <c r="S353" t="s">
+        <v>154</v>
+      </c>
+      <c r="T353" t="s">
+        <v>33</v>
+      </c>
+      <c r="U353"/>
+      <c r="V353"/>
+      <c r="W353" t="s">
+        <v>34</v>
+      </c>
+      <c r="X353"/>
+      <c r="Y353"/>
+      <c r="Z353"/>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B354"/>
+      <c r="C354" t="s">
+        <v>27</v>
+      </c>
+      <c r="D354"/>
+      <c r="E354" t="s">
+        <v>1209</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G354"/>
+      <c r="H354" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I354"/>
+      <c r="J354" t="s">
+        <v>1081</v>
+      </c>
+      <c r="K354" t="s">
+        <v>258</v>
+      </c>
+      <c r="L354"/>
+      <c r="M354">
+        <v>44.498894</v>
+      </c>
+      <c r="N354">
+        <v>-0.652485</v>
+      </c>
+      <c r="O354" t="s">
+        <v>34</v>
+      </c>
+      <c r="P354" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q354" t="s">
+        <v>35</v>
+      </c>
+      <c r="R354" t="s">
+        <v>98</v>
+      </c>
+      <c r="S354" t="s">
+        <v>99</v>
+      </c>
+      <c r="T354" t="s">
+        <v>34</v>
+      </c>
+      <c r="U354"/>
+      <c r="V354"/>
+      <c r="W354" t="s">
+        <v>34</v>
+      </c>
+      <c r="X354"/>
+      <c r="Y354"/>
+      <c r="Z354"/>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>791</v>
+      </c>
+      <c r="B355"/>
+      <c r="C355" t="s">
+        <v>27</v>
+      </c>
+      <c r="D355"/>
+      <c r="E355" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G355"/>
+      <c r="H355" t="s">
+        <v>794</v>
+      </c>
+      <c r="I355"/>
+      <c r="J355" t="s">
+        <v>150</v>
+      </c>
+      <c r="K355" t="s">
+        <v>151</v>
+      </c>
+      <c r="L355"/>
+      <c r="M355">
+        <v>44.598064</v>
+      </c>
+      <c r="N355">
+        <v>-1.200487</v>
+      </c>
+      <c r="O355" t="s">
+        <v>33</v>
+      </c>
+      <c r="P355" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q355" t="s">
+        <v>152</v>
+      </c>
+      <c r="R355" t="s">
+        <v>153</v>
+      </c>
+      <c r="S355" t="s">
+        <v>154</v>
+      </c>
+      <c r="T355" t="s">
+        <v>33</v>
+      </c>
+      <c r="U355"/>
+      <c r="V355"/>
+      <c r="W355" t="s">
+        <v>34</v>
+      </c>
+      <c r="X355"/>
+      <c r="Y355"/>
+      <c r="Z355"/>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B356"/>
+      <c r="C356" t="s">
+        <v>27</v>
+      </c>
+      <c r="D356"/>
+      <c r="E356" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G356"/>
+      <c r="H356" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I356"/>
+      <c r="J356" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K356" t="s">
+        <v>258</v>
+      </c>
+      <c r="L356"/>
+      <c r="M356">
+        <v>44.498863</v>
+      </c>
+      <c r="N356">
+        <v>-0.652549</v>
+      </c>
+      <c r="O356" t="s">
+        <v>34</v>
+      </c>
+      <c r="P356" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q356" t="s">
+        <v>35</v>
+      </c>
+      <c r="R356" t="s">
+        <v>98</v>
+      </c>
+      <c r="S356" t="s">
+        <v>99</v>
+      </c>
+      <c r="T356" t="s">
+        <v>33</v>
+      </c>
+      <c r="U356"/>
+      <c r="V356"/>
+      <c r="W356" t="s">
+        <v>34</v>
+      </c>
+      <c r="X356"/>
+      <c r="Y356"/>
+      <c r="Z356"/>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>781</v>
+      </c>
+      <c r="B357"/>
+      <c r="C357" t="s">
+        <v>782</v>
+      </c>
+      <c r="D357"/>
+      <c r="E357" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G357"/>
+      <c r="H357" t="s">
+        <v>785</v>
+      </c>
+      <c r="I357"/>
+      <c r="J357" t="s">
+        <v>1217</v>
+      </c>
+      <c r="K357" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L357"/>
+      <c r="M357">
+        <v>44.644535</v>
+      </c>
+      <c r="N357">
+        <v>44.644535</v>
+      </c>
+      <c r="O357" t="s">
+        <v>34</v>
+      </c>
+      <c r="P357" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q357" t="s">
+        <v>1218</v>
+      </c>
+      <c r="R357" t="s">
+        <v>1219</v>
+      </c>
+      <c r="S357" t="s">
+        <v>790</v>
+      </c>
+      <c r="T357"/>
+      <c r="U357"/>
+      <c r="V357"/>
+      <c r="W357" t="s">
+        <v>34</v>
+      </c>
+      <c r="X357"/>
+      <c r="Y357"/>
+      <c r="Z357"/>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B358"/>
+      <c r="C358" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D358"/>
+      <c r="E358" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G358"/>
+      <c r="H358" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I358"/>
+      <c r="J358" t="s">
+        <v>902</v>
+      </c>
+      <c r="K358" t="s">
+        <v>374</v>
+      </c>
+      <c r="L358"/>
+      <c r="M358">
+        <v>45.053417</v>
+      </c>
+      <c r="N358">
+        <v>45.053417</v>
+      </c>
+      <c r="O358" t="s">
+        <v>34</v>
+      </c>
+      <c r="P358" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q358" t="s">
+        <v>1220</v>
+      </c>
+      <c r="R358" t="s">
+        <v>904</v>
+      </c>
+      <c r="S358" t="s">
+        <v>1073</v>
+      </c>
+      <c r="T358"/>
+      <c r="U358"/>
+      <c r="V358"/>
+      <c r="W358" t="s">
+        <v>34</v>
+      </c>
+      <c r="X358"/>
+      <c r="Y358"/>
+      <c r="Z358"/>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B359"/>
+      <c r="C359" t="s">
+        <v>27</v>
+      </c>
+      <c r="D359"/>
+      <c r="E359" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1222</v>
+      </c>
+      <c r="G359"/>
+      <c r="H359" t="s">
+        <v>1127</v>
+      </c>
+      <c r="I359"/>
+      <c r="J359"/>
+      <c r="K359" t="s">
+        <v>32</v>
+      </c>
+      <c r="L359"/>
+      <c r="M359">
+        <v>44.6981</v>
+      </c>
+      <c r="N359">
+        <v>-0.96155</v>
+      </c>
+      <c r="O359" t="s">
+        <v>34</v>
+      </c>
+      <c r="P359" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q359" t="s">
+        <v>265</v>
+      </c>
+      <c r="R359" t="s">
+        <v>266</v>
+      </c>
+      <c r="S359" t="s">
+        <v>267</v>
+      </c>
+      <c r="T359" t="s">
+        <v>33</v>
+      </c>
+      <c r="U359" t="s">
+        <v>1128</v>
+      </c>
+      <c r="V359" t="s">
+        <v>266</v>
+      </c>
+      <c r="W359" t="s">
+        <v>34</v>
+      </c>
+      <c r="X359"/>
+      <c r="Y359"/>
+      <c r="Z359"/>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>817</v>
+      </c>
+      <c r="B360"/>
+      <c r="C360" t="s">
+        <v>782</v>
+      </c>
+      <c r="D360"/>
+      <c r="E360" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G360"/>
+      <c r="H360" t="s">
+        <v>819</v>
+      </c>
+      <c r="I360"/>
+      <c r="J360" t="s">
+        <v>1225</v>
+      </c>
+      <c r="K360" t="s">
+        <v>368</v>
+      </c>
+      <c r="L360"/>
+      <c r="M360">
+        <v>44.89357</v>
+      </c>
+      <c r="N360">
+        <v>44.89357</v>
+      </c>
+      <c r="O360" t="s">
+        <v>34</v>
+      </c>
+      <c r="P360" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q360" t="s">
+        <v>1226</v>
+      </c>
+      <c r="R360" t="s">
+        <v>1227</v>
+      </c>
+      <c r="S360" t="s">
+        <v>820</v>
+      </c>
+      <c r="T360"/>
+      <c r="U360"/>
+      <c r="V360"/>
+      <c r="W360" t="s">
+        <v>34</v>
+      </c>
+      <c r="X360"/>
+      <c r="Y360"/>
+      <c r="Z360"/>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B361"/>
+      <c r="C361" t="s">
+        <v>27</v>
+      </c>
+      <c r="D361"/>
+      <c r="E361" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G361"/>
+      <c r="H361" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I361"/>
+      <c r="J361" t="s">
+        <v>713</v>
+      </c>
+      <c r="K361" t="s">
+        <v>129</v>
+      </c>
+      <c r="L361"/>
+      <c r="M361">
+        <v>44.90086</v>
+      </c>
+      <c r="N361">
+        <v>-0.616736</v>
+      </c>
+      <c r="O361" t="s">
+        <v>33</v>
+      </c>
+      <c r="P361" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q361" t="s">
+        <v>130</v>
+      </c>
+      <c r="R361" t="s">
+        <v>131</v>
+      </c>
+      <c r="S361" t="s">
+        <v>132</v>
+      </c>
+      <c r="T361" t="s">
+        <v>33</v>
+      </c>
+      <c r="U361"/>
+      <c r="V361"/>
+      <c r="W361" t="s">
+        <v>34</v>
+      </c>
+      <c r="X361"/>
+      <c r="Y361"/>
+      <c r="Z361"/>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>146</v>
+      </c>
+      <c r="B362"/>
+      <c r="C362" t="s">
+        <v>27</v>
+      </c>
+      <c r="D362"/>
+      <c r="E362" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G362"/>
+      <c r="H362" t="s">
+        <v>149</v>
+      </c>
+      <c r="I362"/>
+      <c r="J362" t="s">
+        <v>150</v>
+      </c>
+      <c r="K362" t="s">
+        <v>151</v>
+      </c>
+      <c r="L362"/>
+      <c r="M362">
+        <v>44.622143</v>
+      </c>
+      <c r="N362">
+        <v>-1.139762</v>
+      </c>
+      <c r="O362" t="s">
+        <v>33</v>
+      </c>
+      <c r="P362" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q362" t="s">
+        <v>152</v>
+      </c>
+      <c r="R362" t="s">
+        <v>153</v>
+      </c>
+      <c r="S362" t="s">
+        <v>154</v>
+      </c>
+      <c r="T362" t="s">
+        <v>34</v>
+      </c>
+      <c r="U362"/>
+      <c r="V362"/>
+      <c r="W362" t="s">
+        <v>34</v>
+      </c>
+      <c r="X362"/>
+      <c r="Y362"/>
+      <c r="Z362"/>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>162</v>
+      </c>
+      <c r="B363"/>
+      <c r="C363" t="s">
+        <v>27</v>
+      </c>
+      <c r="D363"/>
+      <c r="E363" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G363"/>
+      <c r="H363" t="s">
+        <v>165</v>
+      </c>
+      <c r="I363"/>
+      <c r="J363" t="s">
+        <v>166</v>
+      </c>
+      <c r="K363" t="s">
+        <v>151</v>
+      </c>
+      <c r="L363"/>
+      <c r="M363">
+        <v>44.608402</v>
+      </c>
+      <c r="N363">
+        <v>-1.153356</v>
+      </c>
+      <c r="O363" t="s">
+        <v>33</v>
+      </c>
+      <c r="P363" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q363" t="s">
+        <v>152</v>
+      </c>
+      <c r="R363" t="s">
+        <v>153</v>
+      </c>
+      <c r="S363" t="s">
+        <v>154</v>
+      </c>
+      <c r="T363" t="s">
+        <v>33</v>
+      </c>
+      <c r="U363"/>
+      <c r="V363"/>
+      <c r="W363" t="s">
+        <v>34</v>
+      </c>
+      <c r="X363"/>
+      <c r="Y363"/>
+      <c r="Z363"/>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>535</v>
+      </c>
+      <c r="B364"/>
+      <c r="C364" t="s">
+        <v>27</v>
+      </c>
+      <c r="D364"/>
+      <c r="E364" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G364"/>
+      <c r="H364" t="s">
+        <v>538</v>
+      </c>
+      <c r="I364"/>
+      <c r="J364" t="s">
+        <v>150</v>
+      </c>
+      <c r="K364" t="s">
+        <v>151</v>
+      </c>
+      <c r="L364"/>
+      <c r="M364">
+        <v>44.622143</v>
+      </c>
+      <c r="N364">
+        <v>-1.139762</v>
+      </c>
+      <c r="O364" t="s">
+        <v>33</v>
+      </c>
+      <c r="P364" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q364" t="s">
+        <v>152</v>
+      </c>
+      <c r="R364" t="s">
+        <v>153</v>
+      </c>
+      <c r="S364" t="s">
+        <v>154</v>
+      </c>
+      <c r="T364" t="s">
+        <v>33</v>
+      </c>
+      <c r="U364"/>
+      <c r="V364"/>
+      <c r="W364" t="s">
+        <v>34</v>
+      </c>
+      <c r="X364"/>
+      <c r="Y364"/>
+      <c r="Z364"/>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B365"/>
+      <c r="C365" t="s">
+        <v>27</v>
+      </c>
+      <c r="D365"/>
+      <c r="E365" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G365"/>
+      <c r="H365" t="s">
+        <v>1127</v>
+      </c>
+      <c r="I365"/>
+      <c r="J365"/>
+      <c r="K365" t="s">
+        <v>32</v>
+      </c>
+      <c r="L365"/>
+      <c r="M365">
+        <v>44.6981</v>
+      </c>
+      <c r="N365">
+        <v>-0.96155</v>
+      </c>
+      <c r="O365" t="s">
+        <v>34</v>
+      </c>
+      <c r="P365" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q365" t="s">
+        <v>265</v>
+      </c>
+      <c r="R365" t="s">
+        <v>266</v>
+      </c>
+      <c r="S365" t="s">
+        <v>267</v>
+      </c>
+      <c r="T365" t="s">
+        <v>33</v>
+      </c>
+      <c r="U365" t="s">
+        <v>1128</v>
+      </c>
+      <c r="V365" t="s">
+        <v>266</v>
+      </c>
+      <c r="W365" t="s">
+        <v>34</v>
+      </c>
+      <c r="X365"/>
+      <c r="Y365"/>
+      <c r="Z365"/>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>791</v>
+      </c>
+      <c r="B366"/>
+      <c r="C366" t="s">
+        <v>27</v>
+      </c>
+      <c r="D366"/>
+      <c r="E366" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1239</v>
+      </c>
+      <c r="G366"/>
+      <c r="H366" t="s">
+        <v>794</v>
+      </c>
+      <c r="I366"/>
+      <c r="J366" t="s">
+        <v>150</v>
+      </c>
+      <c r="K366" t="s">
+        <v>151</v>
+      </c>
+      <c r="L366"/>
+      <c r="M366">
+        <v>44.622143</v>
+      </c>
+      <c r="N366">
+        <v>-1.139762</v>
+      </c>
+      <c r="O366" t="s">
+        <v>33</v>
+      </c>
+      <c r="P366" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q366" t="s">
+        <v>152</v>
+      </c>
+      <c r="R366" t="s">
+        <v>153</v>
+      </c>
+      <c r="S366" t="s">
+        <v>154</v>
+      </c>
+      <c r="T366" t="s">
+        <v>33</v>
+      </c>
+      <c r="U366"/>
+      <c r="V366"/>
+      <c r="W366" t="s">
+        <v>34</v>
+      </c>
+      <c r="X366"/>
+      <c r="Y366"/>
+      <c r="Z366"/>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B367"/>
+      <c r="C367" t="s">
+        <v>27</v>
+      </c>
+      <c r="D367"/>
+      <c r="E367" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G367"/>
+      <c r="H367" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I367"/>
+      <c r="J367" t="s">
+        <v>166</v>
+      </c>
+      <c r="K367" t="s">
+        <v>151</v>
+      </c>
+      <c r="L367"/>
+      <c r="M367">
+        <v>44.608402</v>
+      </c>
+      <c r="N367">
+        <v>-1.153356</v>
+      </c>
+      <c r="O367" t="s">
+        <v>33</v>
+      </c>
+      <c r="P367" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q367" t="s">
+        <v>152</v>
+      </c>
+      <c r="R367" t="s">
+        <v>153</v>
+      </c>
+      <c r="S367" t="s">
+        <v>154</v>
+      </c>
+      <c r="T367" t="s">
+        <v>33</v>
+      </c>
+      <c r="U367"/>
+      <c r="V367"/>
+      <c r="W367" t="s">
+        <v>34</v>
+      </c>
+      <c r="X367"/>
+      <c r="Y367"/>
+      <c r="Z367"/>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B368"/>
+      <c r="C368" t="s">
+        <v>27</v>
+      </c>
+      <c r="D368"/>
+      <c r="E368" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G368"/>
+      <c r="H368" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I368"/>
+      <c r="J368" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K368" t="s">
+        <v>258</v>
+      </c>
+      <c r="L368"/>
+      <c r="M368">
+        <v>44.498863</v>
+      </c>
+      <c r="N368">
+        <v>-0.652549</v>
+      </c>
+      <c r="O368" t="s">
+        <v>34</v>
+      </c>
+      <c r="P368" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q368" t="s">
+        <v>35</v>
+      </c>
+      <c r="R368" t="s">
+        <v>98</v>
+      </c>
+      <c r="S368" t="s">
+        <v>99</v>
+      </c>
+      <c r="T368" t="s">
+        <v>33</v>
+      </c>
+      <c r="U368"/>
+      <c r="V368"/>
+      <c r="W368" t="s">
+        <v>34</v>
+      </c>
+      <c r="X368"/>
+      <c r="Y368"/>
+      <c r="Z368"/>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>268</v>
+      </c>
+      <c r="B369"/>
+      <c r="C369" t="s">
+        <v>27</v>
+      </c>
+      <c r="D369"/>
+      <c r="E369" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G369"/>
+      <c r="H369" t="s">
+        <v>271</v>
+      </c>
+      <c r="I369"/>
+      <c r="J369"/>
+      <c r="K369" t="s">
+        <v>32</v>
+      </c>
+      <c r="L369"/>
+      <c r="M369">
+        <v>44.6981</v>
+      </c>
+      <c r="N369">
+        <v>-0.96155</v>
+      </c>
+      <c r="O369" t="s">
+        <v>34</v>
+      </c>
+      <c r="P369" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q369" t="s">
+        <v>265</v>
+      </c>
+      <c r="R369" t="s">
+        <v>266</v>
+      </c>
+      <c r="S369" t="s">
+        <v>267</v>
+      </c>
+      <c r="T369" t="s">
+        <v>33</v>
+      </c>
+      <c r="U369"/>
+      <c r="V369"/>
+      <c r="W369" t="s">
+        <v>34</v>
+      </c>
+      <c r="X369"/>
+      <c r="Y369"/>
+      <c r="Z369"/>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B370"/>
+      <c r="C370" t="s">
+        <v>782</v>
+      </c>
+      <c r="D370"/>
+      <c r="E370" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G370"/>
+      <c r="H370" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I370"/>
+      <c r="J370" t="s">
+        <v>1250</v>
+      </c>
+      <c r="K370" t="s">
+        <v>1251</v>
+      </c>
+      <c r="L370"/>
+      <c r="M370">
+        <v>45.080357</v>
+      </c>
+      <c r="N370">
+        <v>45.080357</v>
+      </c>
+      <c r="O370" t="s">
+        <v>34</v>
+      </c>
+      <c r="P370" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q370"/>
+      <c r="R370"/>
+      <c r="S370" t="s">
+        <v>1177</v>
+      </c>
+      <c r="T370" t="s">
+        <v>34</v>
+      </c>
+      <c r="U370"/>
+      <c r="V370"/>
+      <c r="W370" t="s">
+        <v>34</v>
+      </c>
+      <c r="X370"/>
+      <c r="Y370"/>
+      <c r="Z370"/>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>146</v>
+      </c>
+      <c r="B371"/>
+      <c r="C371" t="s">
+        <v>27</v>
+      </c>
+      <c r="D371"/>
+      <c r="E371" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G371"/>
+      <c r="H371" t="s">
+        <v>149</v>
+      </c>
+      <c r="I371"/>
+      <c r="J371" t="s">
+        <v>150</v>
+      </c>
+      <c r="K371" t="s">
+        <v>151</v>
+      </c>
+      <c r="L371"/>
+      <c r="M371">
+        <v>44.622143</v>
+      </c>
+      <c r="N371">
+        <v>-1.139762</v>
+      </c>
+      <c r="O371" t="s">
+        <v>33</v>
+      </c>
+      <c r="P371" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q371" t="s">
+        <v>152</v>
+      </c>
+      <c r="R371" t="s">
+        <v>153</v>
+      </c>
+      <c r="S371" t="s">
+        <v>154</v>
+      </c>
+      <c r="T371" t="s">
+        <v>34</v>
+      </c>
+      <c r="U371"/>
+      <c r="V371"/>
+      <c r="W371" t="s">
+        <v>34</v>
+      </c>
+      <c r="X371"/>
+      <c r="Y371"/>
+      <c r="Z371"/>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>606</v>
+      </c>
+      <c r="B372"/>
+      <c r="C372" t="s">
+        <v>27</v>
+      </c>
+      <c r="D372"/>
+      <c r="E372" t="s">
+        <v>1254</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1255</v>
+      </c>
+      <c r="G372"/>
+      <c r="H372" t="s">
+        <v>609</v>
+      </c>
+      <c r="I372"/>
+      <c r="J372" t="s">
+        <v>610</v>
+      </c>
+      <c r="K372" t="s">
+        <v>129</v>
+      </c>
+      <c r="L372"/>
+      <c r="M372">
+        <v>44.90067</v>
+      </c>
+      <c r="N372">
+        <v>-0.616597</v>
+      </c>
+      <c r="O372" t="s">
+        <v>33</v>
+      </c>
+      <c r="P372" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q372" t="s">
+        <v>130</v>
+      </c>
+      <c r="R372" t="s">
+        <v>131</v>
+      </c>
+      <c r="S372" t="s">
+        <v>132</v>
+      </c>
+      <c r="T372" t="s">
+        <v>33</v>
+      </c>
+      <c r="U372"/>
+      <c r="V372"/>
+      <c r="W372" t="s">
+        <v>34</v>
+      </c>
+      <c r="X372"/>
+      <c r="Y372"/>
+      <c r="Z372"/>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>162</v>
+      </c>
+      <c r="B373"/>
+      <c r="C373" t="s">
+        <v>27</v>
+      </c>
+      <c r="D373"/>
+      <c r="E373" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G373"/>
+      <c r="H373" t="s">
+        <v>165</v>
+      </c>
+      <c r="I373"/>
+      <c r="J373" t="s">
+        <v>166</v>
+      </c>
+      <c r="K373" t="s">
+        <v>151</v>
+      </c>
+      <c r="L373"/>
+      <c r="M373">
+        <v>44.608402</v>
+      </c>
+      <c r="N373">
+        <v>-1.153356</v>
+      </c>
+      <c r="O373" t="s">
+        <v>33</v>
+      </c>
+      <c r="P373" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q373" t="s">
+        <v>152</v>
+      </c>
+      <c r="R373" t="s">
+        <v>153</v>
+      </c>
+      <c r="S373" t="s">
+        <v>154</v>
+      </c>
+      <c r="T373" t="s">
+        <v>33</v>
+      </c>
+      <c r="U373"/>
+      <c r="V373"/>
+      <c r="W373" t="s">
+        <v>34</v>
+      </c>
+      <c r="X373"/>
+      <c r="Y373"/>
+      <c r="Z373"/>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>791</v>
+      </c>
+      <c r="B374"/>
+      <c r="C374" t="s">
+        <v>27</v>
+      </c>
+      <c r="D374"/>
+      <c r="E374" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G374"/>
+      <c r="H374" t="s">
+        <v>794</v>
+      </c>
+      <c r="I374"/>
+      <c r="J374" t="s">
+        <v>150</v>
+      </c>
+      <c r="K374" t="s">
+        <v>151</v>
+      </c>
+      <c r="L374"/>
+      <c r="M374">
+        <v>44.622143</v>
+      </c>
+      <c r="N374">
+        <v>-1.139762</v>
+      </c>
+      <c r="O374" t="s">
+        <v>33</v>
+      </c>
+      <c r="P374" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q374" t="s">
+        <v>152</v>
+      </c>
+      <c r="R374" t="s">
+        <v>153</v>
+      </c>
+      <c r="S374" t="s">
+        <v>154</v>
+      </c>
+      <c r="T374" t="s">
+        <v>33</v>
+      </c>
+      <c r="U374"/>
+      <c r="V374"/>
+      <c r="W374" t="s">
+        <v>34</v>
+      </c>
+      <c r="X374"/>
+      <c r="Y374"/>
+      <c r="Z374"/>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>791</v>
+      </c>
+      <c r="B375"/>
+      <c r="C375" t="s">
+        <v>27</v>
+      </c>
+      <c r="D375"/>
+      <c r="E375" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1261</v>
+      </c>
+      <c r="G375"/>
+      <c r="H375" t="s">
+        <v>794</v>
+      </c>
+      <c r="I375"/>
+      <c r="J375" t="s">
+        <v>150</v>
+      </c>
+      <c r="K375" t="s">
+        <v>151</v>
+      </c>
+      <c r="L375"/>
+      <c r="M375">
+        <v>44.59807</v>
+      </c>
+      <c r="N375">
+        <v>-1.200519</v>
+      </c>
+      <c r="O375" t="s">
+        <v>33</v>
+      </c>
+      <c r="P375" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q375" t="s">
+        <v>152</v>
+      </c>
+      <c r="R375" t="s">
+        <v>153</v>
+      </c>
+      <c r="S375" t="s">
+        <v>154</v>
+      </c>
+      <c r="T375" t="s">
+        <v>33</v>
+      </c>
+      <c r="U375"/>
+      <c r="V375"/>
+      <c r="W375" t="s">
+        <v>34</v>
+      </c>
+      <c r="X375"/>
+      <c r="Y375"/>
+      <c r="Z375"/>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B376"/>
+      <c r="C376" t="s">
+        <v>27</v>
+      </c>
+      <c r="D376"/>
+      <c r="E376" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G376"/>
+      <c r="H376" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I376"/>
+      <c r="J376" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K376" t="s">
+        <v>258</v>
+      </c>
+      <c r="L376"/>
+      <c r="M376">
+        <v>44.498863</v>
+      </c>
+      <c r="N376">
+        <v>-0.652549</v>
+      </c>
+      <c r="O376" t="s">
+        <v>34</v>
+      </c>
+      <c r="P376" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q376" t="s">
+        <v>35</v>
+      </c>
+      <c r="R376" t="s">
+        <v>98</v>
+      </c>
+      <c r="S376" t="s">
+        <v>99</v>
+      </c>
+      <c r="T376" t="s">
+        <v>33</v>
+      </c>
+      <c r="U376"/>
+      <c r="V376"/>
+      <c r="W376" t="s">
+        <v>34</v>
+      </c>
+      <c r="X376"/>
+      <c r="Y376"/>
+      <c r="Z376"/>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B377"/>
+      <c r="C377" t="s">
+        <v>906</v>
+      </c>
+      <c r="D377"/>
+      <c r="E377" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1266</v>
+      </c>
+      <c r="G377"/>
+      <c r="H377" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I377"/>
+      <c r="J377" t="s">
+        <v>1116</v>
+      </c>
+      <c r="K377" t="s">
+        <v>104</v>
+      </c>
+      <c r="L377"/>
+      <c r="M377">
+        <v>44.725685</v>
+      </c>
+      <c r="N377">
+        <v>44.725685</v>
+      </c>
+      <c r="O377" t="s">
+        <v>34</v>
+      </c>
+      <c r="P377" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q377" t="s">
+        <v>1117</v>
+      </c>
+      <c r="R377" t="s">
+        <v>1118</v>
+      </c>
+      <c r="S377" t="s">
+        <v>1268</v>
+      </c>
+      <c r="T377"/>
+      <c r="U377"/>
+      <c r="V377"/>
+      <c r="W377" t="s">
+        <v>34</v>
+      </c>
+      <c r="X377"/>
+      <c r="Y377"/>
+      <c r="Z377"/>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B378"/>
+      <c r="C378" t="s">
+        <v>782</v>
+      </c>
+      <c r="D378"/>
+      <c r="E378" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G378"/>
+      <c r="H378" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I378"/>
+      <c r="J378" t="s">
+        <v>1271</v>
+      </c>
+      <c r="K378" t="s">
+        <v>1272</v>
+      </c>
+      <c r="L378"/>
+      <c r="M378">
+        <v>45.19535</v>
+      </c>
+      <c r="N378">
+        <v>45.19535</v>
+      </c>
+      <c r="O378" t="s">
+        <v>34</v>
+      </c>
+      <c r="P378" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q378" t="s">
+        <v>1273</v>
+      </c>
+      <c r="R378" t="s">
+        <v>1274</v>
+      </c>
+      <c r="S378" t="s">
+        <v>1049</v>
+      </c>
+      <c r="T378"/>
+      <c r="U378"/>
+      <c r="V378"/>
+      <c r="W378" t="s">
+        <v>34</v>
+      </c>
+      <c r="X378"/>
+      <c r="Y378"/>
+      <c r="Z378"/>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>535</v>
+      </c>
+      <c r="B379"/>
+      <c r="C379" t="s">
+        <v>27</v>
+      </c>
+      <c r="D379"/>
+      <c r="E379" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G379"/>
+      <c r="H379" t="s">
+        <v>538</v>
+      </c>
+      <c r="I379"/>
+      <c r="J379" t="s">
+        <v>150</v>
+      </c>
+      <c r="K379" t="s">
+        <v>151</v>
+      </c>
+      <c r="L379"/>
+      <c r="M379">
+        <v>44.622143</v>
+      </c>
+      <c r="N379">
+        <v>-1.139762</v>
+      </c>
+      <c r="O379" t="s">
+        <v>33</v>
+      </c>
+      <c r="P379" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q379" t="s">
+        <v>152</v>
+      </c>
+      <c r="R379" t="s">
+        <v>153</v>
+      </c>
+      <c r="S379" t="s">
+        <v>154</v>
+      </c>
+      <c r="T379" t="s">
+        <v>33</v>
+      </c>
+      <c r="U379"/>
+      <c r="V379"/>
+      <c r="W379" t="s">
+        <v>34</v>
+      </c>
+      <c r="X379"/>
+      <c r="Y379"/>
+      <c r="Z379"/>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B380"/>
+      <c r="C380" t="s">
+        <v>27</v>
+      </c>
+      <c r="D380"/>
+      <c r="E380" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G380"/>
+      <c r="H380" t="s">
+        <v>1280</v>
+      </c>
+      <c r="I380"/>
+      <c r="J380" t="s">
+        <v>128</v>
+      </c>
+      <c r="K380" t="s">
+        <v>129</v>
+      </c>
+      <c r="L380"/>
+      <c r="M380">
+        <v>44.900513</v>
+      </c>
+      <c r="N380">
+        <v>-0.616549</v>
+      </c>
+      <c r="O380" t="s">
+        <v>33</v>
+      </c>
+      <c r="P380" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q380" t="s">
+        <v>130</v>
+      </c>
+      <c r="R380" t="s">
+        <v>131</v>
+      </c>
+      <c r="S380" t="s">
+        <v>132</v>
+      </c>
+      <c r="T380" t="s">
+        <v>33</v>
+      </c>
+      <c r="U380"/>
+      <c r="V380"/>
+      <c r="W380" t="s">
+        <v>34</v>
+      </c>
+      <c r="X380"/>
+      <c r="Y380"/>
+      <c r="Z380"/>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>146</v>
+      </c>
+      <c r="B381"/>
+      <c r="C381" t="s">
+        <v>27</v>
+      </c>
+      <c r="D381"/>
+      <c r="E381" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G381"/>
+      <c r="H381" t="s">
+        <v>149</v>
+      </c>
+      <c r="I381"/>
+      <c r="J381" t="s">
+        <v>150</v>
+      </c>
+      <c r="K381" t="s">
+        <v>151</v>
+      </c>
+      <c r="L381"/>
+      <c r="M381">
+        <v>44.622143</v>
+      </c>
+      <c r="N381">
+        <v>-1.139762</v>
+      </c>
+      <c r="O381" t="s">
+        <v>33</v>
+      </c>
+      <c r="P381" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q381" t="s">
+        <v>152</v>
+      </c>
+      <c r="R381" t="s">
+        <v>153</v>
+      </c>
+      <c r="S381" t="s">
+        <v>154</v>
+      </c>
+      <c r="T381" t="s">
+        <v>34</v>
+      </c>
+      <c r="U381"/>
+      <c r="V381"/>
+      <c r="W381" t="s">
+        <v>34</v>
+      </c>
+      <c r="X381"/>
+      <c r="Y381"/>
+      <c r="Z381"/>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>162</v>
+      </c>
+      <c r="B382"/>
+      <c r="C382" t="s">
+        <v>27</v>
+      </c>
+      <c r="D382"/>
+      <c r="E382" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G382"/>
+      <c r="H382" t="s">
+        <v>165</v>
+      </c>
+      <c r="I382"/>
+      <c r="J382" t="s">
+        <v>166</v>
+      </c>
+      <c r="K382" t="s">
+        <v>151</v>
+      </c>
+      <c r="L382"/>
+      <c r="M382">
+        <v>44.608402</v>
+      </c>
+      <c r="N382">
+        <v>-1.153356</v>
+      </c>
+      <c r="O382" t="s">
+        <v>33</v>
+      </c>
+      <c r="P382" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q382" t="s">
+        <v>152</v>
+      </c>
+      <c r="R382" t="s">
+        <v>153</v>
+      </c>
+      <c r="S382" t="s">
+        <v>154</v>
+      </c>
+      <c r="T382" t="s">
+        <v>33</v>
+      </c>
+      <c r="U382"/>
+      <c r="V382"/>
+      <c r="W382" t="s">
+        <v>34</v>
+      </c>
+      <c r="X382"/>
+      <c r="Y382"/>
+      <c r="Z382"/>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>535</v>
+      </c>
+      <c r="B383"/>
+      <c r="C383" t="s">
+        <v>27</v>
+      </c>
+      <c r="D383"/>
+      <c r="E383" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G383"/>
+      <c r="H383" t="s">
+        <v>538</v>
+      </c>
+      <c r="I383"/>
+      <c r="J383" t="s">
+        <v>150</v>
+      </c>
+      <c r="K383" t="s">
+        <v>151</v>
+      </c>
+      <c r="L383"/>
+      <c r="M383">
+        <v>44.622143</v>
+      </c>
+      <c r="N383">
+        <v>-1.139762</v>
+      </c>
+      <c r="O383" t="s">
+        <v>33</v>
+      </c>
+      <c r="P383" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q383" t="s">
+        <v>152</v>
+      </c>
+      <c r="R383" t="s">
+        <v>153</v>
+      </c>
+      <c r="S383" t="s">
+        <v>154</v>
+      </c>
+      <c r="T383" t="s">
+        <v>33</v>
+      </c>
+      <c r="U383"/>
+      <c r="V383"/>
+      <c r="W383" t="s">
+        <v>34</v>
+      </c>
+      <c r="X383"/>
+      <c r="Y383"/>
+      <c r="Z383"/>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>804</v>
+      </c>
+      <c r="B384"/>
+      <c r="C384" t="s">
+        <v>782</v>
+      </c>
+      <c r="D384"/>
+      <c r="E384" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1288</v>
+      </c>
+      <c r="G384"/>
+      <c r="H384" t="s">
+        <v>805</v>
+      </c>
+      <c r="I384"/>
+      <c r="J384" t="s">
+        <v>318</v>
+      </c>
+      <c r="K384" t="s">
+        <v>318</v>
+      </c>
+      <c r="L384"/>
+      <c r="M384">
+        <v>45.430813</v>
+      </c>
+      <c r="N384">
+        <v>45.430813</v>
+      </c>
+      <c r="O384" t="s">
+        <v>34</v>
+      </c>
+      <c r="P384" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q384" t="s">
+        <v>1289</v>
+      </c>
+      <c r="R384" t="s">
+        <v>1290</v>
+      </c>
+      <c r="S384" t="s">
+        <v>810</v>
+      </c>
+      <c r="T384"/>
+      <c r="U384"/>
+      <c r="V384"/>
+      <c r="W384" t="s">
+        <v>34</v>
+      </c>
+      <c r="X384"/>
+      <c r="Y384"/>
+      <c r="Z384"/>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B385"/>
+      <c r="C385" t="s">
+        <v>27</v>
+      </c>
+      <c r="D385"/>
+      <c r="E385" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G385"/>
+      <c r="H385" t="s">
+        <v>1127</v>
+      </c>
+      <c r="I385"/>
+      <c r="J385"/>
+      <c r="K385" t="s">
+        <v>32</v>
+      </c>
+      <c r="L385"/>
+      <c r="M385">
+        <v>44.6981</v>
+      </c>
+      <c r="N385">
+        <v>-0.96155</v>
+      </c>
+      <c r="O385" t="s">
+        <v>34</v>
+      </c>
+      <c r="P385" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q385" t="s">
+        <v>265</v>
+      </c>
+      <c r="R385" t="s">
+        <v>266</v>
+      </c>
+      <c r="S385" t="s">
+        <v>267</v>
+      </c>
+      <c r="T385" t="s">
+        <v>33</v>
+      </c>
+      <c r="U385" t="s">
+        <v>1128</v>
+      </c>
+      <c r="V385" t="s">
+        <v>266</v>
+      </c>
+      <c r="W385" t="s">
+        <v>34</v>
+      </c>
+      <c r="X385"/>
+      <c r="Y385"/>
+      <c r="Z385"/>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>791</v>
+      </c>
+      <c r="B386"/>
+      <c r="C386" t="s">
+        <v>27</v>
+      </c>
+      <c r="D386"/>
+      <c r="E386" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G386"/>
+      <c r="H386" t="s">
+        <v>794</v>
+      </c>
+      <c r="I386"/>
+      <c r="J386" t="s">
+        <v>150</v>
+      </c>
+      <c r="K386" t="s">
+        <v>151</v>
+      </c>
+      <c r="L386"/>
+      <c r="M386">
+        <v>44.59809</v>
+      </c>
+      <c r="N386">
+        <v>-1.200514</v>
+      </c>
+      <c r="O386" t="s">
+        <v>33</v>
+      </c>
+      <c r="P386" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q386" t="s">
+        <v>152</v>
+      </c>
+      <c r="R386" t="s">
+        <v>153</v>
+      </c>
+      <c r="S386" t="s">
+        <v>154</v>
+      </c>
+      <c r="T386" t="s">
+        <v>33</v>
+      </c>
+      <c r="U386"/>
+      <c r="V386"/>
+      <c r="W386" t="s">
+        <v>34</v>
+      </c>
+      <c r="X386"/>
+      <c r="Y386"/>
+      <c r="Z386"/>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B387"/>
+      <c r="C387" t="s">
+        <v>27</v>
+      </c>
+      <c r="D387"/>
+      <c r="E387" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G387"/>
+      <c r="H387" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I387"/>
+      <c r="J387" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K387" t="s">
+        <v>258</v>
+      </c>
+      <c r="L387"/>
+      <c r="M387">
+        <v>44.498863</v>
+      </c>
+      <c r="N387">
+        <v>-0.652549</v>
+      </c>
+      <c r="O387" t="s">
+        <v>34</v>
+      </c>
+      <c r="P387" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q387" t="s">
+        <v>35</v>
+      </c>
+      <c r="R387" t="s">
+        <v>98</v>
+      </c>
+      <c r="S387" t="s">
+        <v>99</v>
+      </c>
+      <c r="T387" t="s">
+        <v>33</v>
+      </c>
+      <c r="U387"/>
+      <c r="V387"/>
+      <c r="W387" t="s">
+        <v>34</v>
+      </c>
+      <c r="X387"/>
+      <c r="Y387"/>
+      <c r="Z387"/>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>146</v>
+      </c>
+      <c r="B388"/>
+      <c r="C388" t="s">
+        <v>27</v>
+      </c>
+      <c r="D388"/>
+      <c r="E388" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G388"/>
+      <c r="H388" t="s">
+        <v>149</v>
+      </c>
+      <c r="I388"/>
+      <c r="J388" t="s">
+        <v>150</v>
+      </c>
+      <c r="K388" t="s">
+        <v>151</v>
+      </c>
+      <c r="L388"/>
+      <c r="M388">
+        <v>44.622143</v>
+      </c>
+      <c r="N388">
+        <v>-1.139762</v>
+      </c>
+      <c r="O388" t="s">
+        <v>33</v>
+      </c>
+      <c r="P388" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q388" t="s">
+        <v>152</v>
+      </c>
+      <c r="R388" t="s">
+        <v>153</v>
+      </c>
+      <c r="S388" t="s">
+        <v>154</v>
+      </c>
+      <c r="T388" t="s">
+        <v>34</v>
+      </c>
+      <c r="U388"/>
+      <c r="V388"/>
+      <c r="W388" t="s">
+        <v>34</v>
+      </c>
+      <c r="X388"/>
+      <c r="Y388"/>
+      <c r="Z388"/>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>162</v>
+      </c>
+      <c r="B389"/>
+      <c r="C389" t="s">
+        <v>27</v>
+      </c>
+      <c r="D389"/>
+      <c r="E389" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G389"/>
+      <c r="H389" t="s">
+        <v>165</v>
+      </c>
+      <c r="I389"/>
+      <c r="J389" t="s">
+        <v>166</v>
+      </c>
+      <c r="K389" t="s">
+        <v>151</v>
+      </c>
+      <c r="L389"/>
+      <c r="M389">
+        <v>44.608402</v>
+      </c>
+      <c r="N389">
+        <v>-1.153356</v>
+      </c>
+      <c r="O389" t="s">
+        <v>33</v>
+      </c>
+      <c r="P389" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q389" t="s">
+        <v>152</v>
+      </c>
+      <c r="R389" t="s">
+        <v>153</v>
+      </c>
+      <c r="S389" t="s">
+        <v>154</v>
+      </c>
+      <c r="T389" t="s">
+        <v>33</v>
+      </c>
+      <c r="U389"/>
+      <c r="V389"/>
+      <c r="W389" t="s">
+        <v>34</v>
+      </c>
+      <c r="X389"/>
+      <c r="Y389"/>
+      <c r="Z389"/>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>791</v>
+      </c>
+      <c r="B390"/>
+      <c r="C390" t="s">
+        <v>27</v>
+      </c>
+      <c r="D390"/>
+      <c r="E390" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G390"/>
+      <c r="H390" t="s">
+        <v>794</v>
+      </c>
+      <c r="I390"/>
+      <c r="J390" t="s">
+        <v>150</v>
+      </c>
+      <c r="K390" t="s">
+        <v>151</v>
+      </c>
+      <c r="L390"/>
+      <c r="M390">
+        <v>44.622143</v>
+      </c>
+      <c r="N390">
+        <v>-1.139762</v>
+      </c>
+      <c r="O390" t="s">
+        <v>33</v>
+      </c>
+      <c r="P390" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q390" t="s">
+        <v>152</v>
+      </c>
+      <c r="R390" t="s">
+        <v>153</v>
+      </c>
+      <c r="S390" t="s">
+        <v>154</v>
+      </c>
+      <c r="T390" t="s">
+        <v>33</v>
+      </c>
+      <c r="U390"/>
+      <c r="V390"/>
+      <c r="W390" t="s">
+        <v>34</v>
+      </c>
+      <c r="X390"/>
+      <c r="Y390"/>
+      <c r="Z390"/>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B391"/>
+      <c r="C391" t="s">
+        <v>27</v>
+      </c>
+      <c r="D391"/>
+      <c r="E391" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G391"/>
+      <c r="H391" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I391"/>
+      <c r="J391" t="s">
+        <v>1081</v>
+      </c>
+      <c r="K391" t="s">
+        <v>258</v>
+      </c>
+      <c r="L391"/>
+      <c r="M391">
+        <v>44.498894</v>
+      </c>
+      <c r="N391">
+        <v>-0.652485</v>
+      </c>
+      <c r="O391" t="s">
+        <v>34</v>
+      </c>
+      <c r="P391" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q391" t="s">
+        <v>35</v>
+      </c>
+      <c r="R391" t="s">
+        <v>98</v>
+      </c>
+      <c r="S391" t="s">
+        <v>99</v>
+      </c>
+      <c r="T391" t="s">
+        <v>33</v>
+      </c>
+      <c r="U391"/>
+      <c r="V391"/>
+      <c r="W391" t="s">
+        <v>34</v>
+      </c>
+      <c r="X391"/>
+      <c r="Y391"/>
+      <c r="Z391"/>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>758</v>
+      </c>
+      <c r="B392"/>
+      <c r="C392" t="s">
+        <v>27</v>
+      </c>
+      <c r="D392"/>
+      <c r="E392" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G392"/>
+      <c r="H392" t="s">
+        <v>761</v>
+      </c>
+      <c r="I392"/>
+      <c r="J392"/>
+      <c r="K392" t="s">
+        <v>762</v>
+      </c>
+      <c r="L392"/>
+      <c r="M392">
+        <v>44.655827</v>
+      </c>
+      <c r="N392">
+        <v>-0.110951</v>
+      </c>
+      <c r="O392" t="s">
+        <v>33</v>
+      </c>
+      <c r="P392" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q392" t="s">
+        <v>230</v>
+      </c>
+      <c r="R392" t="s">
+        <v>231</v>
+      </c>
+      <c r="S392" t="s">
+        <v>232</v>
+      </c>
+      <c r="T392" t="s">
+        <v>33</v>
+      </c>
+      <c r="U392"/>
+      <c r="V392"/>
+      <c r="W392" t="s">
+        <v>34</v>
+      </c>
+      <c r="X392"/>
+      <c r="Y392"/>
+      <c r="Z392"/>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>791</v>
+      </c>
+      <c r="B393"/>
+      <c r="C393" t="s">
+        <v>27</v>
+      </c>
+      <c r="D393"/>
+      <c r="E393" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G393"/>
+      <c r="H393" t="s">
+        <v>794</v>
+      </c>
+      <c r="I393"/>
+      <c r="J393" t="s">
+        <v>150</v>
+      </c>
+      <c r="K393" t="s">
+        <v>151</v>
+      </c>
+      <c r="L393"/>
+      <c r="M393">
+        <v>44.59803</v>
+      </c>
+      <c r="N393">
+        <v>-1.200578</v>
+      </c>
+      <c r="O393" t="s">
+        <v>33</v>
+      </c>
+      <c r="P393" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q393" t="s">
+        <v>152</v>
+      </c>
+      <c r="R393" t="s">
+        <v>153</v>
+      </c>
+      <c r="S393" t="s">
+        <v>154</v>
+      </c>
+      <c r="T393" t="s">
+        <v>33</v>
+      </c>
+      <c r="U393"/>
+      <c r="V393"/>
+      <c r="W393" t="s">
+        <v>34</v>
+      </c>
+      <c r="X393"/>
+      <c r="Y393"/>
+      <c r="Z393"/>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B394"/>
+      <c r="C394" t="s">
+        <v>27</v>
+      </c>
+      <c r="D394"/>
+      <c r="E394" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1310</v>
+      </c>
+      <c r="G394"/>
+      <c r="H394" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I394"/>
+      <c r="J394" t="s">
+        <v>1088</v>
+      </c>
+      <c r="K394" t="s">
+        <v>258</v>
+      </c>
+      <c r="L394"/>
+      <c r="M394">
+        <v>44.498863</v>
+      </c>
+      <c r="N394">
+        <v>-0.652549</v>
+      </c>
+      <c r="O394" t="s">
+        <v>34</v>
+      </c>
+      <c r="P394" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q394" t="s">
+        <v>35</v>
+      </c>
+      <c r="R394" t="s">
+        <v>98</v>
+      </c>
+      <c r="S394" t="s">
+        <v>99</v>
+      </c>
+      <c r="T394" t="s">
+        <v>33</v>
+      </c>
+      <c r="U394"/>
+      <c r="V394"/>
+      <c r="W394" t="s">
+        <v>34</v>
+      </c>
+      <c r="X394"/>
+      <c r="Y394"/>
+      <c r="Z394"/>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B395"/>
+      <c r="C395" t="s">
+        <v>906</v>
+      </c>
+      <c r="D395"/>
+      <c r="E395" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G395"/>
+      <c r="H395" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I395"/>
+      <c r="J395" t="s">
+        <v>1313</v>
+      </c>
+      <c r="K395" t="s">
+        <v>971</v>
+      </c>
+      <c r="L395"/>
+      <c r="M395">
+        <v>44.595287</v>
+      </c>
+      <c r="N395">
+        <v>44.595287</v>
+      </c>
+      <c r="O395" t="s">
+        <v>34</v>
+      </c>
+      <c r="P395" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q395" t="s">
+        <v>972</v>
+      </c>
+      <c r="R395" t="s">
+        <v>973</v>
+      </c>
+      <c r="S395" t="s">
+        <v>1268</v>
+      </c>
+      <c r="T395"/>
+      <c r="U395"/>
+      <c r="V395"/>
+      <c r="W395" t="s">
+        <v>34</v>
+      </c>
+      <c r="X395"/>
+      <c r="Y395"/>
+      <c r="Z395"/>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B396"/>
+      <c r="C396" t="s">
+        <v>27</v>
+      </c>
+      <c r="D396"/>
+      <c r="E396" t="s">
+        <v>1315</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1316</v>
+      </c>
+      <c r="G396"/>
+      <c r="H396" t="s">
+        <v>1317</v>
+      </c>
+      <c r="I396"/>
+      <c r="J396" t="s">
+        <v>463</v>
+      </c>
+      <c r="K396" t="s">
+        <v>129</v>
+      </c>
+      <c r="L396"/>
+      <c r="M396">
+        <v>44.900517</v>
+      </c>
+      <c r="N396">
+        <v>-0.616527</v>
+      </c>
+      <c r="O396" t="s">
+        <v>33</v>
+      </c>
+      <c r="P396" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q396" t="s">
+        <v>130</v>
+      </c>
+      <c r="R396" t="s">
+        <v>131</v>
+      </c>
+      <c r="S396" t="s">
+        <v>132</v>
+      </c>
+      <c r="T396" t="s">
+        <v>33</v>
+      </c>
+      <c r="U396"/>
+      <c r="V396"/>
+      <c r="W396" t="s">
+        <v>34</v>
+      </c>
+      <c r="X396"/>
+      <c r="Y396"/>
+      <c r="Z396"/>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>804</v>
+      </c>
+      <c r="B397"/>
+      <c r="C397" t="s">
+        <v>782</v>
+      </c>
+      <c r="D397"/>
+      <c r="E397" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G397"/>
+      <c r="H397" t="s">
+        <v>805</v>
+      </c>
+      <c r="I397"/>
+      <c r="J397" t="s">
+        <v>1320</v>
+      </c>
+      <c r="K397" t="s">
+        <v>1321</v>
+      </c>
+      <c r="L397"/>
+      <c r="M397">
+        <v>45.01072</v>
+      </c>
+      <c r="N397">
+        <v>45.01072</v>
+      </c>
+      <c r="O397" t="s">
+        <v>34</v>
+      </c>
+      <c r="P397" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q397"/>
+      <c r="R397"/>
+      <c r="S397" t="s">
+        <v>810</v>
+      </c>
+      <c r="T397"/>
+      <c r="U397"/>
+      <c r="V397"/>
+      <c r="W397" t="s">
+        <v>34</v>
+      </c>
+      <c r="X397"/>
+      <c r="Y397"/>
+      <c r="Z397"/>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>146</v>
+      </c>
+      <c r="B398"/>
+      <c r="C398" t="s">
+        <v>27</v>
+      </c>
+      <c r="D398"/>
+      <c r="E398" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G398"/>
+      <c r="H398" t="s">
+        <v>149</v>
+      </c>
+      <c r="I398"/>
+      <c r="J398" t="s">
+        <v>150</v>
+      </c>
+      <c r="K398" t="s">
+        <v>151</v>
+      </c>
+      <c r="L398"/>
+      <c r="M398">
+        <v>44.622143</v>
+      </c>
+      <c r="N398">
+        <v>-1.139762</v>
+      </c>
+      <c r="O398" t="s">
+        <v>33</v>
+      </c>
+      <c r="P398" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q398" t="s">
+        <v>152</v>
+      </c>
+      <c r="R398" t="s">
+        <v>153</v>
+      </c>
+      <c r="S398" t="s">
+        <v>154</v>
+      </c>
+      <c r="T398" t="s">
+        <v>34</v>
+      </c>
+      <c r="U398"/>
+      <c r="V398"/>
+      <c r="W398" t="s">
+        <v>34</v>
+      </c>
+      <c r="X398"/>
+      <c r="Y398"/>
+      <c r="Z398"/>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B399"/>
+      <c r="C399" t="s">
+        <v>27</v>
+      </c>
+      <c r="D399"/>
+      <c r="E399" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G399"/>
+      <c r="H399" t="s">
+        <v>1127</v>
+      </c>
+      <c r="I399"/>
+      <c r="J399"/>
+      <c r="K399" t="s">
+        <v>32</v>
+      </c>
+      <c r="L399"/>
+      <c r="M399">
+        <v>44.6981</v>
+      </c>
+      <c r="N399">
+        <v>-0.96155</v>
+      </c>
+      <c r="O399" t="s">
+        <v>34</v>
+      </c>
+      <c r="P399" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q399" t="s">
+        <v>265</v>
+      </c>
+      <c r="R399" t="s">
+        <v>266</v>
+      </c>
+      <c r="S399" t="s">
+        <v>267</v>
+      </c>
+      <c r="T399" t="s">
+        <v>33</v>
+      </c>
+      <c r="U399" t="s">
+        <v>1128</v>
+      </c>
+      <c r="V399" t="s">
+        <v>266</v>
+      </c>
+      <c r="W399" t="s">
+        <v>34</v>
+      </c>
+      <c r="X399"/>
+      <c r="Y399"/>
+      <c r="Z399"/>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>795</v>
+      </c>
+      <c r="B400"/>
+      <c r="C400" t="s">
+        <v>782</v>
+      </c>
+      <c r="D400"/>
+      <c r="E400" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G400"/>
+      <c r="H400" t="s">
+        <v>798</v>
+      </c>
+      <c r="I400"/>
+      <c r="J400" t="s">
+        <v>1328</v>
+      </c>
+      <c r="K400" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L400"/>
+      <c r="M400">
+        <v>44.556854</v>
+      </c>
+      <c r="N400">
+        <v>44.556854</v>
+      </c>
+      <c r="O400" t="s">
+        <v>34</v>
+      </c>
+      <c r="P400" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q400" t="s">
+        <v>1330</v>
+      </c>
+      <c r="R400" t="s">
+        <v>1331</v>
+      </c>
+      <c r="S400" t="s">
+        <v>803</v>
+      </c>
+      <c r="T400"/>
+      <c r="U400"/>
+      <c r="V400"/>
+      <c r="W400" t="s">
+        <v>34</v>
+      </c>
+      <c r="X400"/>
+      <c r="Y400"/>
+      <c r="Z400"/>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B401"/>
+      <c r="C401" t="s">
+        <v>782</v>
+      </c>
+      <c r="D401"/>
+      <c r="E401" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G401"/>
+      <c r="H401" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I401"/>
+      <c r="J401" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K401" t="s">
+        <v>1334</v>
+      </c>
+      <c r="L401"/>
+      <c r="M401">
+        <v>45.13943</v>
+      </c>
+      <c r="N401">
+        <v>45.13943</v>
+      </c>
+      <c r="O401" t="s">
+        <v>34</v>
+      </c>
+      <c r="P401" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q401" t="s">
+        <v>1335</v>
+      </c>
+      <c r="R401" t="s">
+        <v>1336</v>
+      </c>
+      <c r="S401" t="s">
+        <v>1049</v>
+      </c>
+      <c r="T401"/>
+      <c r="U401"/>
+      <c r="V401"/>
+      <c r="W401" t="s">
+        <v>34</v>
+      </c>
+      <c r="X401"/>
+      <c r="Y401"/>
+      <c r="Z401"/>
+    </row>
+    <row r="402" spans="1:26">
+      <c r="A402" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B402"/>
+      <c r="C402" t="s">
+        <v>906</v>
+      </c>
+      <c r="D402"/>
+      <c r="E402" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G402"/>
+      <c r="H402" t="s">
+        <v>1339</v>
+      </c>
+      <c r="I402"/>
+      <c r="J402" t="s">
+        <v>1328</v>
+      </c>
+      <c r="K402" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L402"/>
+      <c r="M402">
+        <v>44.556732</v>
+      </c>
+      <c r="N402">
+        <v>44.556732</v>
+      </c>
+      <c r="O402" t="s">
+        <v>34</v>
+      </c>
+      <c r="P402" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q402" t="s">
+        <v>1330</v>
+      </c>
+      <c r="R402" t="s">
+        <v>1331</v>
+      </c>
+      <c r="S402" t="s">
+        <v>1340</v>
+      </c>
+      <c r="T402"/>
+      <c r="U402"/>
+      <c r="V402"/>
+      <c r="W402" t="s">
+        <v>34</v>
+      </c>
+      <c r="X402"/>
+      <c r="Y402"/>
+      <c r="Z402"/>
+    </row>
+    <row r="403" spans="1:26">
+      <c r="A403" t="s">
+        <v>606</v>
+      </c>
+      <c r="B403"/>
+      <c r="C403" t="s">
+        <v>27</v>
+      </c>
+      <c r="D403"/>
+      <c r="E403" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G403"/>
+      <c r="H403" t="s">
+        <v>609</v>
+      </c>
+      <c r="I403"/>
+      <c r="J403" t="s">
+        <v>610</v>
+      </c>
+      <c r="K403" t="s">
+        <v>129</v>
+      </c>
+      <c r="L403"/>
+      <c r="M403">
+        <v>44.900513</v>
+      </c>
+      <c r="N403">
+        <v>-0.616533</v>
+      </c>
+      <c r="O403" t="s">
+        <v>33</v>
+      </c>
+      <c r="P403" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q403" t="s">
+        <v>130</v>
+      </c>
+      <c r="R403" t="s">
+        <v>131</v>
+      </c>
+      <c r="S403" t="s">
+        <v>132</v>
+      </c>
+      <c r="T403" t="s">
+        <v>33</v>
+      </c>
+      <c r="U403"/>
+      <c r="V403"/>
+      <c r="W403" t="s">
+        <v>34</v>
+      </c>
+      <c r="X403"/>
+      <c r="Y403"/>
+      <c r="Z403"/>
+    </row>
+    <row r="404" spans="1:26">
+      <c r="A404" t="s">
+        <v>162</v>
+      </c>
+      <c r="B404"/>
+      <c r="C404" t="s">
+        <v>27</v>
+      </c>
+      <c r="D404"/>
+      <c r="E404" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G404"/>
+      <c r="H404" t="s">
+        <v>165</v>
+      </c>
+      <c r="I404"/>
+      <c r="J404" t="s">
+        <v>166</v>
+      </c>
+      <c r="K404" t="s">
+        <v>151</v>
+      </c>
+      <c r="L404"/>
+      <c r="M404">
+        <v>44.608402</v>
+      </c>
+      <c r="N404">
+        <v>-1.153356</v>
+      </c>
+      <c r="O404" t="s">
+        <v>33</v>
+      </c>
+      <c r="P404" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q404" t="s">
+        <v>152</v>
+      </c>
+      <c r="R404" t="s">
+        <v>153</v>
+      </c>
+      <c r="S404" t="s">
+        <v>154</v>
+      </c>
+      <c r="T404" t="s">
+        <v>33</v>
+      </c>
+      <c r="U404"/>
+      <c r="V404"/>
+      <c r="W404" t="s">
+        <v>34</v>
+      </c>
+      <c r="X404"/>
+      <c r="Y404"/>
+      <c r="Z404"/>
+    </row>
+    <row r="405" spans="1:26">
+      <c r="A405" t="s">
+        <v>791</v>
+      </c>
+      <c r="B405"/>
+      <c r="C405" t="s">
+        <v>27</v>
+      </c>
+      <c r="D405"/>
+      <c r="E405" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G405"/>
+      <c r="H405" t="s">
+        <v>794</v>
+      </c>
+      <c r="I405"/>
+      <c r="J405" t="s">
+        <v>150</v>
+      </c>
+      <c r="K405" t="s">
+        <v>151</v>
+      </c>
+      <c r="L405"/>
+      <c r="M405">
+        <v>44.598053</v>
+      </c>
+      <c r="N405">
+        <v>-1.200525</v>
+      </c>
+      <c r="O405" t="s">
+        <v>33</v>
+      </c>
+      <c r="P405" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q405" t="s">
+        <v>152</v>
+      </c>
+      <c r="R405" t="s">
+        <v>153</v>
+      </c>
+      <c r="S405" t="s">
+        <v>154</v>
+      </c>
+      <c r="T405" t="s">
+        <v>33</v>
+      </c>
+      <c r="U405"/>
+      <c r="V405"/>
+      <c r="W405" t="s">
+        <v>34</v>
+      </c>
+      <c r="X405"/>
+      <c r="Y405"/>
+      <c r="Z405"/>
+    </row>
+    <row r="406" spans="1:26">
+      <c r="A406" t="s">
+        <v>781</v>
+      </c>
+      <c r="B406"/>
+      <c r="C406" t="s">
+        <v>782</v>
+      </c>
+      <c r="D406"/>
+      <c r="E406" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1348</v>
+      </c>
+      <c r="G406"/>
+      <c r="H406" t="s">
+        <v>785</v>
+      </c>
+      <c r="I406"/>
+      <c r="J406" t="s">
+        <v>1349</v>
+      </c>
+      <c r="K406" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L406"/>
+      <c r="M406">
+        <v>44.586586</v>
+      </c>
+      <c r="N406">
+        <v>44.586586</v>
+      </c>
+      <c r="O406" t="s">
+        <v>34</v>
+      </c>
+      <c r="P406" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q406" t="s">
+        <v>1351</v>
+      </c>
+      <c r="R406" t="s">
+        <v>1352</v>
+      </c>
+      <c r="S406" t="s">
+        <v>790</v>
+      </c>
+      <c r="T406" t="s">
+        <v>34</v>
+      </c>
+      <c r="U406"/>
+      <c r="V406"/>
+      <c r="W406" t="s">
+        <v>34</v>
+      </c>
+      <c r="X406"/>
+      <c r="Y406"/>
+      <c r="Z406"/>
+    </row>
+    <row r="407" spans="1:26">
+      <c r="A407" t="s">
+        <v>804</v>
+      </c>
+      <c r="B407"/>
+      <c r="C407" t="s">
+        <v>782</v>
+      </c>
+      <c r="D407"/>
+      <c r="E407" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1348</v>
+      </c>
+      <c r="G407"/>
+      <c r="H407" t="s">
+        <v>805</v>
+      </c>
+      <c r="I407"/>
+      <c r="J407" t="s">
+        <v>1354</v>
+      </c>
+      <c r="K407" t="s">
+        <v>1355</v>
+      </c>
+      <c r="L407"/>
+      <c r="M407">
+        <v>44.651527</v>
+      </c>
+      <c r="N407">
+        <v>44.651527</v>
+      </c>
+      <c r="O407" t="s">
+        <v>34</v>
+      </c>
+      <c r="P407" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q407" t="s">
+        <v>1356</v>
+      </c>
+      <c r="R407" t="s">
+        <v>1357</v>
+      </c>
+      <c r="S407" t="s">
+        <v>810</v>
+      </c>
+      <c r="T407"/>
+      <c r="U407"/>
+      <c r="V407"/>
+      <c r="W407" t="s">
+        <v>34</v>
+      </c>
+      <c r="X407"/>
+      <c r="Y407"/>
+      <c r="Z407"/>
+    </row>
+    <row r="408" spans="1:26">
+      <c r="A408" t="s">
+        <v>804</v>
+      </c>
+      <c r="B408"/>
+      <c r="C408" t="s">
+        <v>782</v>
+      </c>
+      <c r="D408"/>
+      <c r="E408" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G408"/>
+      <c r="H408" t="s">
+        <v>805</v>
+      </c>
+      <c r="I408"/>
+      <c r="J408" t="s">
+        <v>1360</v>
+      </c>
+      <c r="K408" t="s">
+        <v>1361</v>
+      </c>
+      <c r="L408"/>
+      <c r="M408">
+        <v>44.896656</v>
+      </c>
+      <c r="N408">
+        <v>44.896656</v>
+      </c>
+      <c r="O408" t="s">
+        <v>34</v>
+      </c>
+      <c r="P408" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q408"/>
+      <c r="R408"/>
+      <c r="S408" t="s">
+        <v>810</v>
+      </c>
+      <c r="T408"/>
+      <c r="U408"/>
+      <c r="V408"/>
+      <c r="W408" t="s">
+        <v>34</v>
+      </c>
+      <c r="X408"/>
+      <c r="Y408"/>
+      <c r="Z408"/>
+    </row>
+    <row r="409" spans="1:26">
+      <c r="A409" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B409"/>
+      <c r="C409" t="s">
+        <v>27</v>
+      </c>
+      <c r="D409"/>
+      <c r="E409" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G409"/>
+      <c r="H409" t="s">
+        <v>1365</v>
+      </c>
+      <c r="I409"/>
+      <c r="J409" t="s">
+        <v>1366</v>
+      </c>
+      <c r="K409" t="s">
+        <v>129</v>
+      </c>
+      <c r="L409"/>
+      <c r="M409">
+        <v>44.900513</v>
+      </c>
+      <c r="N409">
+        <v>-0.616549</v>
+      </c>
+      <c r="O409" t="s">
+        <v>33</v>
+      </c>
+      <c r="P409" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q409" t="s">
+        <v>130</v>
+      </c>
+      <c r="R409" t="s">
+        <v>131</v>
+      </c>
+      <c r="S409" t="s">
+        <v>132</v>
+      </c>
+      <c r="T409" t="s">
+        <v>33</v>
+      </c>
+      <c r="U409"/>
+      <c r="V409"/>
+      <c r="W409" t="s">
+        <v>34</v>
+      </c>
+      <c r="X409"/>
+      <c r="Y409"/>
+      <c r="Z409"/>
+    </row>
+    <row r="410" spans="1:26">
+      <c r="A410" t="s">
+        <v>146</v>
+      </c>
+      <c r="B410"/>
+      <c r="C410" t="s">
+        <v>27</v>
+      </c>
+      <c r="D410"/>
+      <c r="E410" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G410"/>
+      <c r="H410" t="s">
+        <v>149</v>
+      </c>
+      <c r="I410"/>
+      <c r="J410" t="s">
+        <v>150</v>
+      </c>
+      <c r="K410" t="s">
+        <v>151</v>
+      </c>
+      <c r="L410"/>
+      <c r="M410">
+        <v>44.622143</v>
+      </c>
+      <c r="N410">
+        <v>-1.139762</v>
+      </c>
+      <c r="O410" t="s">
+        <v>33</v>
+      </c>
+      <c r="P410" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q410" t="s">
+        <v>152</v>
+      </c>
+      <c r="R410" t="s">
+        <v>153</v>
+      </c>
+      <c r="S410" t="s">
+        <v>154</v>
+      </c>
+      <c r="T410" t="s">
+        <v>34</v>
+      </c>
+      <c r="U410"/>
+      <c r="V410"/>
+      <c r="W410" t="s">
+        <v>34</v>
+      </c>
+      <c r="X410"/>
+      <c r="Y410"/>
+      <c r="Z410"/>
+    </row>
+    <row r="411" spans="1:26">
+      <c r="A411" t="s">
+        <v>905</v>
+      </c>
+      <c r="B411"/>
+      <c r="C411" t="s">
+        <v>906</v>
+      </c>
+      <c r="D411"/>
+      <c r="E411" t="s">
+        <v>1369</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G411"/>
+      <c r="H411" t="s">
+        <v>908</v>
+      </c>
+      <c r="I411"/>
+      <c r="J411" t="s">
+        <v>1370</v>
+      </c>
+      <c r="K411" t="s">
+        <v>1371</v>
+      </c>
+      <c r="L411"/>
+      <c r="M411">
+        <v>45.00928</v>
+      </c>
+      <c r="N411">
+        <v>45.00928</v>
+      </c>
+      <c r="O411" t="s">
+        <v>34</v>
+      </c>
+      <c r="P411" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q411" t="s">
+        <v>1372</v>
+      </c>
+      <c r="R411" t="s">
+        <v>1373</v>
+      </c>
+      <c r="S411" t="s">
+        <v>913</v>
+      </c>
+      <c r="T411"/>
+      <c r="U411"/>
+      <c r="V411"/>
+      <c r="W411" t="s">
+        <v>34</v>
+      </c>
+      <c r="X411"/>
+      <c r="Y411"/>
+      <c r="Z411"/>
+    </row>
+    <row r="412" spans="1:26">
+      <c r="A412" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B412"/>
+      <c r="C412" t="s">
+        <v>906</v>
+      </c>
+      <c r="D412"/>
+      <c r="E412" t="s">
+        <v>1369</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G412"/>
+      <c r="H412" t="s">
+        <v>1339</v>
+      </c>
+      <c r="I412"/>
+      <c r="J412" t="s">
+        <v>1370</v>
+      </c>
+      <c r="K412" t="s">
+        <v>1371</v>
+      </c>
+      <c r="L412"/>
+      <c r="M412">
+        <v>45.00928</v>
+      </c>
+      <c r="N412">
+        <v>45.00928</v>
+      </c>
+      <c r="O412" t="s">
+        <v>34</v>
+      </c>
+      <c r="P412" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q412" t="s">
+        <v>1372</v>
+      </c>
+      <c r="R412" t="s">
+        <v>1373</v>
+      </c>
+      <c r="S412" t="s">
+        <v>1340</v>
+      </c>
+      <c r="T412"/>
+      <c r="U412"/>
+      <c r="V412"/>
+      <c r="W412" t="s">
+        <v>34</v>
+      </c>
+      <c r="X412"/>
+      <c r="Y412"/>
+      <c r="Z412"/>
+    </row>
+    <row r="413" spans="1:26">
+      <c r="A413" t="s">
+        <v>817</v>
+      </c>
+      <c r="B413"/>
+      <c r="C413" t="s">
+        <v>782</v>
+      </c>
+      <c r="D413"/>
+      <c r="E413" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G413"/>
+      <c r="H413" t="s">
+        <v>819</v>
+      </c>
+      <c r="I413"/>
+      <c r="J413" t="s">
+        <v>1375</v>
+      </c>
+      <c r="K413" t="s">
+        <v>1376</v>
+      </c>
+      <c r="L413"/>
+      <c r="M413">
+        <v>45.081024</v>
+      </c>
+      <c r="N413">
+        <v>45.081024</v>
+      </c>
+      <c r="O413" t="s">
+        <v>34</v>
+      </c>
+      <c r="P413" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q413" t="s">
+        <v>1377</v>
+      </c>
+      <c r="R413" t="s">
+        <v>1378</v>
+      </c>
+      <c r="S413" t="s">
+        <v>820</v>
+      </c>
+      <c r="T413"/>
+      <c r="U413"/>
+      <c r="V413"/>
+      <c r="W413" t="s">
+        <v>34</v>
+      </c>
+      <c r="X413"/>
+      <c r="Y413"/>
+      <c r="Z413"/>
+    </row>
+    <row r="414" spans="1:26">
+      <c r="A414" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B414"/>
+      <c r="C414" t="s">
+        <v>906</v>
+      </c>
+      <c r="D414"/>
+      <c r="E414" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G414"/>
+      <c r="H414" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I414"/>
+      <c r="J414" t="s">
+        <v>1380</v>
+      </c>
+      <c r="K414" t="s">
+        <v>1381</v>
+      </c>
+      <c r="L414"/>
+      <c r="M414">
+        <v>44.576363</v>
+      </c>
+      <c r="N414">
+        <v>44.576363</v>
+      </c>
+      <c r="O414" t="s">
+        <v>34</v>
+      </c>
+      <c r="P414" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q414" t="s">
+        <v>1382</v>
+      </c>
+      <c r="R414" t="s">
+        <v>1383</v>
+      </c>
+      <c r="S414" t="s">
+        <v>1268</v>
+      </c>
+      <c r="T414"/>
+      <c r="U414"/>
+      <c r="V414"/>
+      <c r="W414" t="s">
+        <v>34</v>
+      </c>
+      <c r="X414"/>
+      <c r="Y414"/>
+      <c r="Z414"/>
+    </row>
+    <row r="415" spans="1:26">
+      <c r="A415" t="s">
+        <v>162</v>
+      </c>
+      <c r="B415"/>
+      <c r="C415" t="s">
+        <v>27</v>
+      </c>
+      <c r="D415"/>
+      <c r="E415" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G415"/>
+      <c r="H415" t="s">
+        <v>165</v>
+      </c>
+      <c r="I415"/>
+      <c r="J415" t="s">
+        <v>166</v>
+      </c>
+      <c r="K415" t="s">
+        <v>151</v>
+      </c>
+      <c r="L415"/>
+      <c r="M415">
+        <v>44.608402</v>
+      </c>
+      <c r="N415">
+        <v>-1.153356</v>
+      </c>
+      <c r="O415" t="s">
+        <v>33</v>
+      </c>
+      <c r="P415" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q415" t="s">
+        <v>152</v>
+      </c>
+      <c r="R415" t="s">
+        <v>153</v>
+      </c>
+      <c r="S415" t="s">
+        <v>154</v>
+      </c>
+      <c r="T415" t="s">
+        <v>33</v>
+      </c>
+      <c r="U415"/>
+      <c r="V415"/>
+      <c r="W415" t="s">
+        <v>34</v>
+      </c>
+      <c r="X415"/>
+      <c r="Y415"/>
+      <c r="Z415"/>
+    </row>
+    <row r="416" spans="1:26">
+      <c r="A416" t="s">
+        <v>791</v>
+      </c>
+      <c r="B416"/>
+      <c r="C416" t="s">
+        <v>27</v>
+      </c>
+      <c r="D416"/>
+      <c r="E416" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G416"/>
+      <c r="H416" t="s">
+        <v>794</v>
+      </c>
+      <c r="I416"/>
+      <c r="J416" t="s">
+        <v>150</v>
+      </c>
+      <c r="K416" t="s">
+        <v>151</v>
+      </c>
+      <c r="L416"/>
+      <c r="M416">
+        <v>44.5981</v>
+      </c>
+      <c r="N416">
+        <v>-1.200519</v>
+      </c>
+      <c r="O416" t="s">
+        <v>33</v>
+      </c>
+      <c r="P416" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q416" t="s">
+        <v>152</v>
+      </c>
+      <c r="R416" t="s">
+        <v>153</v>
+      </c>
+      <c r="S416" t="s">
+        <v>154</v>
+      </c>
+      <c r="T416" t="s">
+        <v>33</v>
+      </c>
+      <c r="U416"/>
+      <c r="V416"/>
+      <c r="W416" t="s">
+        <v>34</v>
+      </c>
+      <c r="X416"/>
+      <c r="Y416"/>
+      <c r="Z416"/>
+    </row>
+    <row r="417" spans="1:26">
+      <c r="A417" t="s">
+        <v>966</v>
+      </c>
+      <c r="B417"/>
+      <c r="C417" t="s">
+        <v>906</v>
+      </c>
+      <c r="D417"/>
+      <c r="E417" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G417"/>
+      <c r="H417" t="s">
+        <v>969</v>
+      </c>
+      <c r="I417"/>
+      <c r="J417" t="s">
+        <v>1390</v>
+      </c>
+      <c r="K417" t="s">
+        <v>1350</v>
+      </c>
+      <c r="L417"/>
+      <c r="M417">
+        <v>44.583054</v>
+      </c>
+      <c r="N417">
+        <v>44.583054</v>
+      </c>
+      <c r="O417" t="s">
+        <v>34</v>
+      </c>
+      <c r="P417" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q417" t="s">
+        <v>1351</v>
+      </c>
+      <c r="R417" t="s">
+        <v>1352</v>
+      </c>
+      <c r="S417" t="s">
+        <v>974</v>
+      </c>
+      <c r="T417"/>
+      <c r="U417"/>
+      <c r="V417"/>
+      <c r="W417" t="s">
+        <v>34</v>
+      </c>
+      <c r="X417"/>
+      <c r="Y417"/>
+      <c r="Z417"/>
+    </row>
+    <row r="418" spans="1:26">
+      <c r="A418" t="s">
+        <v>882</v>
+      </c>
+      <c r="B418"/>
+      <c r="C418" t="s">
+        <v>27</v>
+      </c>
+      <c r="D418"/>
+      <c r="E418" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1392</v>
+      </c>
+      <c r="G418"/>
+      <c r="H418" t="s">
+        <v>885</v>
+      </c>
+      <c r="I418"/>
+      <c r="J418"/>
+      <c r="K418" t="s">
+        <v>886</v>
+      </c>
+      <c r="L418"/>
+      <c r="M418">
+        <v>44.51111</v>
+      </c>
+      <c r="N418">
+        <v>-0.356205</v>
+      </c>
+      <c r="O418" t="s">
+        <v>33</v>
+      </c>
+      <c r="P418" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q418" t="s">
+        <v>230</v>
+      </c>
+      <c r="R418" t="s">
+        <v>231</v>
+      </c>
+      <c r="S418" t="s">
+        <v>232</v>
+      </c>
+      <c r="T418" t="s">
+        <v>33</v>
+      </c>
+      <c r="U418"/>
+      <c r="V418"/>
+      <c r="W418" t="s">
+        <v>34</v>
+      </c>
+      <c r="X418"/>
+      <c r="Y418"/>
+      <c r="Z418"/>
+    </row>
+    <row r="419" spans="1:26">
+      <c r="A419" t="s">
+        <v>146</v>
+      </c>
+      <c r="B419"/>
+      <c r="C419" t="s">
+        <v>27</v>
+      </c>
+      <c r="D419"/>
+      <c r="E419" t="s">
+        <v>1393</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G419"/>
+      <c r="H419" t="s">
+        <v>149</v>
+      </c>
+      <c r="I419"/>
+      <c r="J419" t="s">
+        <v>150</v>
+      </c>
+      <c r="K419" t="s">
+        <v>151</v>
+      </c>
+      <c r="L419"/>
+      <c r="M419">
+        <v>44.622143</v>
+      </c>
+      <c r="N419">
+        <v>-1.139762</v>
+      </c>
+      <c r="O419" t="s">
+        <v>33</v>
+      </c>
+      <c r="P419" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q419" t="s">
+        <v>152</v>
+      </c>
+      <c r="R419" t="s">
+        <v>153</v>
+      </c>
+      <c r="S419" t="s">
+        <v>154</v>
+      </c>
+      <c r="T419" t="s">
+        <v>34</v>
+      </c>
+      <c r="U419"/>
+      <c r="V419"/>
+      <c r="W419" t="s">
+        <v>34</v>
+      </c>
+      <c r="X419"/>
+      <c r="Y419"/>
+      <c r="Z419"/>
+    </row>
+    <row r="420" spans="1:26">
+      <c r="A420" t="s">
+        <v>606</v>
+      </c>
+      <c r="B420"/>
+      <c r="C420" t="s">
+        <v>27</v>
+      </c>
+      <c r="D420"/>
+      <c r="E420" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G420"/>
+      <c r="H420" t="s">
+        <v>609</v>
+      </c>
+      <c r="I420"/>
+      <c r="J420" t="s">
+        <v>610</v>
+      </c>
+      <c r="K420" t="s">
+        <v>129</v>
+      </c>
+      <c r="L420"/>
+      <c r="M420">
+        <v>44.900513</v>
+      </c>
+      <c r="N420">
+        <v>-0.616533</v>
+      </c>
+      <c r="O420" t="s">
+        <v>33</v>
+      </c>
+      <c r="P420" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q420" t="s">
+        <v>130</v>
+      </c>
+      <c r="R420" t="s">
+        <v>131</v>
+      </c>
+      <c r="S420" t="s">
+        <v>132</v>
+      </c>
+      <c r="T420" t="s">
+        <v>33</v>
+      </c>
+      <c r="U420"/>
+      <c r="V420"/>
+      <c r="W420" t="s">
+        <v>34</v>
+      </c>
+      <c r="X420"/>
+      <c r="Y420"/>
+      <c r="Z420"/>
+    </row>
+    <row r="421" spans="1:26">
+      <c r="A421" t="s">
+        <v>162</v>
+      </c>
+      <c r="B421"/>
+      <c r="C421" t="s">
+        <v>27</v>
+      </c>
+      <c r="D421"/>
+      <c r="E421" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1398</v>
+      </c>
+      <c r="G421"/>
+      <c r="H421" t="s">
+        <v>165</v>
+      </c>
+      <c r="I421"/>
+      <c r="J421" t="s">
+        <v>166</v>
+      </c>
+      <c r="K421" t="s">
+        <v>151</v>
+      </c>
+      <c r="L421"/>
+      <c r="M421">
+        <v>44.608402</v>
+      </c>
+      <c r="N421">
+        <v>-1.153356</v>
+      </c>
+      <c r="O421" t="s">
+        <v>33</v>
+      </c>
+      <c r="P421" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q421" t="s">
+        <v>152</v>
+      </c>
+      <c r="R421" t="s">
+        <v>153</v>
+      </c>
+      <c r="S421" t="s">
+        <v>154</v>
+      </c>
+      <c r="T421" t="s">
+        <v>33</v>
+      </c>
+      <c r="U421"/>
+      <c r="V421"/>
+      <c r="W421" t="s">
+        <v>34</v>
+      </c>
+      <c r="X421"/>
+      <c r="Y421"/>
+      <c r="Z421"/>
+    </row>
+    <row r="422" spans="1:26">
+      <c r="A422" t="s">
+        <v>975</v>
+      </c>
+      <c r="B422"/>
+      <c r="C422" t="s">
+        <v>27</v>
+      </c>
+      <c r="D422"/>
+      <c r="E422" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G422"/>
+      <c r="H422" t="s">
+        <v>978</v>
+      </c>
+      <c r="I422"/>
+      <c r="J422"/>
+      <c r="K422" t="s">
+        <v>979</v>
+      </c>
+      <c r="L422"/>
+      <c r="M422">
+        <v>44.377666</v>
+      </c>
+      <c r="N422">
+        <v>-0.253779</v>
+      </c>
+      <c r="O422" t="s">
+        <v>33</v>
+      </c>
+      <c r="P422" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q422" t="s">
+        <v>230</v>
+      </c>
+      <c r="R422" t="s">
+        <v>231</v>
+      </c>
+      <c r="S422" t="s">
+        <v>232</v>
+      </c>
+      <c r="T422" t="s">
+        <v>33</v>
+      </c>
+      <c r="U422"/>
+      <c r="V422"/>
+      <c r="W422" t="s">
+        <v>34</v>
+      </c>
+      <c r="X422"/>
+      <c r="Y422"/>
+      <c r="Z422"/>
+    </row>
+    <row r="423" spans="1:26">
+      <c r="A423" t="s">
+        <v>791</v>
+      </c>
+      <c r="B423"/>
+      <c r="C423" t="s">
+        <v>27</v>
+      </c>
+      <c r="D423"/>
+      <c r="E423" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1402</v>
+      </c>
+      <c r="G423"/>
+      <c r="H423" t="s">
+        <v>794</v>
+      </c>
+      <c r="I423"/>
+      <c r="J423" t="s">
+        <v>150</v>
+      </c>
+      <c r="K423" t="s">
+        <v>151</v>
+      </c>
+      <c r="L423"/>
+      <c r="M423">
+        <v>44.59807</v>
+      </c>
+      <c r="N423">
+        <v>-1.200519</v>
+      </c>
+      <c r="O423" t="s">
+        <v>33</v>
+      </c>
+      <c r="P423" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q423" t="s">
+        <v>152</v>
+      </c>
+      <c r="R423" t="s">
+        <v>153</v>
+      </c>
+      <c r="S423" t="s">
+        <v>154</v>
+      </c>
+      <c r="T423" t="s">
+        <v>33</v>
+      </c>
+      <c r="U423"/>
+      <c r="V423"/>
+      <c r="W423" t="s">
+        <v>34</v>
+      </c>
+      <c r="X423"/>
+      <c r="Y423"/>
+      <c r="Z423"/>
+    </row>
+    <row r="424" spans="1:26">
+      <c r="A424" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B424"/>
+      <c r="C424" t="s">
+        <v>782</v>
+      </c>
+      <c r="D424"/>
+      <c r="E424" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G424"/>
+      <c r="H424" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I424"/>
+      <c r="J424" t="s">
+        <v>1405</v>
+      </c>
+      <c r="K424" t="s">
+        <v>688</v>
+      </c>
+      <c r="L424"/>
+      <c r="M424">
+        <v>44.842373</v>
+      </c>
+      <c r="N424">
+        <v>44.842373</v>
+      </c>
+      <c r="O424" t="s">
+        <v>34</v>
+      </c>
+      <c r="P424" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q424" t="s">
+        <v>1406</v>
+      </c>
+      <c r="R424" t="s">
+        <v>1407</v>
+      </c>
+      <c r="S424" t="s">
+        <v>1049</v>
+      </c>
+      <c r="T424"/>
+      <c r="U424"/>
+      <c r="V424"/>
+      <c r="W424" t="s">
+        <v>34</v>
+      </c>
+      <c r="X424"/>
+      <c r="Y424"/>
+      <c r="Z424"/>
+    </row>
+    <row r="425" spans="1:26">
+      <c r="A425" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B425"/>
+      <c r="C425" t="s">
+        <v>906</v>
+      </c>
+      <c r="D425"/>
+      <c r="E425" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G425"/>
+      <c r="H425" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I425"/>
+      <c r="J425" t="s">
+        <v>1410</v>
+      </c>
+      <c r="K425" t="s">
+        <v>1411</v>
+      </c>
+      <c r="L425"/>
+      <c r="M425">
+        <v>44.846687</v>
+      </c>
+      <c r="N425">
+        <v>44.846687</v>
+      </c>
+      <c r="O425" t="s">
+        <v>34</v>
+      </c>
+      <c r="P425" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q425" t="s">
+        <v>1412</v>
+      </c>
+      <c r="R425" t="s">
+        <v>1413</v>
+      </c>
+      <c r="S425" t="s">
+        <v>1268</v>
+      </c>
+      <c r="T425"/>
+      <c r="U425"/>
+      <c r="V425"/>
+      <c r="W425" t="s">
+        <v>34</v>
+      </c>
+      <c r="X425"/>
+      <c r="Y425"/>
+      <c r="Z425"/>
+    </row>
+    <row r="426" spans="1:26">
+      <c r="A426" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B426"/>
+      <c r="C426" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D426"/>
+      <c r="E426" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G426"/>
+      <c r="H426" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I426"/>
+      <c r="J426" t="s">
+        <v>1414</v>
+      </c>
+      <c r="K426" t="s">
+        <v>1411</v>
+      </c>
+      <c r="L426"/>
+      <c r="M426">
+        <v>44.846676</v>
+      </c>
+      <c r="N426">
+        <v>44.846676</v>
+      </c>
+      <c r="O426" t="s">
+        <v>34</v>
+      </c>
+      <c r="P426" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q426" t="s">
+        <v>1412</v>
+      </c>
+      <c r="R426" t="s">
+        <v>1413</v>
+      </c>
+      <c r="S426" t="s">
+        <v>1073</v>
+      </c>
+      <c r="T426"/>
+      <c r="U426"/>
+      <c r="V426"/>
+      <c r="W426" t="s">
+        <v>34</v>
+      </c>
+      <c r="X426"/>
+      <c r="Y426"/>
+      <c r="Z426"/>
+    </row>
+    <row r="427" spans="1:26">
+      <c r="A427" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B427"/>
+      <c r="C427" t="s">
+        <v>27</v>
+      </c>
+      <c r="D427"/>
+      <c r="E427" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1416</v>
+      </c>
+      <c r="G427"/>
+      <c r="H427" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I427"/>
+      <c r="J427"/>
+      <c r="K427" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L427"/>
+      <c r="M427">
+        <v>44.716557</v>
+      </c>
+      <c r="N427">
+        <v>-0.399357</v>
+      </c>
+      <c r="O427" t="s">
+        <v>33</v>
+      </c>
+      <c r="P427" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q427" t="s">
+        <v>230</v>
+      </c>
+      <c r="R427" t="s">
+        <v>231</v>
+      </c>
+      <c r="S427" t="s">
+        <v>232</v>
+      </c>
+      <c r="T427" t="s">
+        <v>33</v>
+      </c>
+      <c r="U427"/>
+      <c r="V427"/>
+      <c r="W427" t="s">
+        <v>34</v>
+      </c>
+      <c r="X427"/>
+      <c r="Y427"/>
+      <c r="Z427"/>
+    </row>
+    <row r="428" spans="1:26">
+      <c r="A428" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B428"/>
+      <c r="C428" t="s">
+        <v>27</v>
+      </c>
+      <c r="D428"/>
+      <c r="E428" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G428"/>
+      <c r="H428" t="s">
+        <v>1420</v>
+      </c>
+      <c r="I428"/>
+      <c r="J428" t="s">
+        <v>610</v>
+      </c>
+      <c r="K428" t="s">
+        <v>129</v>
+      </c>
+      <c r="L428"/>
+      <c r="M428">
+        <v>44.892296</v>
+      </c>
+      <c r="N428">
+        <v>-0.602031</v>
+      </c>
+      <c r="O428" t="s">
+        <v>33</v>
+      </c>
+      <c r="P428" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q428" t="s">
+        <v>130</v>
+      </c>
+      <c r="R428" t="s">
+        <v>131</v>
+      </c>
+      <c r="S428" t="s">
+        <v>132</v>
+      </c>
+      <c r="T428" t="s">
+        <v>33</v>
+      </c>
+      <c r="U428"/>
+      <c r="V428"/>
+      <c r="W428" t="s">
+        <v>34</v>
+      </c>
+      <c r="X428"/>
+      <c r="Y428"/>
+      <c r="Z428"/>
+    </row>
+    <row r="429" spans="1:26">
+      <c r="A429" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B429"/>
+      <c r="C429" t="s">
+        <v>27</v>
+      </c>
+      <c r="D429"/>
+      <c r="E429" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G429"/>
+      <c r="H429" t="s">
+        <v>1423</v>
+      </c>
+      <c r="I429"/>
+      <c r="J429"/>
+      <c r="K429" t="s">
+        <v>947</v>
+      </c>
+      <c r="L429"/>
+      <c r="M429">
+        <v>44.785263</v>
+      </c>
+      <c r="N429">
+        <v>-0.132483</v>
+      </c>
+      <c r="O429" t="s">
+        <v>33</v>
+      </c>
+      <c r="P429" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q429" t="s">
+        <v>140</v>
+      </c>
+      <c r="R429" t="s">
+        <v>141</v>
+      </c>
+      <c r="S429" t="s">
+        <v>142</v>
+      </c>
+      <c r="T429" t="s">
+        <v>33</v>
+      </c>
+      <c r="U429"/>
+      <c r="V429"/>
+      <c r="W429" t="s">
+        <v>34</v>
+      </c>
+      <c r="X429"/>
+      <c r="Y429"/>
+      <c r="Z429"/>
+    </row>
+    <row r="430" spans="1:26">
+      <c r="A430" t="s">
+        <v>146</v>
+      </c>
+      <c r="B430"/>
+      <c r="C430" t="s">
+        <v>27</v>
+      </c>
+      <c r="D430"/>
+      <c r="E430" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G430"/>
+      <c r="H430" t="s">
+        <v>149</v>
+      </c>
+      <c r="I430"/>
+      <c r="J430" t="s">
+        <v>150</v>
+      </c>
+      <c r="K430" t="s">
+        <v>151</v>
+      </c>
+      <c r="L430"/>
+      <c r="M430">
+        <v>44.622143</v>
+      </c>
+      <c r="N430">
+        <v>-1.139762</v>
+      </c>
+      <c r="O430" t="s">
+        <v>33</v>
+      </c>
+      <c r="P430" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q430" t="s">
+        <v>152</v>
+      </c>
+      <c r="R430" t="s">
+        <v>153</v>
+      </c>
+      <c r="S430" t="s">
+        <v>154</v>
+      </c>
+      <c r="T430" t="s">
+        <v>34</v>
+      </c>
+      <c r="U430"/>
+      <c r="V430"/>
+      <c r="W430" t="s">
+        <v>34</v>
+      </c>
+      <c r="X430"/>
+      <c r="Y430"/>
+      <c r="Z430"/>
+    </row>
+    <row r="431" spans="1:26">
+      <c r="A431" t="s">
+        <v>966</v>
+      </c>
+      <c r="B431"/>
+      <c r="C431" t="s">
+        <v>906</v>
+      </c>
+      <c r="D431"/>
+      <c r="E431" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G431"/>
+      <c r="H431" t="s">
+        <v>969</v>
+      </c>
+      <c r="I431"/>
+      <c r="J431" t="s">
+        <v>1427</v>
+      </c>
+      <c r="K431" t="s">
+        <v>356</v>
+      </c>
+      <c r="L431"/>
+      <c r="M431">
+        <v>45.068863</v>
+      </c>
+      <c r="N431">
+        <v>45.068863</v>
+      </c>
+      <c r="O431" t="s">
+        <v>34</v>
+      </c>
+      <c r="P431" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q431" t="s">
+        <v>1428</v>
+      </c>
+      <c r="R431" t="s">
+        <v>1429</v>
+      </c>
+      <c r="S431" t="s">
+        <v>974</v>
+      </c>
+      <c r="T431"/>
+      <c r="U431"/>
+      <c r="V431"/>
+      <c r="W431" t="s">
+        <v>34</v>
+      </c>
+      <c r="X431"/>
+      <c r="Y431"/>
+      <c r="Z431"/>
+    </row>
+    <row r="432" spans="1:26">
+      <c r="A432" t="s">
+        <v>920</v>
+      </c>
+      <c r="B432"/>
+      <c r="C432" t="s">
+        <v>27</v>
+      </c>
+      <c r="D432"/>
+      <c r="E432" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G432"/>
+      <c r="H432" t="s">
+        <v>923</v>
+      </c>
+      <c r="I432"/>
+      <c r="J432" t="s">
+        <v>166</v>
+      </c>
+      <c r="K432" t="s">
+        <v>151</v>
+      </c>
+      <c r="L432"/>
+      <c r="M432">
+        <v>44.608402</v>
+      </c>
+      <c r="N432">
+        <v>-1.153356</v>
+      </c>
+      <c r="O432" t="s">
+        <v>33</v>
+      </c>
+      <c r="P432" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q432" t="s">
+        <v>152</v>
+      </c>
+      <c r="R432" t="s">
+        <v>153</v>
+      </c>
+      <c r="S432" t="s">
+        <v>154</v>
+      </c>
+      <c r="T432" t="s">
+        <v>33</v>
+      </c>
+      <c r="U432"/>
+      <c r="V432"/>
+      <c r="W432" t="s">
+        <v>34</v>
+      </c>
+      <c r="X432"/>
+      <c r="Y432"/>
+      <c r="Z432"/>
+    </row>
+    <row r="433" spans="1:26">
+      <c r="A433" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B433"/>
+      <c r="C433" t="s">
+        <v>782</v>
+      </c>
+      <c r="D433"/>
+      <c r="E433" t="s">
+        <v>1431</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G433"/>
+      <c r="H433" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I433" t="s">
+        <v>1432</v>
+      </c>
+      <c r="J433" t="s">
+        <v>1433</v>
+      </c>
+      <c r="K433" t="s">
+        <v>688</v>
+      </c>
+      <c r="L433"/>
+      <c r="M433">
+        <v>44.844223</v>
+      </c>
+      <c r="N433">
+        <v>44.844223</v>
+      </c>
+      <c r="O433" t="s">
+        <v>34</v>
+      </c>
+      <c r="P433" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q433"/>
+      <c r="R433"/>
+      <c r="S433" t="s">
+        <v>1177</v>
+      </c>
+      <c r="T433" t="s">
+        <v>34</v>
+      </c>
+      <c r="U433"/>
+      <c r="V433"/>
+      <c r="W433" t="s">
+        <v>34</v>
+      </c>
+      <c r="X433"/>
+      <c r="Y433"/>
+      <c r="Z433"/>
+    </row>
+    <row r="434" spans="1:26">
+      <c r="A434" t="s">
+        <v>162</v>
+      </c>
+      <c r="B434"/>
+      <c r="C434" t="s">
+        <v>27</v>
+      </c>
+      <c r="D434"/>
+      <c r="E434" t="s">
+        <v>1434</v>
+      </c>
+      <c r="F434" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G434"/>
+      <c r="H434" t="s">
+        <v>165</v>
+      </c>
+      <c r="I434"/>
+      <c r="J434" t="s">
+        <v>166</v>
+      </c>
+      <c r="K434" t="s">
+        <v>151</v>
+      </c>
+      <c r="L434"/>
+      <c r="M434">
+        <v>44.608402</v>
+      </c>
+      <c r="N434">
+        <v>-1.153356</v>
+      </c>
+      <c r="O434" t="s">
+        <v>33</v>
+      </c>
+      <c r="P434" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q434" t="s">
+        <v>152</v>
+      </c>
+      <c r="R434" t="s">
+        <v>153</v>
+      </c>
+      <c r="S434" t="s">
+        <v>154</v>
+      </c>
+      <c r="T434" t="s">
+        <v>33</v>
+      </c>
+      <c r="U434"/>
+      <c r="V434"/>
+      <c r="W434" t="s">
+        <v>34</v>
+      </c>
+      <c r="X434"/>
+      <c r="Y434"/>
+      <c r="Z434"/>
+    </row>
+    <row r="435" spans="1:26">
+      <c r="A435" t="s">
+        <v>791</v>
+      </c>
+      <c r="B435"/>
+      <c r="C435" t="s">
+        <v>27</v>
+      </c>
+      <c r="D435"/>
+      <c r="E435" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1437</v>
+      </c>
+      <c r="G435"/>
+      <c r="H435" t="s">
+        <v>794</v>
+      </c>
+      <c r="I435"/>
+      <c r="J435" t="s">
+        <v>150</v>
+      </c>
+      <c r="K435" t="s">
+        <v>151</v>
+      </c>
+      <c r="L435"/>
+      <c r="M435">
+        <v>44.598095</v>
+      </c>
+      <c r="N435">
+        <v>-1.200514</v>
+      </c>
+      <c r="O435" t="s">
+        <v>33</v>
+      </c>
+      <c r="P435" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q435" t="s">
+        <v>152</v>
+      </c>
+      <c r="R435" t="s">
+        <v>153</v>
+      </c>
+      <c r="S435" t="s">
+        <v>154</v>
+      </c>
+      <c r="T435" t="s">
+        <v>33</v>
+      </c>
+      <c r="U435"/>
+      <c r="V435"/>
+      <c r="W435" t="s">
+        <v>34</v>
+      </c>
+      <c r="X435"/>
+      <c r="Y435"/>
+      <c r="Z435"/>
+    </row>
+    <row r="436" spans="1:26">
+      <c r="A436" t="s">
+        <v>781</v>
+      </c>
+      <c r="B436"/>
+      <c r="C436" t="s">
+        <v>782</v>
+      </c>
+      <c r="D436"/>
+      <c r="E436" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G436"/>
+      <c r="H436" t="s">
+        <v>785</v>
+      </c>
+      <c r="I436"/>
+      <c r="J436" t="s">
+        <v>1440</v>
+      </c>
+      <c r="K436" t="s">
+        <v>1441</v>
+      </c>
+      <c r="L436"/>
+      <c r="M436">
+        <v>44.845676</v>
+      </c>
+      <c r="N436">
+        <v>44.845676</v>
+      </c>
+      <c r="O436" t="s">
+        <v>34</v>
+      </c>
+      <c r="P436" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q436" t="s">
+        <v>1442</v>
+      </c>
+      <c r="R436" t="s">
+        <v>1443</v>
+      </c>
+      <c r="S436" t="s">
+        <v>790</v>
+      </c>
+      <c r="T436"/>
+      <c r="U436"/>
+      <c r="V436"/>
+      <c r="W436" t="s">
+        <v>34</v>
+      </c>
+      <c r="X436"/>
+      <c r="Y436"/>
+      <c r="Z436"/>
+    </row>
+    <row r="437" spans="1:26">
+      <c r="A437" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B437"/>
+      <c r="C437" t="s">
+        <v>906</v>
+      </c>
+      <c r="D437"/>
+      <c r="E437" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F437" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G437"/>
+      <c r="H437" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I437"/>
+      <c r="J437" t="s">
+        <v>1194</v>
+      </c>
+      <c r="K437" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L437"/>
+      <c r="M437">
+        <v>44.842316</v>
+      </c>
+      <c r="N437">
+        <v>44.842316</v>
+      </c>
+      <c r="O437" t="s">
+        <v>34</v>
+      </c>
+      <c r="P437" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q437" t="s">
+        <v>1196</v>
+      </c>
+      <c r="R437" t="s">
+        <v>1445</v>
+      </c>
+      <c r="S437" t="s">
+        <v>1268</v>
+      </c>
+      <c r="T437"/>
+      <c r="U437"/>
+      <c r="V437"/>
+      <c r="W437" t="s">
+        <v>34</v>
+      </c>
+      <c r="X437"/>
+      <c r="Y437"/>
+      <c r="Z437"/>
+    </row>
+    <row r="438" spans="1:26">
+      <c r="A438" t="s">
+        <v>589</v>
+      </c>
+      <c r="B438"/>
+      <c r="C438" t="s">
+        <v>27</v>
+      </c>
+      <c r="D438"/>
+      <c r="E438" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1447</v>
+      </c>
+      <c r="G438"/>
+      <c r="H438" t="s">
+        <v>592</v>
+      </c>
+      <c r="I438"/>
+      <c r="J438" t="s">
+        <v>166</v>
+      </c>
+      <c r="K438" t="s">
+        <v>151</v>
+      </c>
+      <c r="L438"/>
+      <c r="M438">
+        <v>44.608402</v>
+      </c>
+      <c r="N438">
+        <v>-1.153356</v>
+      </c>
+      <c r="O438" t="s">
+        <v>33</v>
+      </c>
+      <c r="P438" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q438" t="s">
+        <v>152</v>
+      </c>
+      <c r="R438" t="s">
+        <v>153</v>
+      </c>
+      <c r="S438" t="s">
+        <v>154</v>
+      </c>
+      <c r="T438" t="s">
+        <v>33</v>
+      </c>
+      <c r="U438"/>
+      <c r="V438"/>
+      <c r="W438" t="s">
+        <v>34</v>
+      </c>
+      <c r="X438"/>
+      <c r="Y438"/>
+      <c r="Z438"/>
+    </row>
+    <row r="439" spans="1:26">
+      <c r="A439" t="s">
+        <v>827</v>
+      </c>
+      <c r="B439"/>
+      <c r="C439" t="s">
+        <v>27</v>
+      </c>
+      <c r="D439"/>
+      <c r="E439" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1449</v>
+      </c>
+      <c r="G439"/>
+      <c r="H439" t="s">
+        <v>830</v>
+      </c>
+      <c r="I439"/>
+      <c r="J439"/>
+      <c r="K439" t="s">
+        <v>831</v>
+      </c>
+      <c r="L439"/>
+      <c r="M439">
+        <v>44.62174</v>
+      </c>
+      <c r="N439">
+        <v>-0.053507</v>
+      </c>
+      <c r="O439" t="s">
+        <v>34</v>
+      </c>
+      <c r="P439" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q439" t="s">
+        <v>230</v>
+      </c>
+      <c r="R439" t="s">
+        <v>231</v>
+      </c>
+      <c r="S439" t="s">
+        <v>232</v>
+      </c>
+      <c r="T439" t="s">
+        <v>33</v>
+      </c>
+      <c r="U439"/>
+      <c r="V439"/>
+      <c r="W439" t="s">
+        <v>34</v>
+      </c>
+      <c r="X439"/>
+      <c r="Y439"/>
+      <c r="Z439"/>
+    </row>
+    <row r="440" spans="1:26">
+      <c r="A440" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B440"/>
+      <c r="C440" t="s">
+        <v>27</v>
+      </c>
+      <c r="D440"/>
+      <c r="E440" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G440"/>
+      <c r="H440" t="s">
+        <v>1453</v>
+      </c>
+      <c r="I440"/>
+      <c r="J440" t="s">
+        <v>610</v>
+      </c>
+      <c r="K440" t="s">
+        <v>129</v>
+      </c>
+      <c r="L440"/>
+      <c r="M440">
+        <v>44.900524</v>
+      </c>
+      <c r="N440">
+        <v>-0.616533</v>
+      </c>
+      <c r="O440" t="s">
+        <v>33</v>
+      </c>
+      <c r="P440" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q440" t="s">
+        <v>130</v>
+      </c>
+      <c r="R440" t="s">
+        <v>131</v>
+      </c>
+      <c r="S440" t="s">
+        <v>132</v>
+      </c>
+      <c r="T440" t="s">
+        <v>33</v>
+      </c>
+      <c r="U440"/>
+      <c r="V440"/>
+      <c r="W440" t="s">
+        <v>34</v>
+      </c>
+      <c r="X440"/>
+      <c r="Y440"/>
+      <c r="Z440"/>
+    </row>
+    <row r="441" spans="1:26">
+      <c r="A441" t="s">
+        <v>146</v>
+      </c>
+      <c r="B441"/>
+      <c r="C441" t="s">
+        <v>27</v>
+      </c>
+      <c r="D441"/>
+      <c r="E441" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G441"/>
+      <c r="H441" t="s">
+        <v>149</v>
+      </c>
+      <c r="I441"/>
+      <c r="J441" t="s">
+        <v>150</v>
+      </c>
+      <c r="K441" t="s">
+        <v>151</v>
+      </c>
+      <c r="L441"/>
+      <c r="M441">
+        <v>44.622143</v>
+      </c>
+      <c r="N441">
+        <v>-1.139762</v>
+      </c>
+      <c r="O441" t="s">
+        <v>33</v>
+      </c>
+      <c r="P441" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q441" t="s">
+        <v>152</v>
+      </c>
+      <c r="R441" t="s">
+        <v>153</v>
+      </c>
+      <c r="S441" t="s">
+        <v>154</v>
+      </c>
+      <c r="T441" t="s">
+        <v>34</v>
+      </c>
+      <c r="U441"/>
+      <c r="V441"/>
+      <c r="W441" t="s">
+        <v>34</v>
+      </c>
+      <c r="X441"/>
+      <c r="Y441"/>
+      <c r="Z441"/>
+    </row>
+    <row r="442" spans="1:26">
+      <c r="A442" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B442"/>
+      <c r="C442" t="s">
+        <v>906</v>
+      </c>
+      <c r="D442"/>
+      <c r="E442" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F442" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G442"/>
+      <c r="H442" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I442"/>
+      <c r="J442" t="s">
+        <v>1458</v>
+      </c>
+      <c r="K442" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L442"/>
+      <c r="M442">
+        <v>44.55808</v>
+      </c>
+      <c r="N442">
+        <v>44.55808</v>
+      </c>
+      <c r="O442" t="s">
+        <v>34</v>
+      </c>
+      <c r="P442" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q442" t="s">
+        <v>1330</v>
+      </c>
+      <c r="R442" t="s">
+        <v>1331</v>
+      </c>
+      <c r="S442" t="s">
+        <v>1268</v>
+      </c>
+      <c r="T442"/>
+      <c r="U442"/>
+      <c r="V442"/>
+      <c r="W442" t="s">
+        <v>34</v>
+      </c>
+      <c r="X442"/>
+      <c r="Y442"/>
+      <c r="Z442"/>
+    </row>
+    <row r="443" spans="1:26">
+      <c r="A443" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B443"/>
+      <c r="C443" t="s">
+        <v>27</v>
+      </c>
+      <c r="D443"/>
+      <c r="E443" t="s">
+        <v>1459</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1460</v>
+      </c>
+      <c r="G443"/>
+      <c r="H443" t="s">
+        <v>1453</v>
+      </c>
+      <c r="I443"/>
+      <c r="J443" t="s">
+        <v>610</v>
+      </c>
+      <c r="K443" t="s">
+        <v>129</v>
+      </c>
+      <c r="L443"/>
+      <c r="M443">
+        <v>44.900524</v>
+      </c>
+      <c r="N443">
+        <v>-0.616533</v>
+      </c>
+      <c r="O443" t="s">
+        <v>33</v>
+      </c>
+      <c r="P443" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q443" t="s">
+        <v>130</v>
+      </c>
+      <c r="R443" t="s">
+        <v>131</v>
+      </c>
+      <c r="S443" t="s">
+        <v>132</v>
+      </c>
+      <c r="T443" t="s">
+        <v>33</v>
+      </c>
+      <c r="U443"/>
+      <c r="V443"/>
+      <c r="W443" t="s">
+        <v>34</v>
+      </c>
+      <c r="X443"/>
+      <c r="Y443"/>
+      <c r="Z443"/>
+    </row>
+    <row r="444" spans="1:26">
+      <c r="A444" t="s">
+        <v>162</v>
+      </c>
+      <c r="B444"/>
+      <c r="C444" t="s">
+        <v>27</v>
+      </c>
+      <c r="D444"/>
+      <c r="E444" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F444" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G444"/>
+      <c r="H444" t="s">
+        <v>165</v>
+      </c>
+      <c r="I444"/>
+      <c r="J444" t="s">
+        <v>166</v>
+      </c>
+      <c r="K444" t="s">
+        <v>151</v>
+      </c>
+      <c r="L444"/>
+      <c r="M444">
+        <v>44.608402</v>
+      </c>
+      <c r="N444">
+        <v>-1.153356</v>
+      </c>
+      <c r="O444" t="s">
+        <v>33</v>
+      </c>
+      <c r="P444" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q444" t="s">
+        <v>152</v>
+      </c>
+      <c r="R444" t="s">
+        <v>153</v>
+      </c>
+      <c r="S444" t="s">
+        <v>154</v>
+      </c>
+      <c r="T444" t="s">
+        <v>33</v>
+      </c>
+      <c r="U444"/>
+      <c r="V444"/>
+      <c r="W444" t="s">
+        <v>34</v>
+      </c>
+      <c r="X444"/>
+      <c r="Y444"/>
+      <c r="Z444"/>
+    </row>
+    <row r="445" spans="1:26">
+      <c r="A445" t="s">
+        <v>791</v>
+      </c>
+      <c r="B445"/>
+      <c r="C445" t="s">
+        <v>27</v>
+      </c>
+      <c r="D445"/>
+      <c r="E445" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F445" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G445"/>
+      <c r="H445" t="s">
+        <v>794</v>
+      </c>
+      <c r="I445"/>
+      <c r="J445" t="s">
+        <v>150</v>
+      </c>
+      <c r="K445" t="s">
+        <v>151</v>
+      </c>
+      <c r="L445"/>
+      <c r="M445">
+        <v>44.598095</v>
+      </c>
+      <c r="N445">
+        <v>-1.200503</v>
+      </c>
+      <c r="O445" t="s">
+        <v>33</v>
+      </c>
+      <c r="P445" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q445" t="s">
+        <v>152</v>
+      </c>
+      <c r="R445" t="s">
+        <v>153</v>
+      </c>
+      <c r="S445" t="s">
+        <v>154</v>
+      </c>
+      <c r="T445" t="s">
+        <v>33</v>
+      </c>
+      <c r="U445"/>
+      <c r="V445"/>
+      <c r="W445" t="s">
+        <v>34</v>
+      </c>
+      <c r="X445"/>
+      <c r="Y445"/>
+      <c r="Z445"/>
+    </row>
+    <row r="446" spans="1:26">
+      <c r="A446" t="s">
+        <v>146</v>
+      </c>
+      <c r="B446"/>
+      <c r="C446" t="s">
+        <v>27</v>
+      </c>
+      <c r="D446"/>
+      <c r="E446" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1466</v>
+      </c>
+      <c r="G446"/>
+      <c r="H446" t="s">
+        <v>149</v>
+      </c>
+      <c r="I446"/>
+      <c r="J446" t="s">
+        <v>150</v>
+      </c>
+      <c r="K446" t="s">
+        <v>151</v>
+      </c>
+      <c r="L446"/>
+      <c r="M446">
+        <v>44.622143</v>
+      </c>
+      <c r="N446">
+        <v>-1.139762</v>
+      </c>
+      <c r="O446" t="s">
+        <v>33</v>
+      </c>
+      <c r="P446" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q446" t="s">
+        <v>152</v>
+      </c>
+      <c r="R446" t="s">
+        <v>153</v>
+      </c>
+      <c r="S446" t="s">
+        <v>154</v>
+      </c>
+      <c r="T446" t="s">
+        <v>34</v>
+      </c>
+      <c r="U446"/>
+      <c r="V446"/>
+      <c r="W446" t="s">
+        <v>34</v>
+      </c>
+      <c r="X446"/>
+      <c r="Y446"/>
+      <c r="Z446"/>
+    </row>
+    <row r="447" spans="1:26">
+      <c r="A447" t="s">
+        <v>162</v>
+      </c>
+      <c r="B447"/>
+      <c r="C447" t="s">
+        <v>27</v>
+      </c>
+      <c r="D447"/>
+      <c r="E447" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G447"/>
+      <c r="H447" t="s">
+        <v>165</v>
+      </c>
+      <c r="I447"/>
+      <c r="J447" t="s">
+        <v>166</v>
+      </c>
+      <c r="K447" t="s">
+        <v>151</v>
+      </c>
+      <c r="L447"/>
+      <c r="M447">
+        <v>44.608402</v>
+      </c>
+      <c r="N447">
+        <v>-1.153356</v>
+      </c>
+      <c r="O447" t="s">
+        <v>33</v>
+      </c>
+      <c r="P447" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q447" t="s">
+        <v>152</v>
+      </c>
+      <c r="R447" t="s">
+        <v>153</v>
+      </c>
+      <c r="S447" t="s">
+        <v>154</v>
+      </c>
+      <c r="T447" t="s">
+        <v>33</v>
+      </c>
+      <c r="U447"/>
+      <c r="V447"/>
+      <c r="W447" t="s">
+        <v>34</v>
+      </c>
+      <c r="X447"/>
+      <c r="Y447"/>
+      <c r="Z447"/>
+    </row>
+    <row r="448" spans="1:26">
+      <c r="A448" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B448"/>
+      <c r="C448" t="s">
+        <v>27</v>
+      </c>
+      <c r="D448"/>
+      <c r="E448" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1471</v>
+      </c>
+      <c r="G448"/>
+      <c r="H448" t="s">
+        <v>1472</v>
+      </c>
+      <c r="I448"/>
+      <c r="J448" t="s">
+        <v>610</v>
+      </c>
+      <c r="K448" t="s">
+        <v>129</v>
+      </c>
+      <c r="L448"/>
+      <c r="M448">
+        <v>44.900497</v>
+      </c>
+      <c r="N448">
+        <v>-0.616522</v>
+      </c>
+      <c r="O448" t="s">
+        <v>33</v>
+      </c>
+      <c r="P448" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q448" t="s">
+        <v>130</v>
+      </c>
+      <c r="R448" t="s">
+        <v>131</v>
+      </c>
+      <c r="S448" t="s">
+        <v>132</v>
+      </c>
+      <c r="T448" t="s">
+        <v>33</v>
+      </c>
+      <c r="U448"/>
+      <c r="V448"/>
+      <c r="W448" t="s">
+        <v>34</v>
+      </c>
+      <c r="X448"/>
+      <c r="Y448"/>
+      <c r="Z448"/>
+    </row>
+    <row r="449" spans="1:26">
+      <c r="A449" t="s">
+        <v>146</v>
+      </c>
+      <c r="B449"/>
+      <c r="C449" t="s">
+        <v>27</v>
+      </c>
+      <c r="D449"/>
+      <c r="E449" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1474</v>
+      </c>
+      <c r="G449"/>
+      <c r="H449" t="s">
+        <v>149</v>
+      </c>
+      <c r="I449"/>
+      <c r="J449" t="s">
+        <v>150</v>
+      </c>
+      <c r="K449" t="s">
+        <v>151</v>
+      </c>
+      <c r="L449"/>
+      <c r="M449">
+        <v>44.622143</v>
+      </c>
+      <c r="N449">
+        <v>-1.139762</v>
+      </c>
+      <c r="O449" t="s">
+        <v>33</v>
+      </c>
+      <c r="P449" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q449" t="s">
+        <v>152</v>
+      </c>
+      <c r="R449" t="s">
+        <v>153</v>
+      </c>
+      <c r="S449" t="s">
+        <v>154</v>
+      </c>
+      <c r="T449" t="s">
+        <v>34</v>
+      </c>
+      <c r="U449"/>
+      <c r="V449"/>
+      <c r="W449" t="s">
+        <v>34</v>
+      </c>
+      <c r="X449"/>
+      <c r="Y449"/>
+      <c r="Z449"/>
+    </row>
+    <row r="450" spans="1:26">
+      <c r="A450" t="s">
+        <v>162</v>
+      </c>
+      <c r="B450"/>
+      <c r="C450" t="s">
+        <v>27</v>
+      </c>
+      <c r="D450"/>
+      <c r="E450" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1476</v>
+      </c>
+      <c r="G450"/>
+      <c r="H450" t="s">
+        <v>165</v>
+      </c>
+      <c r="I450"/>
+      <c r="J450" t="s">
+        <v>166</v>
+      </c>
+      <c r="K450" t="s">
+        <v>151</v>
+      </c>
+      <c r="L450"/>
+      <c r="M450">
+        <v>44.608402</v>
+      </c>
+      <c r="N450">
+        <v>-1.153356</v>
+      </c>
+      <c r="O450" t="s">
+        <v>33</v>
+      </c>
+      <c r="P450" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q450" t="s">
+        <v>152</v>
+      </c>
+      <c r="R450" t="s">
+        <v>153</v>
+      </c>
+      <c r="S450" t="s">
+        <v>154</v>
+      </c>
+      <c r="T450" t="s">
+        <v>33</v>
+      </c>
+      <c r="U450"/>
+      <c r="V450"/>
+      <c r="W450" t="s">
+        <v>34</v>
+      </c>
+      <c r="X450"/>
+      <c r="Y450"/>
+      <c r="Z450"/>
+    </row>
+    <row r="451" spans="1:26">
+      <c r="A451" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B451"/>
+      <c r="C451" t="s">
+        <v>62</v>
+      </c>
+      <c r="D451"/>
+      <c r="E451" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G451"/>
+      <c r="H451" t="s">
+        <v>1480</v>
+      </c>
+      <c r="I451"/>
+      <c r="J451" t="s">
+        <v>483</v>
+      </c>
+      <c r="K451" t="s">
+        <v>514</v>
+      </c>
+      <c r="L451"/>
+      <c r="M451">
+        <v>44.75461</v>
+      </c>
+      <c r="N451">
+        <v>-0.08617</v>
+      </c>
+      <c r="O451" t="s">
+        <v>34</v>
+      </c>
+      <c r="P451" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q451" t="s">
+        <v>35</v>
+      </c>
+      <c r="R451"/>
+      <c r="S451" t="s">
+        <v>1481</v>
+      </c>
+      <c r="T451" t="s">
+        <v>34</v>
+      </c>
+      <c r="U451"/>
+      <c r="V451"/>
+      <c r="W451" t="s">
+        <v>34</v>
+      </c>
+      <c r="X451"/>
+      <c r="Y451"/>
+      <c r="Z451"/>
+    </row>
+    <row r="452" spans="1:26">
+      <c r="A452" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B452"/>
+      <c r="C452" t="s">
+        <v>27</v>
+      </c>
+      <c r="D452"/>
+      <c r="E452" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1484</v>
+      </c>
+      <c r="G452"/>
+      <c r="H452" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I452"/>
+      <c r="J452" t="s">
+        <v>713</v>
+      </c>
+      <c r="K452" t="s">
+        <v>129</v>
+      </c>
+      <c r="L452"/>
+      <c r="M452">
+        <v>44.90089</v>
+      </c>
+      <c r="N452">
+        <v>-0.616715</v>
+      </c>
+      <c r="O452" t="s">
+        <v>33</v>
+      </c>
+      <c r="P452" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q452" t="s">
+        <v>130</v>
+      </c>
+      <c r="R452" t="s">
+        <v>131</v>
+      </c>
+      <c r="S452" t="s">
+        <v>132</v>
+      </c>
+      <c r="T452" t="s">
+        <v>33</v>
+      </c>
+      <c r="U452"/>
+      <c r="V452"/>
+      <c r="W452" t="s">
+        <v>34</v>
+      </c>
+      <c r="X452"/>
+      <c r="Y452"/>
+      <c r="Z452"/>
+    </row>
+    <row r="453" spans="1:26">
+      <c r="A453" t="s">
+        <v>146</v>
+      </c>
+      <c r="B453"/>
+      <c r="C453" t="s">
+        <v>27</v>
+      </c>
+      <c r="D453"/>
+      <c r="E453" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F453" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G453"/>
+      <c r="H453" t="s">
+        <v>149</v>
+      </c>
+      <c r="I453"/>
+      <c r="J453" t="s">
+        <v>150</v>
+      </c>
+      <c r="K453" t="s">
+        <v>151</v>
+      </c>
+      <c r="L453"/>
+      <c r="M453">
+        <v>44.622143</v>
+      </c>
+      <c r="N453">
+        <v>-1.139762</v>
+      </c>
+      <c r="O453" t="s">
+        <v>33</v>
+      </c>
+      <c r="P453" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q453" t="s">
+        <v>152</v>
+      </c>
+      <c r="R453" t="s">
+        <v>153</v>
+      </c>
+      <c r="S453" t="s">
+        <v>154</v>
+      </c>
+      <c r="T453" t="s">
+        <v>34</v>
+      </c>
+      <c r="U453"/>
+      <c r="V453"/>
+      <c r="W453" t="s">
+        <v>34</v>
+      </c>
+      <c r="X453"/>
+      <c r="Y453"/>
+      <c r="Z453"/>
+    </row>
+    <row r="454" spans="1:26">
+      <c r="A454" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B454"/>
+      <c r="C454" t="s">
+        <v>27</v>
+      </c>
+      <c r="D454"/>
+      <c r="E454" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G454"/>
+      <c r="H454" t="s">
+        <v>1491</v>
+      </c>
+      <c r="I454"/>
+      <c r="J454" t="s">
+        <v>150</v>
+      </c>
+      <c r="K454" t="s">
+        <v>151</v>
+      </c>
+      <c r="L454"/>
+      <c r="M454">
+        <v>44.622143</v>
+      </c>
+      <c r="N454">
+        <v>-1.139762</v>
+      </c>
+      <c r="O454" t="s">
+        <v>33</v>
+      </c>
+      <c r="P454" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q454" t="s">
+        <v>152</v>
+      </c>
+      <c r="R454" t="s">
+        <v>153</v>
+      </c>
+      <c r="S454" t="s">
+        <v>154</v>
+      </c>
+      <c r="T454" t="s">
+        <v>33</v>
+      </c>
+      <c r="U454"/>
+      <c r="V454"/>
+      <c r="W454" t="s">
+        <v>34</v>
+      </c>
+      <c r="X454"/>
+      <c r="Y454"/>
+      <c r="Z454"/>
+    </row>
+    <row r="455" spans="1:26">
+      <c r="A455" t="s">
+        <v>162</v>
+      </c>
+      <c r="B455"/>
+      <c r="C455" t="s">
+        <v>27</v>
+      </c>
+      <c r="D455"/>
+      <c r="E455" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G455"/>
+      <c r="H455" t="s">
+        <v>165</v>
+      </c>
+      <c r="I455"/>
+      <c r="J455" t="s">
+        <v>166</v>
+      </c>
+      <c r="K455" t="s">
+        <v>151</v>
+      </c>
+      <c r="L455"/>
+      <c r="M455">
+        <v>44.608402</v>
+      </c>
+      <c r="N455">
+        <v>-1.153356</v>
+      </c>
+      <c r="O455" t="s">
+        <v>33</v>
+      </c>
+      <c r="P455" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q455" t="s">
+        <v>152</v>
+      </c>
+      <c r="R455" t="s">
+        <v>153</v>
+      </c>
+      <c r="S455" t="s">
+        <v>154</v>
+      </c>
+      <c r="T455" t="s">
+        <v>33</v>
+      </c>
+      <c r="U455"/>
+      <c r="V455"/>
+      <c r="W455" t="s">
+        <v>34</v>
+      </c>
+      <c r="X455"/>
+      <c r="Y455"/>
+      <c r="Z455"/>
+    </row>
+    <row r="456" spans="1:26">
+      <c r="A456" t="s">
+        <v>535</v>
+      </c>
+      <c r="B456"/>
+      <c r="C456" t="s">
+        <v>27</v>
+      </c>
+      <c r="D456"/>
+      <c r="E456" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G456"/>
+      <c r="H456" t="s">
+        <v>538</v>
+      </c>
+      <c r="I456"/>
+      <c r="J456" t="s">
+        <v>150</v>
+      </c>
+      <c r="K456" t="s">
+        <v>151</v>
+      </c>
+      <c r="L456"/>
+      <c r="M456">
+        <v>44.622143</v>
+      </c>
+      <c r="N456">
+        <v>-1.139762</v>
+      </c>
+      <c r="O456" t="s">
+        <v>33</v>
+      </c>
+      <c r="P456" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q456" t="s">
+        <v>152</v>
+      </c>
+      <c r="R456" t="s">
+        <v>153</v>
+      </c>
+      <c r="S456" t="s">
+        <v>154</v>
+      </c>
+      <c r="T456" t="s">
+        <v>33</v>
+      </c>
+      <c r="U456"/>
+      <c r="V456"/>
+      <c r="W456" t="s">
+        <v>34</v>
+      </c>
+      <c r="X456"/>
+      <c r="Y456"/>
+      <c r="Z456"/>
+    </row>
+    <row r="457" spans="1:26">
+      <c r="A457" t="s">
+        <v>728</v>
+      </c>
+      <c r="B457"/>
+      <c r="C457" t="s">
+        <v>27</v>
+      </c>
+      <c r="D457"/>
+      <c r="E457" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G457"/>
+      <c r="H457" t="s">
+        <v>731</v>
+      </c>
+      <c r="I457"/>
+      <c r="J457" t="s">
+        <v>713</v>
+      </c>
+      <c r="K457" t="s">
+        <v>129</v>
+      </c>
+      <c r="L457"/>
+      <c r="M457">
+        <v>44.900517</v>
+      </c>
+      <c r="N457">
+        <v>-0.616543</v>
+      </c>
+      <c r="O457" t="s">
+        <v>33</v>
+      </c>
+      <c r="P457" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q457" t="s">
+        <v>130</v>
+      </c>
+      <c r="R457" t="s">
+        <v>131</v>
+      </c>
+      <c r="S457" t="s">
+        <v>132</v>
+      </c>
+      <c r="T457" t="s">
+        <v>33</v>
+      </c>
+      <c r="U457"/>
+      <c r="V457"/>
+      <c r="W457" t="s">
+        <v>33</v>
+      </c>
+      <c r="X457" t="s">
+        <v>732</v>
+      </c>
+      <c r="Y457" t="s">
+        <v>733</v>
+      </c>
+      <c r="Z457"/>
+    </row>
+    <row r="458" spans="1:26">
+      <c r="A458" t="s">
+        <v>280</v>
+      </c>
+      <c r="B458"/>
+      <c r="C458" t="s">
+        <v>27</v>
+      </c>
+      <c r="D458"/>
+      <c r="E458" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G458"/>
+      <c r="H458" t="s">
+        <v>282</v>
+      </c>
+      <c r="I458"/>
+      <c r="J458" t="s">
+        <v>166</v>
+      </c>
+      <c r="K458" t="s">
+        <v>151</v>
+      </c>
+      <c r="L458"/>
+      <c r="M458">
+        <v>44.608402</v>
+      </c>
+      <c r="N458">
+        <v>-1.153356</v>
+      </c>
+      <c r="O458" t="s">
+        <v>33</v>
+      </c>
+      <c r="P458" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q458" t="s">
+        <v>152</v>
+      </c>
+      <c r="R458" t="s">
+        <v>153</v>
+      </c>
+      <c r="S458" t="s">
+        <v>154</v>
+      </c>
+      <c r="T458" t="s">
+        <v>33</v>
+      </c>
+      <c r="U458"/>
+      <c r="V458"/>
+      <c r="W458" t="s">
+        <v>34</v>
+      </c>
+      <c r="X458"/>
+      <c r="Y458"/>
+      <c r="Z458"/>
+    </row>
+    <row r="459" spans="1:26">
+      <c r="A459" t="s">
+        <v>841</v>
+      </c>
+      <c r="B459"/>
+      <c r="C459" t="s">
+        <v>27</v>
+      </c>
+      <c r="D459"/>
+      <c r="E459" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G459"/>
+      <c r="H459" t="s">
+        <v>843</v>
+      </c>
+      <c r="I459"/>
+      <c r="J459" t="s">
+        <v>150</v>
+      </c>
+      <c r="K459" t="s">
+        <v>151</v>
+      </c>
+      <c r="L459"/>
+      <c r="M459">
+        <v>44.622143</v>
+      </c>
+      <c r="N459">
+        <v>-1.139762</v>
+      </c>
+      <c r="O459" t="s">
+        <v>33</v>
+      </c>
+      <c r="P459" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q459" t="s">
+        <v>152</v>
+      </c>
+      <c r="R459" t="s">
+        <v>153</v>
+      </c>
+      <c r="S459" t="s">
+        <v>154</v>
+      </c>
+      <c r="T459" t="s">
+        <v>33</v>
+      </c>
+      <c r="U459"/>
+      <c r="V459"/>
+      <c r="W459" t="s">
+        <v>34</v>
+      </c>
+      <c r="X459"/>
+      <c r="Y459"/>
+      <c r="Z459"/>
+    </row>
+    <row r="460" spans="1:26">
+      <c r="A460" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B460"/>
+      <c r="C460" t="s">
+        <v>27</v>
+      </c>
+      <c r="D460"/>
+      <c r="E460" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G460"/>
+      <c r="H460" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I460"/>
+      <c r="J460" t="s">
+        <v>128</v>
+      </c>
+      <c r="K460" t="s">
+        <v>129</v>
+      </c>
+      <c r="L460"/>
+      <c r="M460">
+        <v>44.90066</v>
+      </c>
+      <c r="N460">
+        <v>-0.61664</v>
+      </c>
+      <c r="O460" t="s">
+        <v>33</v>
+      </c>
+      <c r="P460" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q460" t="s">
+        <v>130</v>
+      </c>
+      <c r="R460" t="s">
+        <v>131</v>
+      </c>
+      <c r="S460" t="s">
+        <v>132</v>
+      </c>
+      <c r="T460" t="s">
+        <v>33</v>
+      </c>
+      <c r="U460"/>
+      <c r="V460"/>
+      <c r="W460" t="s">
+        <v>34</v>
+      </c>
+      <c r="X460"/>
+      <c r="Y460"/>
+      <c r="Z460"/>
+    </row>
+    <row r="461" spans="1:26">
+      <c r="A461" t="s">
+        <v>146</v>
+      </c>
+      <c r="B461"/>
+      <c r="C461" t="s">
+        <v>27</v>
+      </c>
+      <c r="D461"/>
+      <c r="E461" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G461"/>
+      <c r="H461" t="s">
+        <v>149</v>
+      </c>
+      <c r="I461"/>
+      <c r="J461" t="s">
+        <v>150</v>
+      </c>
+      <c r="K461" t="s">
+        <v>151</v>
+      </c>
+      <c r="L461"/>
+      <c r="M461">
+        <v>44.622143</v>
+      </c>
+      <c r="N461">
+        <v>-1.139762</v>
+      </c>
+      <c r="O461" t="s">
+        <v>33</v>
+      </c>
+      <c r="P461" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q461" t="s">
+        <v>152</v>
+      </c>
+      <c r="R461" t="s">
+        <v>153</v>
+      </c>
+      <c r="S461" t="s">
+        <v>154</v>
+      </c>
+      <c r="T461" t="s">
+        <v>34</v>
+      </c>
+      <c r="U461"/>
+      <c r="V461"/>
+      <c r="W461" t="s">
+        <v>34</v>
+      </c>
+      <c r="X461"/>
+      <c r="Y461"/>
+      <c r="Z461"/>
+    </row>
+    <row r="462" spans="1:26">
+      <c r="A462" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B462"/>
+      <c r="C462" t="s">
+        <v>27</v>
+      </c>
+      <c r="D462"/>
+      <c r="E462" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1510</v>
+      </c>
+      <c r="G462"/>
+      <c r="H462" t="s">
+        <v>1511</v>
+      </c>
+      <c r="I462"/>
+      <c r="J462" t="s">
+        <v>463</v>
+      </c>
+      <c r="K462" t="s">
+        <v>129</v>
+      </c>
+      <c r="L462"/>
+      <c r="M462">
+        <v>44.90051</v>
+      </c>
+      <c r="N462">
+        <v>-0.616554</v>
+      </c>
+      <c r="O462" t="s">
+        <v>33</v>
+      </c>
+      <c r="P462" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q462" t="s">
+        <v>130</v>
+      </c>
+      <c r="R462" t="s">
+        <v>131</v>
+      </c>
+      <c r="S462" t="s">
+        <v>132</v>
+      </c>
+      <c r="T462" t="s">
+        <v>33</v>
+      </c>
+      <c r="U462"/>
+      <c r="V462"/>
+      <c r="W462" t="s">
+        <v>34</v>
+      </c>
+      <c r="X462"/>
+      <c r="Y462"/>
+      <c r="Z462"/>
+    </row>
+    <row r="463" spans="1:26">
+      <c r="A463" t="s">
+        <v>162</v>
+      </c>
+      <c r="B463"/>
+      <c r="C463" t="s">
+        <v>27</v>
+      </c>
+      <c r="D463"/>
+      <c r="E463" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G463"/>
+      <c r="H463" t="s">
+        <v>165</v>
+      </c>
+      <c r="I463"/>
+      <c r="J463" t="s">
+        <v>166</v>
+      </c>
+      <c r="K463" t="s">
+        <v>151</v>
+      </c>
+      <c r="L463"/>
+      <c r="M463">
+        <v>44.608402</v>
+      </c>
+      <c r="N463">
+        <v>-1.153356</v>
+      </c>
+      <c r="O463" t="s">
+        <v>33</v>
+      </c>
+      <c r="P463" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q463" t="s">
+        <v>152</v>
+      </c>
+      <c r="R463" t="s">
+        <v>153</v>
+      </c>
+      <c r="S463" t="s">
+        <v>154</v>
+      </c>
+      <c r="T463" t="s">
+        <v>33</v>
+      </c>
+      <c r="U463"/>
+      <c r="V463"/>
+      <c r="W463" t="s">
+        <v>34</v>
+      </c>
+      <c r="X463"/>
+      <c r="Y463"/>
+      <c r="Z463"/>
+    </row>
+    <row r="464" spans="1:26">
+      <c r="A464" t="s">
+        <v>280</v>
+      </c>
+      <c r="B464"/>
+      <c r="C464" t="s">
+        <v>27</v>
+      </c>
+      <c r="D464"/>
+      <c r="E464" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G464"/>
+      <c r="H464" t="s">
+        <v>282</v>
+      </c>
+      <c r="I464"/>
+      <c r="J464" t="s">
+        <v>166</v>
+      </c>
+      <c r="K464" t="s">
+        <v>151</v>
+      </c>
+      <c r="L464"/>
+      <c r="M464">
+        <v>44.602444</v>
+      </c>
+      <c r="N464">
+        <v>-1.204432</v>
+      </c>
+      <c r="O464" t="s">
+        <v>33</v>
+      </c>
+      <c r="P464" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q464" t="s">
+        <v>152</v>
+      </c>
+      <c r="R464" t="s">
+        <v>153</v>
+      </c>
+      <c r="S464" t="s">
+        <v>154</v>
+      </c>
+      <c r="T464" t="s">
+        <v>33</v>
+      </c>
+      <c r="U464"/>
+      <c r="V464"/>
+      <c r="W464" t="s">
+        <v>34</v>
+      </c>
+      <c r="X464"/>
+      <c r="Y464"/>
+      <c r="Z464"/>
+    </row>
+    <row r="465" spans="1:26">
+      <c r="A465" t="s">
+        <v>791</v>
+      </c>
+      <c r="B465"/>
+      <c r="C465" t="s">
+        <v>27</v>
+      </c>
+      <c r="D465"/>
+      <c r="E465" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G465"/>
+      <c r="H465" t="s">
+        <v>794</v>
+      </c>
+      <c r="I465"/>
+      <c r="J465" t="s">
+        <v>150</v>
+      </c>
+      <c r="K465" t="s">
+        <v>151</v>
+      </c>
+      <c r="L465"/>
+      <c r="M465">
+        <v>44.622143</v>
+      </c>
+      <c r="N465">
+        <v>-1.139762</v>
+      </c>
+      <c r="O465" t="s">
+        <v>33</v>
+      </c>
+      <c r="P465" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q465" t="s">
+        <v>152</v>
+      </c>
+      <c r="R465" t="s">
+        <v>153</v>
+      </c>
+      <c r="S465" t="s">
+        <v>154</v>
+      </c>
+      <c r="T465" t="s">
+        <v>33</v>
+      </c>
+      <c r="U465"/>
+      <c r="V465"/>
+      <c r="W465" t="s">
+        <v>34</v>
+      </c>
+      <c r="X465"/>
+      <c r="Y465"/>
+      <c r="Z465"/>
+    </row>
+    <row r="466" spans="1:26">
+      <c r="A466" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B466"/>
+      <c r="C466" t="s">
+        <v>27</v>
+      </c>
+      <c r="D466"/>
+      <c r="E466" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G466"/>
+      <c r="H466" t="s">
+        <v>1521</v>
+      </c>
+      <c r="I466"/>
+      <c r="J466" t="s">
+        <v>610</v>
+      </c>
+      <c r="K466" t="s">
+        <v>129</v>
+      </c>
+      <c r="L466"/>
+      <c r="M466">
+        <v>44.90051</v>
+      </c>
+      <c r="N466">
+        <v>-0.616538</v>
+      </c>
+      <c r="O466" t="s">
+        <v>33</v>
+      </c>
+      <c r="P466" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q466" t="s">
+        <v>130</v>
+      </c>
+      <c r="R466" t="s">
+        <v>131</v>
+      </c>
+      <c r="S466" t="s">
+        <v>132</v>
+      </c>
+      <c r="T466" t="s">
+        <v>33</v>
+      </c>
+      <c r="U466"/>
+      <c r="V466"/>
+      <c r="W466" t="s">
+        <v>34</v>
+      </c>
+      <c r="X466"/>
+      <c r="Y466"/>
+      <c r="Z466"/>
+    </row>
+    <row r="467" spans="1:26">
+      <c r="A467" t="s">
+        <v>146</v>
+      </c>
+      <c r="B467"/>
+      <c r="C467" t="s">
+        <v>27</v>
+      </c>
+      <c r="D467"/>
+      <c r="E467" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G467"/>
+      <c r="H467" t="s">
+        <v>149</v>
+      </c>
+      <c r="I467"/>
+      <c r="J467" t="s">
+        <v>150</v>
+      </c>
+      <c r="K467" t="s">
+        <v>151</v>
+      </c>
+      <c r="L467"/>
+      <c r="M467">
+        <v>44.622143</v>
+      </c>
+      <c r="N467">
+        <v>-1.139762</v>
+      </c>
+      <c r="O467" t="s">
+        <v>33</v>
+      </c>
+      <c r="P467" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q467" t="s">
+        <v>152</v>
+      </c>
+      <c r="R467" t="s">
+        <v>153</v>
+      </c>
+      <c r="S467" t="s">
+        <v>154</v>
+      </c>
+      <c r="T467" t="s">
+        <v>34</v>
+      </c>
+      <c r="U467"/>
+      <c r="V467"/>
+      <c r="W467" t="s">
+        <v>34</v>
+      </c>
+      <c r="X467"/>
+      <c r="Y467"/>
+      <c r="Z467"/>
+    </row>
+    <row r="468" spans="1:26">
+      <c r="A468" t="s">
+        <v>606</v>
+      </c>
+      <c r="B468"/>
+      <c r="C468" t="s">
+        <v>27</v>
+      </c>
+      <c r="D468"/>
+      <c r="E468" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G468"/>
+      <c r="H468" t="s">
+        <v>609</v>
+      </c>
+      <c r="I468"/>
+      <c r="J468" t="s">
+        <v>610</v>
+      </c>
+      <c r="K468" t="s">
+        <v>129</v>
+      </c>
+      <c r="L468"/>
+      <c r="M468">
+        <v>44.900513</v>
+      </c>
+      <c r="N468">
+        <v>-0.616533</v>
+      </c>
+      <c r="O468" t="s">
+        <v>33</v>
+      </c>
+      <c r="P468" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q468" t="s">
+        <v>130</v>
+      </c>
+      <c r="R468" t="s">
+        <v>131</v>
+      </c>
+      <c r="S468" t="s">
+        <v>132</v>
+      </c>
+      <c r="T468" t="s">
+        <v>33</v>
+      </c>
+      <c r="U468"/>
+      <c r="V468"/>
+      <c r="W468" t="s">
+        <v>34</v>
+      </c>
+      <c r="X468"/>
+      <c r="Y468"/>
+      <c r="Z468"/>
+    </row>
+    <row r="469" spans="1:26">
+      <c r="A469" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B469"/>
+      <c r="C469" t="s">
+        <v>27</v>
+      </c>
+      <c r="D469"/>
+      <c r="E469" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G469"/>
+      <c r="H469" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I469"/>
+      <c r="J469" t="s">
+        <v>713</v>
+      </c>
+      <c r="K469" t="s">
+        <v>129</v>
+      </c>
+      <c r="L469"/>
+      <c r="M469">
+        <v>44.900513</v>
+      </c>
+      <c r="N469">
+        <v>-0.616554</v>
+      </c>
+      <c r="O469" t="s">
+        <v>34</v>
+      </c>
+      <c r="P469" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q469" t="s">
+        <v>130</v>
+      </c>
+      <c r="R469" t="s">
+        <v>131</v>
+      </c>
+      <c r="S469" t="s">
+        <v>132</v>
+      </c>
+      <c r="T469" t="s">
+        <v>33</v>
+      </c>
+      <c r="U469"/>
+      <c r="V469"/>
+      <c r="W469" t="s">
+        <v>34</v>
+      </c>
+      <c r="X469"/>
+      <c r="Y469"/>
+      <c r="Z469"/>
+    </row>
+    <row r="470" spans="1:26">
+      <c r="A470" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B470"/>
+      <c r="C470" t="s">
+        <v>27</v>
+      </c>
+      <c r="D470"/>
+      <c r="E470" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G470"/>
+      <c r="H470" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I470"/>
+      <c r="J470" t="s">
+        <v>713</v>
+      </c>
+      <c r="K470" t="s">
+        <v>129</v>
+      </c>
+      <c r="L470"/>
+      <c r="M470">
+        <v>44.90089</v>
+      </c>
+      <c r="N470">
+        <v>-0.616715</v>
+      </c>
+      <c r="O470" t="s">
+        <v>33</v>
+      </c>
+      <c r="P470" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q470" t="s">
+        <v>130</v>
+      </c>
+      <c r="R470" t="s">
+        <v>131</v>
+      </c>
+      <c r="S470" t="s">
+        <v>132</v>
+      </c>
+      <c r="T470" t="s">
+        <v>33</v>
+      </c>
+      <c r="U470"/>
+      <c r="V470"/>
+      <c r="W470" t="s">
+        <v>34</v>
+      </c>
+      <c r="X470"/>
+      <c r="Y470"/>
+      <c r="Z470"/>
+    </row>
+    <row r="471" spans="1:26">
+      <c r="A471" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B471"/>
+      <c r="C471" t="s">
+        <v>27</v>
+      </c>
+      <c r="D471"/>
+      <c r="E471" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G471"/>
+      <c r="H471" t="s">
+        <v>1535</v>
+      </c>
+      <c r="I471"/>
+      <c r="J471" t="s">
+        <v>128</v>
+      </c>
+      <c r="K471" t="s">
+        <v>129</v>
+      </c>
+      <c r="L471"/>
+      <c r="M471">
+        <v>44.90052</v>
+      </c>
+      <c r="N471">
+        <v>-0.616538</v>
+      </c>
+      <c r="O471" t="s">
+        <v>33</v>
+      </c>
+      <c r="P471" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q471" t="s">
+        <v>130</v>
+      </c>
+      <c r="R471" t="s">
+        <v>131</v>
+      </c>
+      <c r="S471" t="s">
+        <v>132</v>
+      </c>
+      <c r="T471" t="s">
+        <v>33</v>
+      </c>
+      <c r="U471"/>
+      <c r="V471"/>
+      <c r="W471" t="s">
+        <v>34</v>
+      </c>
+      <c r="X471"/>
+      <c r="Y471"/>
+      <c r="Z471"/>
+    </row>
+    <row r="472" spans="1:26">
+      <c r="A472" t="s">
+        <v>606</v>
+      </c>
+      <c r="B472"/>
+      <c r="C472" t="s">
+        <v>27</v>
+      </c>
+      <c r="D472"/>
+      <c r="E472" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F472" t="s">
+        <v>1537</v>
+      </c>
+      <c r="G472"/>
+      <c r="H472" t="s">
+        <v>609</v>
+      </c>
+      <c r="I472"/>
+      <c r="J472" t="s">
+        <v>610</v>
+      </c>
+      <c r="K472" t="s">
+        <v>129</v>
+      </c>
+      <c r="L472"/>
+      <c r="M472">
+        <v>44.900513</v>
+      </c>
+      <c r="N472">
+        <v>-0.616533</v>
+      </c>
+      <c r="O472" t="s">
+        <v>33</v>
+      </c>
+      <c r="P472" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q472" t="s">
+        <v>130</v>
+      </c>
+      <c r="R472" t="s">
+        <v>131</v>
+      </c>
+      <c r="S472" t="s">
+        <v>132</v>
+      </c>
+      <c r="T472" t="s">
+        <v>33</v>
+      </c>
+      <c r="U472"/>
+      <c r="V472"/>
+      <c r="W472" t="s">
+        <v>34</v>
+      </c>
+      <c r="X472"/>
+      <c r="Y472"/>
+      <c r="Z472"/>
+    </row>
+    <row r="473" spans="1:26">
+      <c r="A473" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B473"/>
+      <c r="C473" t="s">
+        <v>27</v>
+      </c>
+      <c r="D473"/>
+      <c r="E473" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F473" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G473"/>
+      <c r="H473" t="s">
+        <v>1541</v>
+      </c>
+      <c r="I473"/>
+      <c r="J473" t="s">
+        <v>713</v>
+      </c>
+      <c r="K473" t="s">
+        <v>129</v>
+      </c>
+      <c r="L473"/>
+      <c r="M473">
+        <v>44.900936</v>
+      </c>
+      <c r="N473">
+        <v>-0.616736</v>
+      </c>
+      <c r="O473" t="s">
+        <v>34</v>
+      </c>
+      <c r="P473" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q473" t="s">
+        <v>130</v>
+      </c>
+      <c r="R473" t="s">
+        <v>131</v>
+      </c>
+      <c r="S473" t="s">
+        <v>132</v>
+      </c>
+      <c r="T473" t="s">
+        <v>33</v>
+      </c>
+      <c r="U473"/>
+      <c r="V473"/>
+      <c r="W473" t="s">
+        <v>33</v>
+      </c>
+      <c r="X473" t="s">
+        <v>732</v>
+      </c>
+      <c r="Y473" t="s">
+        <v>733</v>
+      </c>
+      <c r="Z473"/>
+    </row>
+    <row r="474" spans="1:26">
+      <c r="A474" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B474"/>
+      <c r="C474" t="s">
+        <v>27</v>
+      </c>
+      <c r="D474"/>
+      <c r="E474" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G474"/>
+      <c r="H474" t="s">
+        <v>1545</v>
+      </c>
+      <c r="I474"/>
+      <c r="J474" t="s">
+        <v>713</v>
+      </c>
+      <c r="K474" t="s">
+        <v>129</v>
+      </c>
+      <c r="L474"/>
+      <c r="M474">
+        <v>44.900936</v>
+      </c>
+      <c r="N474">
+        <v>-0.616801</v>
+      </c>
+      <c r="O474" t="s">
+        <v>33</v>
+      </c>
+      <c r="P474" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q474" t="s">
+        <v>130</v>
+      </c>
+      <c r="R474" t="s">
+        <v>131</v>
+      </c>
+      <c r="S474" t="s">
+        <v>132</v>
+      </c>
+      <c r="T474" t="s">
+        <v>33</v>
+      </c>
+      <c r="U474"/>
+      <c r="V474"/>
+      <c r="W474" t="s">
+        <v>34</v>
+      </c>
+      <c r="X474"/>
+      <c r="Y474"/>
+      <c r="Z474"/>
+    </row>
+    <row r="475" spans="1:26">
+      <c r="A475" t="s">
+        <v>606</v>
+      </c>
+      <c r="B475"/>
+      <c r="C475" t="s">
+        <v>27</v>
+      </c>
+      <c r="D475"/>
+      <c r="E475" t="s">
+        <v>1546</v>
+      </c>
+      <c r="F475" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G475"/>
+      <c r="H475" t="s">
+        <v>609</v>
+      </c>
+      <c r="I475"/>
+      <c r="J475" t="s">
+        <v>610</v>
+      </c>
+      <c r="K475" t="s">
+        <v>129</v>
+      </c>
+      <c r="L475"/>
+      <c r="M475">
+        <v>44.900513</v>
+      </c>
+      <c r="N475">
+        <v>-0.616533</v>
+      </c>
+      <c r="O475" t="s">
+        <v>33</v>
+      </c>
+      <c r="P475" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q475" t="s">
+        <v>130</v>
+      </c>
+      <c r="R475" t="s">
+        <v>131</v>
+      </c>
+      <c r="S475" t="s">
+        <v>132</v>
+      </c>
+      <c r="T475" t="s">
+        <v>33</v>
+      </c>
+      <c r="U475"/>
+      <c r="V475"/>
+      <c r="W475" t="s">
+        <v>34</v>
+      </c>
+      <c r="X475"/>
+      <c r="Y475"/>
+      <c r="Z475"/>
+    </row>
+    <row r="476" spans="1:26">
+      <c r="A476" t="s">
+        <v>280</v>
+      </c>
+      <c r="B476"/>
+      <c r="C476" t="s">
+        <v>27</v>
+      </c>
+      <c r="D476"/>
+      <c r="E476" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F476" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G476"/>
+      <c r="H476" t="s">
+        <v>282</v>
+      </c>
+      <c r="I476"/>
+      <c r="J476" t="s">
+        <v>166</v>
+      </c>
+      <c r="K476" t="s">
+        <v>151</v>
+      </c>
+      <c r="L476"/>
+      <c r="M476">
+        <v>44.608402</v>
+      </c>
+      <c r="N476">
+        <v>-1.153356</v>
+      </c>
+      <c r="O476" t="s">
+        <v>33</v>
+      </c>
+      <c r="P476" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q476" t="s">
+        <v>152</v>
+      </c>
+      <c r="R476" t="s">
+        <v>153</v>
+      </c>
+      <c r="S476" t="s">
+        <v>154</v>
+      </c>
+      <c r="T476" t="s">
+        <v>33</v>
+      </c>
+      <c r="U476"/>
+      <c r="V476"/>
+      <c r="W476" t="s">
+        <v>34</v>
+      </c>
+      <c r="X476"/>
+      <c r="Y476"/>
+      <c r="Z476"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>