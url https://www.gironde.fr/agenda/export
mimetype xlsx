--- v2 (2026-04-10)
+++ v3 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Recherche" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="957">
   <si>
     <t>animation</t>
   </si>
   <si>
     <t>field_titre_visite</t>
   </si>
   <si>
     <t>thematique</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>debut</t>
   </si>
   <si>
     <t>fin</t>
   </si>
   <si>
     <t>depart_port</t>
   </si>
   <si>
     <t>description_animation</t>
   </si>
   <si>
@@ -92,4769 +92,3028 @@
   <si>
     <t>field_lien_organisateur</t>
   </si>
   <si>
     <t>field_reservation</t>
   </si>
   <si>
     <t>field_reservation_nom</t>
   </si>
   <si>
     <t>field_reservation_tel</t>
   </si>
   <si>
     <t>field_accessibilite</t>
   </si>
   <si>
     <t>field_accessibilite_mail</t>
   </si>
   <si>
     <t>field_accessibilite_tel</t>
   </si>
   <si>
     <t>field_animation_statut</t>
   </si>
   <si>
-    <t>Tous à plumes, une découverte sensorielle des oiseaux</t>
+    <t>Festival Jubil'à Jongle</t>
+  </si>
+  <si>
+    <t>Culture</t>
+  </si>
+  <si>
+    <t>L’association Asphyxie vous convie à la 18e édition de son festival Jubil’à Jongle. 
+Les samedi 6 et dimanche 7 juin 2026, des spectacles professionnels et des animations d’arts du cirque et de la rue viendront se mêler à la faune et la flore du parc Fongravey de Blanquefort. 
+L’événement sera proposé en entrée prix libre, avec buvette et restauration sur place. C’est un rendez-vous familial à ne pas manquer !</t>
+  </si>
+  <si>
+    <t>Parc Fongravey</t>
+  </si>
+  <si>
+    <t>Blanquefort</t>
+  </si>
+  <si>
+    <t>Non</t>
+  </si>
+  <si>
+    <t>L’association Asphyxie</t>
+  </si>
+  <si>
+    <t>https://asphyxie-cirque.fr/jubila-jongle/</t>
+  </si>
+  <si>
+    <t>La piste des Grenomes</t>
   </si>
   <si>
     <t>Nature</t>
   </si>
   <si>
-    <t>sam 27/09/2025 - 10:00</t>
-[...16 lines deleted...]
-    <t>Domaine de Certes et Graveyron</t>
+    <t>lun 08/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven 31/12/2027 - 23:59</t>
+  </si>
+  <si>
+    <t>2 postes d’observation des Grenomes à découvrir sur le site, comme une invitation à parcourir les différents paysages de la Pointe du Médoc (marais, palus, estuaire, mattes, canaux, etc) avec l'imaginaire en fil rouge. Parcours complet et informations : www.surlapistedesgrenomes.fr </t>
+  </si>
+  <si>
+    <t>Maison de Grave</t>
+  </si>
+  <si>
+    <t>Le Verdon-sur-Mer</t>
+  </si>
+  <si>
+    <t>Oui</t>
+  </si>
+  <si>
+    <t>05 56 09 00 72</t>
+  </si>
+  <si>
+    <t>https://www.gironde.fr/environnement/maison-de-grave</t>
+  </si>
+  <si>
+    <t>Pulsations</t>
+  </si>
+  <si>
+    <t>sam 20/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 18:20</t>
+  </si>
+  <si>
+    <t>En collant votre oreille à l’écorce de cet arbre, vous ressentirez la vibration, cette respiration en forme de battement de cœur. Une expérience hors du commun proposée par Scenocosme - Grégory Lasserre &amp; Anaïs met den Ancxt
+Tous les jours en accès libre.</t>
+  </si>
+  <si>
+    <t>Balade nature sur le sentier éphémère Demain la Double du 10 juin au 30 septembre</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>[Le sentier est visitable 7j/7j, en accès libre]Du 10 juin à 30 septembre, laissez-vous surprendre par Demain la Double, un sentier artistique et sensoriel de 2 km, renouvelé chaque année par un collectif d’artistes du Libournais et d’ailleurs. Son point de départ se trouve à l’Usine Végétale et il vous entraîne dans une exploration inédite entre biodiversité et curiosités artistiques éphémères.Que vous recherchiez du calme, de la découverte ou une aventure en plein air, l’Usine Végétale est le point de départ idéal.</t>
+  </si>
+  <si>
+    <t>8 Lieu Dit au Communal</t>
+  </si>
+  <si>
+    <t>Le Fieu</t>
+  </si>
+  <si>
+    <t>Usine Végétale</t>
+  </si>
+  <si>
+    <t>05 57 56 09 92</t>
+  </si>
+  <si>
+    <t>https://usinevegetale.fr</t>
+  </si>
+  <si>
+    <t>Révélés</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>A l’issue d’une résidence de recherche et de création accueillie sur site, Delphine Trentacosta nous révèle sous forme de cabinet de curiosité les photos, empreintes, essais, expérimentations qui ont nourri le travail qu’elle consacre aux arbres sacrificiels du littoral.Maison de l'IngénieurRésidence de recherche et de création accueillie avec le soutien de la Caisse des Dépôts</t>
+  </si>
+  <si>
+    <t>Marais du Conseiller - Balade nature</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Propriété du Grand Port Maritime de Bordeaux, le Marais du Conseiller est un lieu où se sont mélangées et se mélangent encore activité humaine et biodiversité, bercées par l'influence de l'estuaire et de l'océan.A travers une balade guidée, venez découvrir l'histoire et le rôle écologique de ce marais maritime qui borde le Verdon-sur-Mer.Réservation :  au 05 56 09 65 57Tarif : 4€/personnes et gratuit pour les adhérents et les moins de 18 ansPrévoyez des vêtements adaptés à la météo ainsi que des chaussures de marche. Les jumelles sont les bienvenues</t>
+  </si>
+  <si>
+    <t>CPIE MÉDOC (CURUMA)</t>
+  </si>
+  <si>
+    <t>05 56 09 65 57</t>
+  </si>
+  <si>
+    <t>https://curuma-cpiemedoc.jimdo.com/</t>
+  </si>
+  <si>
+    <t>Atelier du petit naturaliste</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Ecole buissonnière au bord de la Leyre ! Observer, toucher, dessiner, fabriquer.. Les enfants de 7 à 11 ans deviendront, le temps d’un après-midi, des explorateurs en quête de découvertes naturalistes!  Présence requise d'un adulte par enfant ou fratrie. </t>
+  </si>
+  <si>
+    <t>Le Teich</t>
+  </si>
+  <si>
+    <t>MAISON DE LA NATURE DU BASSIN D ARCACHON (PNRLG)</t>
+  </si>
+  <si>
+    <t>05 24 73 37 33</t>
+  </si>
+  <si>
+    <t>http://www.mnba-leteich.fr</t>
+  </si>
+  <si>
+    <t>Peaux d'écailles</t>
+  </si>
+  <si>
+    <t>Qu'on les trouve sur terre ou dans l'eau, avec ou sans pattes, les reptiles présentent une immense diversité d'espèces avec chacune ses particularités. Cependant, dans l'ensemble des représentations les concernant, ces "rampants" souffrent parfois des idées reçues à leur sujet. Nous vous invitons à la découverte de ces merveilles de l'évolution afin d'apprendre à mieux connaitre leur biologie, leurs comportements ainsi que leur importance dans les écosystèmes.</t>
+  </si>
+  <si>
+    <t>Domaine de Certes et Graveyron - Accueil</t>
   </si>
   <si>
     <t>Audenge</t>
   </si>
   <si>
-    <t>Oui</t>
-[...4 lines deleted...]
-  <si>
     <t>Département de la Gironde</t>
   </si>
   <si>
-    <t>https://www.gironde.fr/domainedecertes</t>
-[...2 lines deleted...]
-    <t>Exposition « Effacées ». L'enfermement au féminin au château de Cadillac (1822-1951)</t>
+    <t>05 56 82 71 79</t>
+  </si>
+  <si>
+    <t>https://gironde.fr</t>
+  </si>
+  <si>
+    <t>Saison photographique de La Réole</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Pour la cinquième année, Cdanslaboite collabore avec la Ville de La Réole pour la programmation et l’organisation d’expositions photographiques.
+Saison photographique de La Réole
+Du 27 juin au 4 octobre 2026
+Regards ethnographiques avec les photos de Claudine Doury, Edward S. Curtis et Félix Arnaudin. Une immersion dans le regard de trois photographes qui, chacun à leur époque, ont tenté de capturer l’âme des peuples et des territoires à la marge. 
+Une Odyssée Sibérienne par Claudine Doury
+La Grande Lande par Félix Arnaudin
+North American Indian par Eward S. Curtis
+Ancienne Prison, 1 place Saint Michel, La Réole
+Ouverture du mercredi au dimanche de 14h30 à 18h30
+Du 4 septembre au 4 octobre 2026
+Expositions photographiques :
+Ancienne Prison :
+Sur un trapèze de Christophe Goussard
+Ce qu'il en restera de Carole Cettolin
+Ancien Hôtel de Ville
+Wahajirina de Ania Gruca
+Le rocher aux hirondelles de Christian Lafosse
+New-Brunswick de Bruce Milpied
+Ancienne Prison, 1 place Saint Michel, La Réole
+Ancien Hôtel de Ville, Place Richard Cœur de Lion, La Réole
+Ouverture du mercredi au dimanche de 14h30 à 18h30
+Le public est invité à découvrir activement la photographie sous toutes ses formes : expositions, ateliers, rencontres et médiations. Une résidence artistique autour de la jeunesse est proposée en complément de l’exposition.
+Détails des exposions : https://cdanslaboite.com/saison-photographique-de-la-reole/</t>
+  </si>
+  <si>
+    <t>Expositions photographiques dans deux lieux à La Réole.
+Ancienne Prison / 1 place Saint Michel, La Réole
+Sur un trapèze de Christophe Goussard et Ce qui rester de Carole Cettolin.
+Ancien Hôtel de Ville, Place Richard Cœur de Lion, La Réole
+Wahajirin de Ania Gruca, Le rocher aux hirondelles de Christian Lafosse et New-Brunswick Bruce Milpied
+Ouverture du mercredi au dimanche de 14h30 à 18h30</t>
+  </si>
+  <si>
+    <t>1 place Saint Michel</t>
+  </si>
+  <si>
+    <t>La Réole</t>
+  </si>
+  <si>
+    <t>ASS. CDANSLABOITE</t>
+  </si>
+  <si>
+    <t>Balade commentée au coucher du soleil</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>mer 09/09/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Au crépuscule, assistez à un spectacle éphémère haut en couleurs. Laissez-vous raconter l’histoire du Grand Site de la Dune du Pilat et saisissez la complexité de cet écosystème fragile et exceptionnel.Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comLieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Dune du Pilat</t>
+  </si>
+  <si>
+    <t>La Teste-de-Buch</t>
+  </si>
+  <si>
+    <t>SYNDICAT MIXTE DE LA DUNE DU PILAT</t>
+  </si>
+  <si>
+    <t>05 56 22 12 85</t>
+  </si>
+  <si>
+    <t>https://www.ladunedupilat.com/</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>La Fête à Léo et au Patrimoine girondin</t>
+  </si>
+  <si>
+    <t>Arts et Patrimoine</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 08:45</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>La Fête à Léo va fêter sa 25e édition, tout comme les SNDT qui ont succédé à l'Eté girondin en 2002. Désormais sous la responsabilité de l'association Les Amis de Leo Drouyn, elle va, en une dizaine de journées estivales, de juin à septembre, faire découvrir le patrimoine et les paysages de communes éloignées souvent des circuits touristiques traditionnels, sur les pas et prenant prétexte du travail d'artiste et d'historien de Leo Drouyn (1816-1896). Chaque journée se construit avec les association et municipalités locales, ce qui fait qu'aucune journée ne ressemble à aucune autre. La Fête à Léo mixe allègrement randonnée, exposition, récital de musique, érudition et convivialité, s'intéressant à tous les patrimoines : monuments, paysages, ressources locales (à boire ou à manger !), en partenariat avec les habitants et les acteurs locaux.</t>
+  </si>
+  <si>
+    <t>Journée de découverte du village ostréicole de l'Herbe et du Piquey, RV Rond-point de l'Ile aux oiseaux ; pique-nique tiré du sac, final convivial. Participation aux frais de la journée 5 euros</t>
+  </si>
+  <si>
+    <t>L'herbe</t>
+  </si>
+  <si>
+    <t>Lège-Cap-Ferret</t>
+  </si>
+  <si>
+    <t>LES AMIS DE LEO DROUYN (LES EDITIONS DE L ENTRE 2 MERS)</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>TERRE !</t>
+  </si>
+  <si>
+    <t>Théâtre</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Spectacle jeune public à partir de 3 ans.
+TERRE ! raconte l’histoire d’une bande de manchots qui se retrouvent soudainement à errer sur l’océan, accrochés à leur bloc de glace qui n’a rien trouvé de mieux que de se détacher du continent blanc. Voilà qui est contrariant ! Mais comme ils aiment à se répéter « il n’y a pas de problème sans solution » il est donc évident qu’ils vont bientôt pouvoir poser pattes sur une nouvelle terre accueillante. Seulement voilà... débarquer chez les autres, ce n’est pas aussi simple qu’ils le prévoyaient. Un conte plein d’humour et de chansons qui nous propose de réfléchir ensemble sur le thème de l’accueil.
+Durée : 00h25
+Registre artistique : Conte en kamishibaï, images, musiques et bruitages
+Distribution : Mise en scène et conception graphique : Sonia Millot 
+Conteuse et marionnettiste : Cécile Delacherie ou Sonia MIllot
+Musicien et marionnettiste : Cyril Graux ou Jeremy Nardot
+Création lumière Cédric Queau   costumes : Marion Guérin</t>
+  </si>
+  <si>
+    <t>233 Rue de l'Ecole</t>
+  </si>
+  <si>
+    <t>Preignac</t>
+  </si>
+  <si>
+    <t>SABATIER FRANCOISE</t>
+  </si>
+  <si>
+    <t>0611598737</t>
+  </si>
+  <si>
+    <t>https://www.leslubies.com/</t>
+  </si>
+  <si>
+    <t>jeu 10/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>Au ras des pâquerettes</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Le domaine recèle de trésors.Au cours d’une balade et au travers de déterminations, de contes et légendes, de dégustation et d'anecdotes, venez découvrir ses trésors botaniques.L’objectif : porter notre attention sur ce qui nous paraît immobile.</t>
+  </si>
+  <si>
+    <t>La conche de Lanton</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Au nord du domaine de Certes, faites un aller-retour de 5 km depuis le bassin de baignade de Lanton, entre marais d’eau douce, roselière et prés salés. Attention : RDV au Bassin de baignade de Lanton </t>
+  </si>
+  <si>
+    <t>Domaine de Certes et Graveyron - Parking Baignade Lanton</t>
+  </si>
+  <si>
+    <t>Lanton</t>
+  </si>
+  <si>
+    <t>Monde Parallèle</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>CULTURE ET HANDICAP 
+Spectacle familial à partir de 5 ans.
+Max et Léna se ressemblent et sont pourtant si différentes. 
+Max passe son temps à inventer des histoires. Léna gribouille sur tout ce qu’elle trouve. Max a des copines et va à l’école. Léna ne parle pas et semble être perdue dans ses pensées. Au travers de petites séquences de vie, nous suivons l’évolution hors norme entre ces deux sœurs. Quand tout les oppose, comment inventer un monde parallèle qui puisse les rassembler ? Souhaitant sensibiliser sur la thématique du handicap mental, ce spectacle nous questionne sur notre propre manière d’appréhender nos relations avec les autres.
+Durée : 00h45
+Registre artistique : Marionnettes
+Distribution : Ecriture et jeu : Marie Soriano    
+Mise en scène : Shawan Lesser   
+Création marionnettes et jeu : Lucien Cassou
+Scénographie : Noémie Duval     
+Création sonore : Gabriel Dencausse   
+Création Lumière : Antoine Zavattero</t>
+  </si>
+  <si>
+    <t>Impasse Pinsan Prince</t>
+  </si>
+  <si>
+    <t>https://www.compagniesoria.com/</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>LA GRANDE FÊTE</t>
+  </si>
+  <si>
+    <t>Théâtre, Nature, Musique, Cirque, Arts visuels, Arts dans l'espace public</t>
+  </si>
+  <si>
+    <t>ven 11/09/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>La Grande Fête est de retour les 11, 12 et 13 septembre 2026 à Ayguemorte les Graves (15 min au Sud de Bordeaux) avec encore cette année une affiche d'exception ! Cinéma plein air le vendredi, spectacles de rue entre théâtre sensible, rire, cirque et haute voltige avec Spen &amp; Lulla, John &amp; les Nonnes, Idylle et Masacrade, une fête foraine en continu, la fameuse course de caisse à savon du dimanche présentée par Philippe Maurice, balade nature pleine de surprise et bien sur une soirée concerts sous notre grand chapiteau le samedi soir avec cette année, FLAVIA COELHO Sound System, EIFFEL, ROLAND CRISTAL et bien d'autres surprises... Tout ceci entrecoupé grand repas, de convivialité et de beaux moments d'échange. L'entrée est libre et GRATUITE !</t>
+  </si>
+  <si>
+    <t>La Grande Fête est de retour les 11, 12, 13 septembre à Ayguemorte les Graves (15 min au sud de Bordeaux) pour une parenthèse festive et citoyenne avec cette année sous notre grand chapiteau la brésilienne FLAVIA COELHO, les rockeurs de EIFFEL, l'ovni techno ROLAND CRISTAL et la légende du ska reggae DR RING DING sans oublier l'ENSEMBLE NATIONAL DE REGGAE le vendredi, du ciné plein air, des arts de rue, une course de caisse à savon présentée par notre PHILIPPE MAURICE national, une fête foraine, une balade nature, des repas, des rencontres et pleins de bons moments tous ensemble - GRATUIT !! 
+Programme complet et réservations repas sur https://linktr.ee/bicdesgraves</t>
+  </si>
+  <si>
+    <t>Plaine des sports, 58 avenue general de gaulle</t>
+  </si>
+  <si>
+    <t>Ayguemorte-les-Graves</t>
+  </si>
+  <si>
+    <t>BRIGADE D'INTERVENTION CULTURELLE DES GRAVES - BIC DES GRAVES</t>
+  </si>
+  <si>
+    <t>bicdesgraves@gmail.com</t>
+  </si>
+  <si>
+    <t>05 56 67 10 15</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Journée de découverte du patrimoine de Mesterrieux et Neuffons pique-nique tiré du sac, final convivial. Participation aux frais de la journée 5 euros</t>
+  </si>
+  <si>
+    <t>Ancienne Gare</t>
+  </si>
+  <si>
+    <t>Mesterrieux</t>
+  </si>
+  <si>
+    <t>Balade contée au lever du soleil</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 06:45</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 08:15</t>
+  </si>
+  <si>
+    <t>Un moment suspendu à l’aube, porté par les contes et légendes de Myriam.A partir de 10 ansBalade contée gratuite. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Grand Site de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>Découverte d'un paysage naturel modulé par l'histoire - Léogeats</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>4,2 kmLa compagnie Gric de Prat et Loïse Beaucamp vous proposent un voyage musical historique et naturaliste. Vous voyagerez aux sonorités du temps du Duché d’Aquitaine et découvrirez différents milieux et leur flore caractéristique associée, mais également les impacts de l’Homme sur cette nature.</t>
+  </si>
+  <si>
+    <t>Léogeats</t>
+  </si>
+  <si>
+    <t>AURINGLETA</t>
+  </si>
+  <si>
+    <t>05 56 63 12 09</t>
+  </si>
+  <si>
+    <t>http://auringleta.free.fr/</t>
+  </si>
+  <si>
+    <t>Cap sur le Banc d'Arguin en pinasse</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Découvrez l'histoire, les paysages et la biodiversité de la Réserve naturelle à bord d'une pinasse.Réservation ouverte deux mois avant la date  : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>1 Rue des Marins</t>
+  </si>
+  <si>
+    <t>Arcachon</t>
+  </si>
+  <si>
+    <t>SEPANSO RN ARGUIN</t>
+  </si>
+  <si>
+    <t>06 51 97 27 88</t>
+  </si>
+  <si>
+    <t>http://www.reserves-naturelles.org/banc-d-arguin</t>
+  </si>
+  <si>
+    <t>Accueils postés avec longue-vue, en crête de Dune</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Participez à l’un des accueils postés en crête de dune ! En utilisant le matériel optique mis à votre disposition, découvrez le paysage qu’offre la dune du Pilat : le massif forestier (histoire, impact de l’incendie, etc.), le Bassin d’Arcachon, le banc d’Arguin, la pointe du Cap Ferret…Gratuit. Information au 06 32 01 45 51 - mediation@ladunedupilat.comTous les jours selon les disponibilités de l’équipe de médiation d'avril à octobre.</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Voyage dans le passé</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>Partagez un voyage dans le temps avec un guide de la Réserve en découvrant l'histoire géologique de la Région il y a 20 millions d'années. La visite débute par l'exposition de fossiles à la Maison de la Réserve et se poursuit par une balade, au cœur de la forêt, pour découvrir les musées à ciel ouvert.</t>
+  </si>
+  <si>
+    <t>Réserve Naturelle géologique de Saucats - La Brède</t>
+  </si>
+  <si>
+    <t>Saucats</t>
+  </si>
+  <si>
+    <t>ASSOCIATION POUR LA RÉSERVE NATURELLE GÉOLOGIQUE DE SAUCATS LA BRÈDE</t>
+  </si>
+  <si>
+    <t>05 56 72 27 98</t>
+  </si>
+  <si>
+    <t>https://www.rngsaucats-fossiles.fr</t>
+  </si>
+  <si>
+    <t>Le Kiff</t>
+  </si>
+  <si>
+    <t>Danse</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Dans LE KIFF, on explore le plaisir sous toutes ses formes : les petits bonheurs du quotidien, les élans de joie qu’on retient, les envies qu’on n’ose pas toujours montrer. De la naissance de nos émotions jusqu’à la manière dont elles se transforment — ou se censurent — au contact des autres ; entre le désir de briller et la peur, ou l’audace, d’oser le faire. Une mise en scène inspirée des comédies musicales des années 50’s-60’s, une bande son mêlant musiques populaires et ambiances cinématique.
+Un spectacle tout terrain, accessible à tous les publics, pour célébrer le plaisir comme une énergie vivante, joyeuse et collective.
+Durée : 00h30
+Registre artistique : Danse contemporaine, théâtre gestuel et playback
+Distribution : Chorégraphes : Mélodie Cecchini / Gaëtan Boschini    
+Danseur-euses : Pauline Dixneuf / Julia Roberte / Serena Hiebler / Valentin Lemaitre   
+Diffusion : Elsa Malye Nora</t>
+  </si>
+  <si>
+    <t>L'Agora, place du Val de L'Eyre</t>
+  </si>
+  <si>
+    <t>Le Barp</t>
+  </si>
+  <si>
+    <t>Matthias Swierzewski</t>
+  </si>
+  <si>
+    <t>0610299589</t>
+  </si>
+  <si>
+    <t>https://www.lesschinis.com/</t>
+  </si>
+  <si>
+    <t>ANNULÉ</t>
+  </si>
+  <si>
+    <t>sam 12/09/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>Visite guidée de la Réserve naturelle des marais de Bruges</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Profitez d’une matinée, pour découvrir l’histoire, la faune et la flore des marais de Bruges, lors d’une visite guidée.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Réserve naturelle des marais de Bruges</t>
+  </si>
+  <si>
+    <t>Bruges</t>
+  </si>
+  <si>
+    <t>SEPANSO RN BRUGES</t>
+  </si>
+  <si>
+    <t>05 56 57 09 89</t>
+  </si>
+  <si>
+    <t>https://reserves-naturelles.org/reserves/marais-de-bruges/</t>
+  </si>
+  <si>
+    <t>Balade commentée de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>En famille, entre amis ou seul·e, découvrez l’histoire, la faune, la flore et la gestion du Grand Site de la Dune du Pilat.DE 10H A 11H30Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comLieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>A la découverte du domaine de Certes</t>
+  </si>
+  <si>
+    <t>Laissez-vous guider durant cette balade de 5 km aller-retour à travers le domaine de Certes. Au programme : grands espaces et observation de la nature </t>
+  </si>
+  <si>
+    <t>Domaine de Certes et Gravyeron - Accueil</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Balade sur les : « Plantes sauvages comestibles »</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Tous les dimanches entre 14 h 30 et 18 h, visite libre de la Maison du patrimoine naturel du Créonnais (MPNC) à Sadirac et à 15h activité ou balade de découverte de l’environnement pour toute la famille.Balade sur les : « Plantes sauvages comestibles » le dimanche 13 septembre à 15hPartez en balade à la découverte des plantes sauvages comestibles et apprenez à les reconnaître dans leur milieu naturel. Une sortie nature pour éveiller vos sens et découvrir les richesses culinaires de la nature.Sans inscription nécessaire au préalable.En parallèle, à la MPNC à Sadirac: exposition « Sur la piste du Moustique Tigre, l’Expozzition » Visiter une exposition pour mieux connaître le moustique tigre et apprendre à lutter contre sa prolifération de manière efficace. Découvrir les gestes essentiels pour éviter l’émergence des maladies virales comme la dengue, le chikungunya et le zika. Des panneaux, des jeux et des outils d’observation adaptés à tous les âges sont à votre disposition pour faire la chasse aux idées reçues.</t>
+  </si>
+  <si>
+    <t>Sadirac</t>
+  </si>
+  <si>
+    <t>TERRE ET OCÉAN</t>
+  </si>
+  <si>
+    <t>05 56 49 34 77</t>
+  </si>
+  <si>
+    <t>http://www.terreetocean.fr/</t>
+  </si>
+  <si>
+    <t>dim 13/09/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Certes à l'aube</t>
+  </si>
+  <si>
+    <t>lun 14/09/2026 - 07:00</t>
+  </si>
+  <si>
+    <t>lun 14/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Les premiers rayons de soleil traversent les arbres, et illuminent la rosée. Emmitouflé dans son manteau pour se protéger du froid hivernal ou immergé dans les chaleureux chants d’oiseaux au printemps, comment mieux commencer une journée ? </t>
+  </si>
+  <si>
+    <t>lun 14/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>lun 14/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>mar 15/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>mar 15/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>mar 15/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 15/09/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer 16/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>mer 16/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>Découverte des faces cachées du Ciron - Bernos-Beaulac</t>
+  </si>
+  <si>
+    <t>mer 16/09/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>mer 16/09/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>5 kmSophie Ladril vous propose de découvrir la faune et la flore de ce milieu humide naturel. Vous approfondirez vos connaissances sur les petites bêtes, comme sur les plus grosses. Vincent Macias saura, une fois de plus, vous surprendre avec ses instruments hors du commun.</t>
+  </si>
+  <si>
+    <t>Bernos-Beaulac</t>
+  </si>
+  <si>
+    <t>mer 16/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>mer 16/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>mer 16/09/2026 - 18:15</t>
+  </si>
+  <si>
+    <t>mer 16/09/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>jeu 17/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu 17/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>jeu 17/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>jeu 17/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>ven 18/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>ven 18/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>ven 18/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>ven 18/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Kosma en concert</t>
+  </si>
+  <si>
+    <t>Musique</t>
+  </si>
+  <si>
+    <t>ven 18/09/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>Derrière KOSMA se cachent des jumeaux dont la complicité sur scène est aussi évidente qu’électrisante. Avec leur énergie débordante, leurs textes rafraîchissants et résolument positifs, ils imposent une identité forte et généreuse. Repérés en première 
+partie de Julien Doré et Superbus, ils ont su conquérir un large public. Leur premier EP est disponible et pose les bases d’une aventure musicale qui ne cesse de grandir. KOSMA, c’est le souffle neuf d’une pop française vibrante et lumineuse.
+ADAPTÉ AUX PERSONNES NON OU MAL VOYANTES
+Durée : 1h20
+Registre artistique : Chanson pop positive
+Distribution : Chant, clavier : Caroline Michaud    
+Chant, Guitare, Pad, Clavier : Jules Michaud   
+Chargé de diffusion, régie : Xavier Fernique</t>
+  </si>
+  <si>
+    <t>14 Avenue de Verdun</t>
+  </si>
+  <si>
+    <t>Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>Ville de Martignas-sur-Jalle</t>
+  </si>
+  <si>
+    <t>0557970050</t>
+  </si>
+  <si>
+    <t>https://www.duo-kosma.fr/</t>
+  </si>
+  <si>
+    <t>ONA MAE Trio Tour</t>
+  </si>
+  <si>
+    <t>ven 18/09/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Née en 2021, Ona Mae est une invitation à un voyage onirique reliant la culture ibéro-latine à celle d’Afrique de l’Ouest. Issue de l’artiste et anthropologue barcelonaise Mariona Villadelprat, le projet célèbre l’ouverture, le métissage et la renaissance à travers la féminité. Les sonorités mystiques du kamélé n’goni 
+(harpe mandingue) et d’autres instruments traditionnels, comme les kass-kass ou le pandero cuadrado de Peñaparda, s’unissent aux synthés vintages et aux textures électroniques, mêlant modernité et tradition dans une musique solaire et porteuse 
+de message. 
+Après avoir assuré la première partie de Fatoumata Diawara, Ona Mae dévoile son deuxième album « Cerca del Sur » lors de cette tournée.
+ADAPTÉ AUX PERSONNES NON OU MAL VOYANTES
+Durée : 1h30
+Registre artistique : World-Synthé Électro-envoûtant / Musiques  Métissées
+Distribution : Mariona Villadelprat : voix, kamélé n’goni et percussions traditionnelles   
+Andoni Ferraris : claviers, synthés et Pc   
+Mathilde Guimard : cajón, djambé
+Régie technique : Fred Cerri</t>
+  </si>
+  <si>
+    <t>33 Route de Gascogne</t>
+  </si>
+  <si>
+    <t>Saint-Maixant</t>
+  </si>
+  <si>
+    <t>Commune  de Saint Maixant</t>
+  </si>
+  <si>
+    <t>0556620308</t>
+  </si>
+  <si>
+    <t>https://linktr.ee/OnaMae.music</t>
+  </si>
+  <si>
+    <t>La Création</t>
+  </si>
+  <si>
+    <t>Arts dans l'espace public</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>CULTURE ET ENVIRONNEMENT 
+Spectacle tout public à partir de 7 ans. 
+Il avance en toge blanche façon prophète des rues du 21ème siècle et a troqué son bâton de pèlerin contre un micro portatif. Qui est-il ? Dieu ? Gourou ? Savant fou ? Illuminé ? Un peu tout ça à la fois. Gaétan Ranson utilise les armes qui sont les siennes – le clown, le rire, le stand up – pour injecter de l’euphorie et de la radicalité à nos éco-anxiétés rampantes. Flirtant avec la démesure, jouant des codes de l’interaction, des sons mystiques comme de la magie incantatoire, il embarque ses disciples consentants. Un remède salvateur et irrésistible contre l’angoisse de la catastrophe à venir.
+SPECTACLE ÉCO‑RESPONSABLE DANS LA SOBRIÉTÉ DE SA CONCEPTION.
+Durée : 00h55
+Registre artistique : Art de rue
+Distribution : Auteur interprète : Gaétan Ranson    
+Soutien à l’écriture et à la dramaturgie : Fabrice Richert et Pauline Murris
+ Direction d’acteur et régie : Juliette Villenave et Pauline Blais (en alternance)   
+Costume : Hélène Godet 
+Création sonore : Luca Schaumburg    
+Production/Diffusion : Hélène Marin</t>
+  </si>
+  <si>
+    <t>Avenue des Ecoles</t>
+  </si>
+  <si>
+    <t>Tresses</t>
+  </si>
+  <si>
+    <t>Mairie de Tresses</t>
+  </si>
+  <si>
+    <t>05 57 34 13 27</t>
+  </si>
+  <si>
+    <t>https://www.laflambee.org/gaetan-ranson</t>
+  </si>
+  <si>
+    <t>La Fée du bois dormant</t>
+  </si>
+  <si>
+    <t>Spectacle tout public à partir de 8 ans.
+Un château entouré de ronces. Un valeureux prince y pénètre. Sur son passage, les ronces laissent place à de sublimes fleurs. Dans la plus haute tour du château, une princesse endormie. Touché par sa grâce, le prince se penche sur elle. Quand soudain, au moment où il s’apprête à l’embrasser… Une fée l’interrompt ! Cela fait des millénaires qu’elle entend raconter l’histoire de la Belle au bois dormant. Mais aujourd’hui, c’est la fois de trop. Elle ne supporte plus ces images d’Epinal 
+poussiéreuses, inquestionnées. Elle qui était là sur le berceau de la petite princesse décide de rétablir la vérité sur la légende. Soulevant les problèmes liés au non-respect du consentement du conte originel, pas à pas, la fée convainc le prince d’écrire ensemble une nouvelle histoire de l’amour et proposer ainsi au conte une nouvelle fin, un nouveau chemin.
+Durée : 1h00
+Registre artistique : Théâtre et conte
+Distribution : Ecriture / mise en scène : Mathéo Chalvignac  
+ Régie technique : Mathéo Chalvignac   
+Interprétation: Paul Barrier,Margaux Genaix, Danaé Monnot</t>
+  </si>
+  <si>
+    <t>19 Avenue des Ecoles</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/lamalice_cie/</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>À la découverte des secrets du marais - 50 ANS</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Samedi 19 septembre – de 9h à 12h30Partez à la découverte des marais de la Réserve naturelle, un milieu d’une grande richesse où faune, flore et paysages se dévoilent au fil de la promenade.Témoins des paysages d’autrefois, ces marais constituent un patrimoine naturel remarquable. Au détour d’un chemin, vous pourrez observer les vaches marines landaises, une race rustique qui pâture en liberté et contribue à l’entretien de ces milieux ouverts.🕒 Durée : 3h30👧 A partir de 6 ans, âge conseillé. Les enfants de moins de 6 ans sont les bienvenus, mais la sortie comprend beaucoup de marche, le parcours est de 8 km.📍 Lieu de rendez-vous : Pont du Montaut à Maubuisson (canal des étangs) (45.060785, -1.125121)Réservation : https://www.medoc-atlantique-travel.com/activite/reserve-naturelle-nati…</t>
+  </si>
+  <si>
+    <t>Réserve Naturelle Nationale de l'Etang de Cousseau</t>
+  </si>
+  <si>
+    <t>Carcans</t>
+  </si>
+  <si>
+    <t>Office de Tourisme Médoc Atlantique</t>
+  </si>
+  <si>
+    <t>05.56.03.21.01</t>
+  </si>
+  <si>
+    <t>http://www.reserves-naturelles.org/etang-du-cousseau</t>
+  </si>
+  <si>
+    <t>05 56 03 21 01</t>
+  </si>
+  <si>
+    <t>Exposition 150 ans du club alpin français de Bordeaux 1876-2026</t>
   </si>
   <si>
     <t>Exposition</t>
   </si>
   <si>
-    <t>jeu 11/12/2025 - 09:00</t>
-[...9 lines deleted...]
-Partenaires : l’exposition est réalisée en partenariat avec le Centre des monuments nationaux / château ducal de Cadillac et le Fonds régional d’art contemporain Nouvelle-Aquitaine MÉCA pour lequel elle s’inscrit dans un cycle d’expositions dédié à la jeunesse sur le territoire régional (2024-2026). Elle bénéficie du soutien du ministère de la Culture (DRAC Nouvelle-Aquitaine).
+    <t>ven 30/10/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Découvrez la nouvelle exposition des Archives départementales de la Gironde du 19 septembre au 30 octobre 2026 qui retrace l'histoire du club alpin français de Bordeaux.
+Fondée à Bordeaux en 1876, la section du Sud-Ouest du Club alpin français réunit les grandes figures du pyrénéisme naissant tels qu’Aymar Arlot de Saint-Saud, son fondateur, et Adrien Baysselance ancien maire de Bordeaux, nourries par les récits et les cartographies des premiers explorateurs des montagnes pyrénéennes. Ces précurseurs et fondateurs accompagnés de guides, souvent des habitants des vallées avant qu’ils ne se professionnalisent, vont contribuer à bâtir des refuges, ouvrir et aménager des sentiers et des chemins muletiers dans la haute montagne pyrénéenne.
 Consultez ci-dessous le programme des manifestations autour de l'exposition.
 Découvrez le programme
 Informations pratiques
-Entrée libre et gratuite
-[...1 lines deleted...]
-Visite guidée - sans réservation, dans la limite de 20 personnes - les mardi et mercredi à 15h00, les samedi et dimanche à 14h15 et 16h15.</t>
+Entrée libre et gratuite du lundi au vendredi de 9h à 17h - Fermeture exceptionnelle le 2 octobre 2026
+Le samedi et dimanche de 14h à 18h
+Inauguration le vendredi 18 septembre à 18h.
+Le CAF vous propose des visites guidées lors des journées du patrimoine et tout au long de l'exposition. Des conférences sont également prévues. Visite guidée, sans réservation, dans la limite de 20 personnes - les mardi et mercredi à 15h00, les samedi et dimanche à 14h15 et 16h15.</t>
   </si>
   <si>
     <t>Archives départementales de la Gironde</t>
   </si>
   <si>
     <t>Bordeaux</t>
   </si>
   <si>
     <t>05 56 99 66 00</t>
   </si>
   <si>
     <t>https://archives.gironde.fr/n/effacees-br-small-l-enfermement-au-feminin-au-cha…</t>
   </si>
   <si>
-    <t>Tournées de cinéastes en Gironde</t>
-[...51 lines deleted...]
-Programme 2026
+    <t>Journée de découverte du patrimoine de Moulon, pique-nique tiré du sac, final convivial. Partiicpation aux frais de la journée 5 euros</t>
+  </si>
+  <si>
+    <t>Château Montlau</t>
+  </si>
+  <si>
+    <t>Moulon</t>
+  </si>
+  <si>
+    <t>Découverte de la biodiversité des bords de Garonne - Le Tourne</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>2 kmCorentin Sauvaget tissera un lien entre l’évolution du paysage et l’histoire des chantiers navals. Ce sera l’occasion de comprendre les interactions entre les différents écosystèmes et d’observer la flore et la faune spécifique des bords de Garonne et des palus. Vincent Pessama, lui, rythmera la balade de chants et poèmes sur cette nature si mystérieuse, sur les plantes invasives et animaux mal-aimés. </t>
+  </si>
+  <si>
+    <t>Le Tourne</t>
+  </si>
+  <si>
+    <t>La mémoire des marais</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Pour les journées du patrimoine, découvrez les marais avec le regard des humains qui l'ont habité. Visite en partenariat avec l'association la Mémoire de Bruges. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Fresque de la Biodiversité</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>A travers un atelier collaboratif, ludique et scientifique, vous pourrez mieux comprendre ce qu'est la biodiversité, les pressions qui pèsent sur elles et les conséquences de son érosion. Par petits groupes, vous serez amenés à construire et trouver des liens pour appréhender la biodiversité, ses enjeux et explorer les pistes d'actions possibles. Inscription : 07 85 91 96 76 ou m.joulain@castillonpujols.fr Dans le cadre de l'Atlas de la Biodiversité Intercommunale de Castillon-Pujols </t>
+  </si>
+  <si>
+    <t>Rauzan</t>
+  </si>
+  <si>
+    <t>Communauté de Communes Castillon-Pujols</t>
+  </si>
+  <si>
+    <t>0785919676</t>
+  </si>
+  <si>
+    <t>https://www.castillonpujols.fr/</t>
+  </si>
+  <si>
+    <t>Que nous racontent les fossiles</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Venez remonter le temps de quelques 20 millions d'années à la Réserve et découvrir la présence de la mer tropicale par l'observation des fossiles marins dans le musée, des fouilles paléontologiques et la visite des sites.</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Tous à la vase !</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Du haut de plage à l’estran vaseux, de la laisse de mer aux crabes dont on ne distingue que les yeux, venez découvrir, en compagnie d’un animateur nature du Parc naturel régional des Landes de Gascogne, les paysages du bassin d'Arcachon à marée basse et comprendre comment la vie s’organise avec le balancement des marées. Arpenter, explorer, chercher, contempler seront les maîtres mots de nos découvertes !</t>
+  </si>
+  <si>
+    <t>Production locales - A la découverte de la spiruline</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Venez découvrir, à St Vivien de Médoc, une production locale et artisanale auprès d’un producteur passionné au savoir-faire original.</t>
+  </si>
+  <si>
+    <t>Saint-Vivien-de-Médoc</t>
+  </si>
+  <si>
+    <t>Ça bulle dans le bocal avec pascale Zouari</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Apprenez à réaliser des boissons fermentées aux saveurs subtiles, à base d’ingrédients naturels et vivants : kéfir de fruits, champagne de fleurs, sirops fermentés…  10 €, à partir de 12 ans </t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>Mission Cousseau, un défi en famille - 50 ANS</t>
+  </si>
+  <si>
+    <t>Samedi 19 septembre – de 15h à 17hPrêts pour une aventure nature en mode enquête ? Mission Cousseau vous embarque pour un défi en famille rythmé par des énigmes, des mini-jeux et des défis d’observation au cœur de la Réserve.En équipe, ouvrez l’œil, réfléchissez, coopérez… et découvrez Cousseau autrement, en vous amusant !🕒 Durée : 2h👧 A partir de 5 ans📍 Lieu de rendez-vous : Parking à vélo de Lespéron (45°01'53.6"N 1°08'52.6"W). Compter 35 minutes de marche depuis le parking voitures jusqu’au site. Accès possible à vélo par les pistes cyclables depuis Maubuisson et Lacanau Océan (parc à vélos sur place – prévoir un cadenas).Réservation : https://www.medoc-atlantique-travel.com/activite/reserve-naturelle-nati…</t>
+  </si>
+  <si>
+    <t>Lacanau</t>
+  </si>
+  <si>
+    <t>Route de la Gabare</t>
+  </si>
+  <si>
+    <t>Gauriac</t>
+  </si>
+  <si>
+    <t>Commune de Gauriac</t>
+  </si>
+  <si>
+    <t>05 57 64 80 08</t>
+  </si>
+  <si>
+    <t>Balade contée au coucher du soleil</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>Un voyage dans le temps et l’espace, au crépuscule, accompagné par Myriam et nos médiatrices/eurs.A partir de 10 ansBalade contée gratuite. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Un travail de fourmi!</t>
+  </si>
+  <si>
+    <t>CULTURE ET ENVIRONNEMENT 
+Spectacle familial à partir de 6 ans 
+Deux myrmécologues (spécialistes des fourmis) rencontrent le public pour ce qu’ils pensaient être une opération de comptage (opération au cours de laquelle les personnes présentes sont censées répertorier les fourmis présentes). Commence alors une curieuse vraie-fausse conférence sur les fourmis, leur monde, leurs habitudes, leurs symboliques... un vrai travail de fourmi, en somme ! Entrons dans l’univers incroyable des fourmis, partons à la découverte du monde des insectes et réinventons notre façon de voir notre jardin et les immensités… minuscules !
+Durée : 00h50
+Registre artistique : Théâtre / vraie-fausse conférence
+Distribution : Texte et mise en scène : Thomas Visonneau 
+Jeu : Ingrid Bellut et Frédéric Périgaud   
+Contribution plastique : Ita Duclair   
+Aide myrmécologique : Claude Lebas
+PROVENANCE DE L’ÉQUIPE ARTISTIQUE : DORDOGNE</t>
+  </si>
+  <si>
+    <t>Quai de la Brèche</t>
+  </si>
+  <si>
+    <t>Sainte-Foy-la-Grande</t>
+  </si>
+  <si>
+    <t>Commune de Sainte-Foy-la-Grande</t>
+  </si>
+  <si>
+    <t>0557461084</t>
+  </si>
+  <si>
+    <t>https://tout-vivant.com/</t>
+  </si>
+  <si>
+    <t>Disfruta el Viaje Hoy</t>
+  </si>
+  <si>
+    <t>EmmaFleurs, artiste franco-mexicaine girondine, tisse une pop transatlantique lumineuse en français, espagnol et anglais. Portée par une voix douce et habitée, sa musique voyage entre rythmes latins, envolées électroniques et ballades intimistes. 
+EmmaFleurs, autrice et compositrice, au chant et à la guitare, réunit dans son trio un percussionniste et un bassiste pour une traversée musicale à la fois poétique, envoûtante et solaire. Un concert original, généreux, qui provoque la joie, le mouvement et la rencontre. Un concert comme un conseil d’ami : “disfruta el viaje hoy” / “profite du voyage aujourd’hui”, pour tout public.
+ADAPTÉ AUX PERSONNES NON OU MAL VOYANTES
+Durée : 1h10
+Registre artistique : Trio musique, chant, concert
+Distribution : Musique, textes, chant, guitare, clavier : EmmaFleurs   
+Basse : Jano Arias   
+Percussions : Franck Leymerégie</t>
+  </si>
+  <si>
+    <t>ouverture de La Plaine Brunch Festival</t>
+  </si>
+  <si>
+    <t>Plaine André Dolange</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/channel/UCUI1WJ6V81KxANB3hj3lNEA</t>
+  </si>
+  <si>
+    <t>Spectacle “Nocturnes” - 50 ANS</t>
+  </si>
+  <si>
+    <t>sam 19/09/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Samedi 19 septembre – de 19h30 à 21hLa Compagnie des Musiques Télescopiques convie le public à une expérience sonore inédite : un concert en pleine nature, au casque, du coucher de soleil à la nuit tombée.Un concert sous les étoiles pour une soirée immersive. Un bruissement de feuilles, le hululement d’une chouette hulotte, la contemplation de la voûte céleste nourrissent en direct le jeu des musiciens à l’affût.🕒 Durée : 1h30📍 Lieu de rendez-vous : Parking à vélo de Lespéron (45°01'53.6"N 1°08'52.6"W). Compter 35 minutes de marche depuis le parking voitures jusqu’au site. Accès possible à vélo par les pistes cyclables depuis Maubuisson et Lacanau Océan (parc à vélos sur place – prévoir un cadenas).ℹ️ Contact animation : 07 68 87 81 12 / 06 08 43 07 03Réservation : https://www.medoc-atlantique-travel.com/activite/reserve-naturelle-nati…</t>
+  </si>
+  <si>
+    <t>parc du Bois fleuri rue Lavergne Lormont</t>
+  </si>
+  <si>
+    <t>Lormont</t>
+  </si>
+  <si>
+    <t>ville de Lormont</t>
+  </si>
+  <si>
+    <t>0557770730</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>Atelier photographie avec Bastien Campistron - 50 ANS</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Dimanche 20 septembre – de 9h à 12h30En compagnie du photographe Bastien Campistron et d’un garde de la Réserve naturelle, arpentez les dunes boisées à l’affût d’un instant privilégié. Tout au long de la balade, Bastien partagera son regard de photographe, son expérience et ses conseils pour vous apprendre à observer autrement et à saisir, au bon moment, la beauté sauvage de la nature.🕒 Durée : 3h30📍 Lieu de rendez-vous : Parking à vélo de Lespéron (45°01'53.6"N 1°08'52.6"W). Compter 35 minutes de marche depuis le parking voitures jusqu’au site. Accès possible à vélo par les pistes cyclables depuis Maubuisson et Lacanau Océan (parc à vélos sur place – prévoir un cadenas).Réservation : https://www.medoc-atlantique-travel.com/activite/reserve-naturelle-nati…</t>
+  </si>
+  <si>
+    <t>Office du tourisme Médoc Atlantique</t>
+  </si>
+  <si>
+    <t>De la Dune du Pilat au Banc d'Arguin - Journées du Patrimoine</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Découvrez la Dune du Pilat et le Banc d'Arguin à bord d'une pinasse, deux sites emblématiques du Bassin d'Arcachon, dans le cadre des Journées du Patrimoine.Réservation ouverte deux mois avant la date  : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>1, rue des marins (Arcachon)</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Domaine de Certes - Promenade à travers l'histoire</t>
+  </si>
+  <si>
+    <t>Découvrez ce qu'il est aujourd'hui et ce qu'il était hier. Au cours d'une déambulation pédestre, sur les chemins du présent et du passé, partons à la rencontre de son patrimoine bâti et de ses différents propriétaires qui en ont écrit l'histoire.</t>
+  </si>
+  <si>
+    <t>Domaine de Certes et Graveyron</t>
+  </si>
+  <si>
+    <t>Au fil des paysages et des traditions - 50 ANS</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Dimanche 20 septembre – de 14h à 17hRemontez le temps et partez à la découverte de l'histoire fascinante de la Réserve naturelle et des traditions qui ont façonné ses paysages. Au fil de la balade, vous comprendrez comment les lacs médocains se sont formés et comment les paysages ont évolué au fil des siècles. Vous découvrirez également les activités humaines qui ont marqué ce territoire : les bergers sur échasses, les résiniers pratiquant le gemmage, ainsi que les vaches marines landaises, une race rustique emblématique de la région.Avec la participation du Musée Jean Gasnier - Maison des Arts et Traditions Populaires de Carcans🕒 Durée : 3h (parcours est de 8 km).📍 Lieu de rendez-vous : Lieu de rendez-vous : Parking à vélo de Lespéron (45°01'53.6"N 1°08'52.6"W). Compter 35 minutes de marche depuis le parking voitures jusqu’au site. Accès possible à vélo par les pistes cyclables depuis Maubuisson et Lacanau Océan (parc à vélos sur place – prévoir un cadenas).Réservation : https://www.medoc-atlantique-travel.com/activite/reserve-naturelle-nati…</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Balade sur : « Le Patrimoine Naturel de la Pimpine »</t>
+  </si>
+  <si>
+    <t>Balade sur : « Le Patrimoine Naturel de la Pimpine » le dimanche 20 septembre à 15hÀ l’occasion des Journées du Patrimoine, cette balade invite à découvrir la richesse des sites Natura 2000 et leur rôle essentiel dans la préservation de la biodiversité : loutre, libellules, amphibiens, orchidées et reptiles…Sans inscription nécessaire au préalable.En parallèle, à la MPNC à Sadirac: exposition « Sur la piste du Moustique Tigre, l’Expozzition » Visiter une exposition pour mieux connaître le moustique tigre et apprendre à lutter contre sa prolifération de manière efficace. Découvrir les gestes essentiels pour éviter l’émergence des maladies virales comme la dengue, le chikungunya et le zika. Des panneaux, des jeux et des outils d’observation adaptés à tous les âges sont à votre disposition pour faire la chasse aux idées reçues.</t>
+  </si>
+  <si>
+    <t>Saison musicale Abbatiale de Guîtres</t>
+  </si>
+  <si>
+    <t>Chorale TUTTI de Branne direction Yves RAIBAUD,
+Orchestre FC SYMPHONIQUE de Créon direction Nicolas LESCOMBES.
+W. A. Mozart,  (Requiem),A. Vivaldi, (Gloria), J. P. Rameau, E. Lalo, Soul Jazz Orchestra, etc.
+La chorale Tutti est un ensemble vocal polyphonique créée en 1994. Composée d’une cinquantaine de choristes enthousiastes, elle est dirigée par Yves Raibaud élève d’Eliane LAVAIL (Ensemble vocal d’Aquitaine) et de Michel Moureau (Collegium musical d’Aquitaine). Le répertoire comporte des œuvres phare, telles que le gloria de Vivaldi le requiem de Mozart, mais aussi d’autres joyaux appartenant au répertoire Renaissance, baroque, classique, romantique et contemporain. Une première partie avec orchestre seul. proposera des extraits de grandes pièce du répertoire.
+Dimanche 7 juin 17 h. Concert choeur et orchestre
+Prix des places: 15 € tarif réduit: 7,5 €</t>
+  </si>
+  <si>
+    <t>Les Plaisirs de Londres
+Ensemble ORFEO:  solistes, chœur et instruments anciens
+            Les 17 chanteurs d'Orfeo, considérés comme les meilleurs spécialistes régionaux du baroque, vous emmènent à Londres, remuant foyer culturel et musical. Henry Purcell, jeune rescapé de la peste et organiste à Westminster, se jette dans un abondante production pour l'église, mais aussi pour le théâtre où il fait chanter de pittoresques sorcières, amoureux et buveurs.
+          Orfeo vous propose un délicieux cocktail de pièces fameuses ou rares pour chœur et solistes - prière, amour, princesses et démons - avec quelques excellents instrumentistes, violon, orgue et violoncelle. Et tout le monde portera son beau costume d'époque.
+Prix des places: 15 €, tarif réduit:</t>
+  </si>
+  <si>
+    <t>Allée de l'Abbaye</t>
+  </si>
+  <si>
+    <t>Guîtres</t>
+  </si>
+  <si>
+    <t>LES AMIS DE L'ABBATIALE DE GUITRES</t>
+  </si>
+  <si>
+    <t>Découverte des papillons de nuit - 50 ANS</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 19:45</t>
+  </si>
+  <si>
+    <t>dim 20/09/2026 - 22:45</t>
+  </si>
+  <si>
+    <t>Dimanche 20 septembre – de 19h45 à 22h30Quand la nuit tombe, un autre monde s’éveille… Partez pour une sortie originale à la découverte des papillons de nuit, ces insectes fascinants et souvent méconnus.Grâce à des dispositifs d’observation lumineux, apprenez à les repérer et à mieux comprendre le rôle essentiel qu’ils jouent dans la biodiversité.Une expérience nocturne pleine de surprises, à vivre en famille !🕒 Durée : 2h45👧 A partir de 6 ans.📍 Lieu de rendez-vous : Pont du Montaut à Maubuisson (canal des étangs) (45.060785, -1.125121)À prévoir / infos pratiquesMatériel : lampe torche / lampe frontaleℹ️ Contact animation : 07 68 87 81 12 / 06 08 43 07 03Réservation : https://www.medoc-atlantique-travel.com/activite/reserve-naturelle-nati…</t>
+  </si>
+  <si>
+    <t>lun 21/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>lun 21/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>Atelier Mémoire Pep's Eurêka avec l'ASEPT Gironde</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>De retour au Domaine départemental de Nodris, l'ASEPT propose un cycle de 10 séances pour booster votre mémoire !Apprendre à compenser ses petits trous de mémoire,Améliorer sa mémoire grâce à un entraînement régulier,Retrouver rapidement ses clés, se souvenir d'un nom, d'un rendez-vous, d'un itinéraire...Le tout près de chez vous, dans un cadre agréable et une ambiance conviviale !Infos et inscriptions : Atelier Mémoire Pep's Eurêka à VERTHEUIL à parti du 22 Septembre 2026 - ASEPT Gironde</t>
+  </si>
+  <si>
+    <t>Domaine de Nodris</t>
+  </si>
+  <si>
+    <t>Vertheuil</t>
+  </si>
+  <si>
+    <t>0556590216</t>
+  </si>
+  <si>
+    <t>https://www.gironde.fr/economie-locale/domaine-departemental-de-nodris</t>
+  </si>
+  <si>
+    <t>ASEPT Gironde</t>
+  </si>
+  <si>
+    <t>05 57 99 79 39</t>
+  </si>
+  <si>
+    <t>nodris@gironde.fr</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>représentation annulée en juin, les salles sont réquisitionnées pour les écoles à cause de la canicule
+on a reporté donc au 22 septembre</t>
+  </si>
+  <si>
+    <t>89 rue André Dubourg</t>
+  </si>
+  <si>
+    <t>Landiras</t>
+  </si>
+  <si>
+    <t>MAIRIE DE LANDIRAS</t>
+  </si>
+  <si>
+    <t>0556625028</t>
+  </si>
+  <si>
+    <t>Le monde de la nuit</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 21:30</t>
+  </si>
+  <si>
+    <t>Découverte de l'activité de la faune et de la flore à la tombée de la nuit sur le domaine de Certes, animation exclusive le 22 septembre menée par nos deux stagiaires - futurs animateurs nature, Mateo et Arthur</t>
+  </si>
+  <si>
+    <t>Domaine de Certes</t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>Sortie forestière</t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Habituellement connu pour ses marais et ses prairies, le domaine de Certes et Graveyron abrite également une partie forestière. Cette visite est l’occasion de fouler les aiguilles de pin, d’observer les arbres, chercher des traces d’animaux, écouter les oiseaux des forêts, sentir l’humus et les champignons. </t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>mer 23/09/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>jeu 24/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu 24/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>SORTIE NATURE POUR LES TOUTS-PETITS - 24 SEPTEMBRE</t>
+  </si>
+  <si>
+    <t>jeu 24/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu 24/09/2026 - 10:15</t>
+  </si>
+  <si>
+    <t>balades nature dédiées aux tout-petits, accompagnées par Sarah Laforêt Danse, animatrice nature, sur le sentier communal des Petits Pas.Pensés pour les enfant et pour celles et ceux qui les accompagnent, ces moments invitent à explorer, observer et jouer, tout simplement, au rythme de la nature.Au programme
+ Une balade nature d’environ 1h15, adaptée au rythme des tout-petits 
+ Un temps calme pour prolonger l’expérience : lecture, jeux ou moment partagé autour du jardin de l’Usine Végétale 
+📍 Informations pratiques
+Horaires : rendez-vous à 9h30 (fin prévue à 11h) 
+Lieu : parking de la mairie – Le Fieu 
+Public : familles et assistantes maternelles 
+Tarif : gratuit 
+Réservation : 05.57.56.09.92 / contact.cargo209@gmail.com</t>
+  </si>
+  <si>
+    <t>5 Le Bourg</t>
+  </si>
+  <si>
+    <t>Bain de forêt à HOSTENS</t>
+  </si>
+  <si>
+    <t>jeu 24/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 24/09/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Les bains de forêts : S’immerger pour mieux préserver   Un bain de foret, c'est une rencontre intime avec le vivant où le murmure des arbres permet une connexion avec la nature et ainsi apaise le tumulte intérieur. Cette pratique ne prend pas uniquement soin de notre santé ; elle éveille la conscience écologique et transmet par le sensible, un sentiment d’appartenance à la nature autant que le désir de la protéger.Durée : 3h  - distance : 3km – à partir de 12 ansMinimum: 3 participants / maximum: 10 Pour toute participation supérieure à 3 personnes et demande particulière (centre sociaux, hôpitaux, associations, groupes...), les inscriptions se font UNIQUEMENT par téléphone: merci de  contacter l'accueil du Domaine de Certes et Graveyron au 05 56 82 71 79.En cas de météo incertaine, les participants seront informés 48h à l'avance du maintien ou du report de la séance.</t>
+  </si>
+  <si>
+    <t>Relais Nature hostens</t>
+  </si>
+  <si>
+    <t>Hostens</t>
+  </si>
+  <si>
+    <t>jeu 24/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>jeu 24/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>Journées de l'archéologie en Gironde 2026</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>Le Service régional de l’archéologie de Nouvelle-Aquitaine – site de Bordeaux – a le plaisir de vous convier aux Journées archéologiques départementales de la Gironde qui se tiendront cette année le 25 septembre 2026 au Domaine de Certes et Graveyron à Audenge.L'objectif de cette journée est de vous présenter l’actualité de la recherche archéologique de l’année écoulée sur le territoire départemental.  Il rassemblera des présentations d’opérations menées dans le champ du préventif et dans celui de la recherche programmée par l’ensemble des acteurs de l’archéologie. Inscription recommandé  : sra-secretariat.bordeaux@culture.gouv.frCet évènement sera clôturé par l’inauguration de l’exposition « Aux racines de la forêt : archéologie des Landes de Gascogne », organisée par le SRA et présentée au Domaine de Certes du 26 septembre 2026 au 31 août 2027.</t>
+  </si>
+  <si>
+    <t>Accueil du Domaine de Certes et Graveyron</t>
+  </si>
+  <si>
+    <t>domainedecertes@gironde.fr</t>
+  </si>
+  <si>
+    <t>0566827179</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Club Sandwich</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>Club Sandwich, collectif périgourdin composé de cinq musiciens, cultive un son hybride et audacieux. À la croisée du jazz instrumental, de la fusion et des rythmes empruntés au funk, à l’Éthio-jazz, au be-bop, à la bossa ou encore au ska, le groupe bouscule les genres avec une liberté réjouissante. 
+Leur esthétique singulière oscille entre envolées contemplatives et grooves dansants, portée par des cuivres tranchants et des mélodies puissantes. Une musique en mouvement, qui fait vibrer les corps autant qu’elle captive l’imaginaire.
+ADAPTÉ AUX PERSONNES NON OU MAL VOYANTES
+Durée : 1h30
+Registre artistique : Jazz festif et dansant
+Distribution : Batterie : Camille Bailleul    
+Guitare : Ludovic Goulet   
+Saxophone : Chloé Floissac   
+Trompette : Pierre Guillet
+Basse : Edouard Philippe</t>
+  </si>
+  <si>
+    <t>Le Cuvier - Avenue de l'Ile de France</t>
+  </si>
+  <si>
+    <t>Artigues-près-Bordeaux</t>
+  </si>
+  <si>
+    <t>Mairie Artigues-près-Bordeaux</t>
+  </si>
+  <si>
+    <t>0677879534</t>
+  </si>
+  <si>
+    <t>https://www.youtube.com/@ClubSandwichJazz</t>
+  </si>
+  <si>
+    <t>36èmes MUSITINÉRAIRES en PAYS FOYEN</t>
+  </si>
+  <si>
+    <t>ven 25/09/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>Festival d'été qui se déroule en Pays foyen: Musique(s) mais aussi théâtre, tout public, échelonné habituellement sur 3 week-ends. Itinérance dans les styles et dans les lieux, avec participation libre (chapeau). Cette année, en raison des élections municipales, les spectacles seront concentrés sur Sainte-Foy-la-Grande. l'organisation est assurée par le Club Agalliao: association de bénévoles.</t>
+  </si>
+  <si>
+    <t>salle Clarisse Brian 2 Esplanade François Mitterrand</t>
+  </si>
+  <si>
+    <t>CLUB AGALLIAO-YMCA.FRANCE</t>
+  </si>
+  <si>
+    <t>2 Esplanade Francois Mitterrand</t>
+  </si>
+  <si>
+    <t>CLUB AGALLIAO</t>
+  </si>
+  <si>
+    <t>0608819646</t>
+  </si>
+  <si>
+    <t>18e édition des Riches Heures de La Réole</t>
+  </si>
+  <si>
+    <t>LE SOUFFLE
+Que serait le neuma sans le pneuma ? Autrement dit : que serait le signe musical sans le souffle ? En grec, neuma désigne chacun des signes de la notation musicale apparus au IXᵉ siècle — point, accent, trait — tandis que pneuma signifie le souffle. Mis côte à côte, ces deux mots s’éclairent mutuellement et révèlent l’une des caractéristiques essentielles de la musique : elle est souffle qui donne vie au signe musical.
+2026 sera pour nous une année symbolique : Notre majorité. Dix-huit ans d’exploration, de rencontres, de découvertes musicales. Pour célébrer cette étape, nous avons choisi un thème qui traverse toutes les époques et toutes les traditions : le Souffle. Le souffle qui porte la voix humaine, depuis les polyphonies multiséculaires de Corse jusqu’aux résonances mystiques d’Arvo Pärt. Le souffle qui traverse les siècles, du Miserere d’Allegri — joyau de la Chapelle Sixtine — jusqu’à la création contemporaine. Le souffle qui anime les instruments à vent — chalemie, bombarde, trompette à coulisse — compagnons sonores de cette édition. Le souffle enfin qui redonne vie au Requiem à 8 voix de Sebastián López de Velasco, chef‑d’œuvre espagnol du début du XVIIᵉ siècle, resté silencieux pendant quatre cents ans et présenté ici en recréation mondiale.
+Ce souffle, qu’il soit fragile ou puissant, intime ou collectif, est une force de vie. La musique seule sait le rendre presque palpable. Puissiez-vous au fil de cette édition, reprendre souffle !  J.C. CANDAU</t>
+  </si>
+  <si>
+    <t>La polyphonie corse d’hier et d’aujourd’hui
+Ensemble A Cumpagnia</t>
+  </si>
+  <si>
+    <t>Eglise</t>
+  </si>
+  <si>
+    <t>Gironde-sur-Dropt</t>
+  </si>
+  <si>
+    <t>LES AMIS DU FESTIVAL DE MUSIQUES ANCIENNES DE LA REOLE</t>
+  </si>
+  <si>
+    <t>festival@lesrichesheuresdelareole.fr</t>
+  </si>
+  <si>
+    <t>0686750608</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>Osez Hostens</t>
+  </si>
+  <si>
+    <t>Sport</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>Pour cette nouvelle édition d'Osez Hostens, deux types de courses sont proposés :
+Ne limitez pas vos défis, défiez vos limites
+Le concept est simple, faire le maximum de boucles (de 500 m ou 1 000 m selon votre inscription) dans un temps imparti. Pour corser le tout, le temps diminue sur chaque boucle, il vous faudra nager de plus en plus vite.
+Le 2500 mètres : à la fin, il n’en restera plus qu’un !
+Découvrez cette épreuve à élimination directe en trois tours.
+Renseignements et inscriptions</t>
+  </si>
+  <si>
+    <t>Base nautique</t>
+  </si>
+  <si>
+    <t>département de la Gironde avec le Comité Départemental de Natation</t>
+  </si>
+  <si>
+    <t>https://eaulibre.ffnatation33.org/osez-hostens/</t>
+  </si>
+  <si>
+    <t>Randonnée en crête de dune</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 13:00</t>
+  </si>
+  <si>
+    <t> Redécouvrez la Dune et son paysage, en parcourant sa crête entre océan et forêt ! Une balade sportive, qui dévoile les reliefs, les formes et les lumières de la Dune tout en observant les traces du passé et ses hôtes discrets. Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Découverte de la flore dans tous ses états - Bagas</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 09:15</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 12:15</t>
+  </si>
+  <si>
+    <t>Justine Baïa vous propose la découverte des plantes sauvages et cultivées de la commune. Vous aurez la possibilité de découvrir les céréales du champ au moulin lors d’une visite du moulin fortifié de Bagas. Nadia Joly vous invitera dans son univers artistique et vous partagera sa passion pour le chant et le milieu aquatique.</t>
+  </si>
+  <si>
+    <t>Bagas</t>
+  </si>
+  <si>
+    <t>Chantier nature : Entretien d'automne</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>L'automne, période idéale pour les travaux, venez nous prêter main forte en participant à nos missions de gestion.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Certes pour tout petits - Des animaux plein la tête</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Avec des éléments de la nature et votre imagination, donnez vie aux petites bêtes qui peuplent le domaine à travers cet atelier de land-art.Bien que les adultes doivent être présents, ce sont les plus jeunes qui seront à l’honneur. Sortie pour les 3-6 ans.   </t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>ATELIER de Chant Corse animé par Jerôme Casalonga (2h30). Réservation obligatoire. 10€</t>
+  </si>
+  <si>
+    <t>Mairie</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Instruments à vent à la fin du Moyen-Âge et à la Renaissance
+Ensemble PAR LE REGART</t>
+  </si>
+  <si>
+    <t>Eglise Notre Dame de Lorette</t>
+  </si>
+  <si>
+    <t>Saint-Michel-de-Lapujade</t>
+  </si>
+  <si>
+    <t>60 Avenue du 8 Mai 1945</t>
+  </si>
+  <si>
+    <t>Toulenne</t>
+  </si>
+  <si>
+    <t>MAIRIE DE TOULENNE</t>
+  </si>
+  <si>
+    <t>0631526653</t>
+  </si>
+  <si>
+    <t>Rock Me</t>
+  </si>
+  <si>
+    <t>sam 26/09/2026 - 20:30</t>
+  </si>
+  <si>
+    <t>Du Mississippi Blues le plus intense au Boogie hypnotique de Détroit, TIGER ROSE vous embarque dès les premières mesures. Deux voix uniques et puissantes au service d’un son brut et sans artifice. Mig et Loretta sont bien connus du circuit Blues Européen : qui a déjà vu « Loretta and the Bad Kings » ne peut avoir oublié le charisme et la sensibilité de la chanteuse, harmoniciste, contrebassiste. Mig lui a reçu en 2002 le Trophée France Blues de meilleur chanteur. Leur répertoire de compositions originales célèbre la route, la liberté, la nature et l’amour. Sur scène, leur complicité et leur intensité emportent le public, des petites jauges intimistes jusqu’aux arènes, dans une communion joyeuse.
+ADAPTÉ AUX PERSONNES NON OU MAL VOYANTES
+Durée : 1h25
+Registre artistique : Blues Vocal Roots
+Distribution : Loretta : Chant - Harmonica et Contrebasse 
+Mig Toquereau : Chant - Guitare et percussion
+Régie technique : Alban Judalet</t>
+  </si>
+  <si>
+    <t>Route de Courreau</t>
+  </si>
+  <si>
+    <t>Vendays-Montalivet</t>
+  </si>
+  <si>
+    <t>Ville de Vendays-Montalivet</t>
+  </si>
+  <si>
+    <t>05 56 73 32 02</t>
+  </si>
+  <si>
+    <t>https://www.migprod.com/</t>
+  </si>
+  <si>
+    <t>Miserere d’Allegri &amp; œuvres vocales d’Arvo Pärt             
+Choeur Dulci Jubilo (12 chanteurs)</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 14:15</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Visite organisée par la ville avec la présence des musiciens de l’ensemble PAR LE REGART</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Balade « Nature, paysages et patrimoine »</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Balade « Nature, paysages et patrimoine » à Capian le dimanche 27 septembre à 15hUne découverte de charmants paysages de l’Entre-deux-Mers, à travers l’histoire de leur formation, la géologie, la biodiversité qui les composent, et les vestiges de nos usages passés qu’ils contiennent.(Rdv à 15h devant la mairie de Capian)Sans inscription nécessaire au préalable.</t>
+  </si>
+  <si>
+    <t>Capian</t>
+  </si>
+  <si>
+    <t>dim 27/09/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Office des défunts et Requiem de Sebastien Lopez de Velasco (1628) Recréation en première mondiale             
+ENSEMBLE VOX CANTORIS (16 chanteurs / Cornet et Basson)</t>
+  </si>
+  <si>
+    <t>lun 28/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>lun 28/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>mar 29/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>mar 29/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>mar 29/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 29/09/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 16:20</t>
+  </si>
+  <si>
+    <t>Journée Sport ensemble</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>À l'occasion des journées Sport ensemble, venez découvrir les disciplines sportives des clubs labellisés valides-handicapés près de chez vous.
+Ces journées sont organisées par le département de la Gironde, la MDPH, le Comité Départemental Olympique et Sportif de Gironde, le Comité sport adapté de Gironde et le Comité handisport de Gironde.
+Rendez-vous le mercredi 30 septembre, de 13h30 à 16h30, au complexe sportif de Duros, rue Jules Ferry à Langon. Pour celles et ceux qui le souhaitent, il est possible de pique-niquer sur place, à partir de 12h.
+Au programme de cette journée : gymnastique, escrime, cyclisme, tennis, basket, judo, aviron, équitation, boxe, athlétisme, boule lyonnaise, tests de forme, rugby, escalade, football, ateliers sportifs en fauteuils, jeu de piste, quiz, lutte et natation. 
+L'accès à la piscine sera gratuit. Prévoir une tenue de natation : bonnet, maillot de bain (slip ou boxer pour le public masculin) et serviette.
+À noter qu'une partie du matériel utilisé pour cette journée proviendra de la banque de prêt de matériel parasportif grâce au mécène AG2R La Mondiale.
 Informations pratiques
-Le lancement de la Quinzaine du numérique aura lieu à partir de 17h à la médiathèque de la ville le Bazas, le Polyèdre, 7 allée Saint-Sauveur, le vendredi 27 mars. 
-[...57 lines deleted...]
-    <t>https://www.gironde.fr/environnement/maison-de-grave</t>
+Accès gratuit.
+Pour tous renseignements concernant l’accessibilité à cet événement, n’hésitez pas à contacter :
+Comité de Gironde Handisport pour les personnes en situation de handicap moteur, auditif ou visuel au 06 13 74 63 31
+Comité de Gironde Sport Adapté pour les personnes en situation de handicap mental et/ou psychique au 07 81 73 95 59
+Comité Départemental Olympique et Sportif de la Gironde pour le réseau de clubs labellisés « Valides-Handicapés » au 07 77 05 82 73</t>
+  </si>
+  <si>
+    <t>Complexe sportif de Duros</t>
+  </si>
+  <si>
+    <t>Langon</t>
+  </si>
+  <si>
+    <t>Pôle Territorial Citoyenneté Sud-Gironde</t>
+  </si>
+  <si>
+    <t>05 56 76 76 40</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 17:45</t>
+  </si>
+  <si>
+    <t>mer 30/09/2026 - 19:15</t>
+  </si>
+  <si>
+    <t>jeu 01/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 01/10/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>jeu 01/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>jeu 01/10/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>ven 02/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>ven 02/10/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>Carrière de Jeandillon à Martres</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Balade le long du sentier de découverte de la carrière pour découvrir des trésors vieux de plusieurs dizaines d'années permettant de comprendre l'histoire géologique de notre région, mais également son histoire et son milieu naturel</t>
+  </si>
+  <si>
+    <t>Martres</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Ramassons les déchets</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>Chantier nature sur le Banc d'Arguin avant l'arrivée des oiseaux hivernants.Réservation ouverte deux mois avant la date  : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Escalier de la Corniche, Avenue Louis Gaume</t>
+  </si>
+  <si>
+    <t>Balade sur le Domaine de Blasimon</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Balade découverte du sentier d'interprétation du Domaine Départemental de Blasimon où seront présentées ses différentes facettes : flore, paysage, occupation humaine ...Mais ce site cache d'autres trésors beaucoup plus anciens ...plusieurs dizaines de millions d'années avant aujourd'hui, un paysage totalement différent était présent</t>
+  </si>
+  <si>
+    <t>Domaine nature et de loisirs de Blasimon</t>
+  </si>
+  <si>
+    <t>Blasimon</t>
+  </si>
+  <si>
+    <t>Festival ICI #Montagnes, avec l'association Artilus</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>Pour la deuxième année consécutive, le festival ICI fait une étape au Domaine de Nodris. Rendez-vous familial et convivial, ICI est un événement littéraire et artistique consacré cette année à la thématique environnementale de la Montagne. Autour de ce thème, auteur d'albums jeunesse, exposition, ateliers, concert dessiné et lectures rassemblent petits et grands. Programme à découvrir très bientôt : Festival ICI – Artilus</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>sam 03/10/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Migrations</t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>La météo change progressivement, la présence de la nourriture avec elle. Il est temps de s’élancer. Que ce soit dans l’air, dans l’eau ou sur terre, de nombreuses espèces animales s’engagent dans des migrations saisonnières. Cette visite est l’occasion de rencontrer certaines d’entre elles et d’entrevoir cet étonnant phénomène. </t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>dim 04/10/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>mar 06/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 06/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer 07/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mer 07/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Journées Premiers Pas en Economie Sociale et Solidaire avec Médoc tiers-lieux</t>
+  </si>
+  <si>
+    <t>jeu 08/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>Prêt.e.s à vous lancer dans l’aventure de l’économie sociale et solidaire ? Besoin d'un coup de pouce pour faire avancer votre projet sur le territoire médocain ?Rejoignez la « promo 2026 » de Premiers Pas et faites votre rentrée avec ESSpairs !Médoc tiers-lieux vous propose trois journées thématiques pour passer de l’idée au projet :J1, le 8 octobre : L’ESS quezaco ? Je découvre l'ESS en Médoc et je présente mon projet autour du concept "d'utilité sociale"J2, le 16 novembre : Je présente mon projet : j’apprends à « pitcher » de façon efficace (et je peux participer à la journée effervESSence!)J3, le 14 décembre : Un projet oui, mais pas tout.e seul.e : Comment recruter et fidéliser des bénévoles pour mon projet ? Besoin d'en savoir plus avant de vous prononcer ? Médoc tiers-lieux répond à vos questions : medoc.tierslieux@gmail.comEt pour vous inscrire dès maintenant, c'est ici : https://forms.gle/CjvCiB9bykhKh5nE9</t>
+  </si>
+  <si>
+    <t>jeu 08/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 08/10/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Arpentage - Main basse sur nos forêts</t>
+  </si>
+  <si>
+    <t>ven 09/10/2026 - 18:30</t>
+  </si>
+  <si>
+    <t>ven 09/10/2026 - 21:00</t>
+  </si>
+  <si>
+    <t>Main basse sur nos forêts de Gaspard d'AllensParticipez à une lecture collective du livre de Frédéric Jiguet..A quoi s'attendre :  Lors d'un temps déterminé, les participants se partageront le document et chacun lira individuellement une courte partie de ce document. Ensuite, les lecteurs partageront aux autres membres du groupe le ressenti de leur lecture.</t>
+  </si>
+  <si>
+    <t>Et si nous dessinions le marais !</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Découvrez la biodiversité des marais à travers votre pinceau, en réalisant uncarnet de voyage aux côtés d'une aquarelliste.</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>La migration des oiseaux</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>Les agents de la Sepanso Aquitaine vous invite à découvrir la fascinante migration des oiseaux.Réservation ouverte deux mois avant la date : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 10/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>dim 11/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 11/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>dim 11/10/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>dim 11/10/2026 - 23:59</t>
+  </si>
+  <si>
+    <t>ERIC LUTER et son orchestre
+Eric Luter sera accompagné de musiciens talentueux dont :
+le pianiste Philippe « zebulon » Nicolas, spécialiste de Boogie Woogie qui a joué avec Memphis Slim et Charles Bellonzi (batteur de Claude Nougaro).
+Le clarinettiste Jean Marie Pebeyre, Marc Antony au trombone et chant, David Geromo deuxième trompette, Serge Pendariés au banjo, Fred Dupin au soubassophone, entre autres !
+Enfin , nous invitons un virtuose du violon Nicolas Frossard qui nous rappelle le talent de Stéphane Grappelli et Django Reinhardt (fondateurs du Hot Club de France).
+Le nom Luter a acquis une place incontournable sur la scène nationale du jazz traditionnel dans le style jazz new-Orléans, créations à l'origine de nombreuses comédies musicales populaires .
+Son programme séduisant reprendra tous les grands standards du jazz qui swingue.
+Prix des places 15 €, tarif réduit: 7,5 €</t>
+  </si>
+  <si>
+    <t>mar 13/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 13/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Bain de forêt à BLASIMON</t>
+  </si>
+  <si>
+    <t>mer 14/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 14/10/2026 - 13:00</t>
+  </si>
+  <si>
+    <t>Les bains de forêts : S’immerger pour mieux préserver   Un bain de foret, c'est une rencontre intime avec le vivant où le murmure des arbres permet une connexion avec la nature et ainsi apaise le tumulte intérieur. Cette pratique ne prend pas uniquement soin de notre santé ; elle éveille la conscience écologique et transmet par le sensible, un sentiment d’appartenance à la nature autant que le désir de la protéger.Durée : 3h  - distance : 3km – à partir de 12 ansMinimum: 3 participants / maximum: 10Pour toute participation supérieure à 3 personnes et demande particulière (centre sociaux, hôpitaux, associations, groupes...), les inscriptions se font UNIQUEMENT par téléphone: merci de  contacter l'accueil du Domaine de Certes et Graveyron au 05 56 82 71 79.En cas de météo incertaine, les participants seront informés 48h à l'avance du maintien ou du report de la séance.</t>
+  </si>
+  <si>
+    <t>parking accueil camping</t>
+  </si>
+  <si>
+    <t>Les 24h de Blasimon</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>dim 18/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Découvrez cette nouvelle épreuve Backyard sur le domaine de Blasimon.
+Le concept : un départ toutes les heures pendant 24 heures sur une boucle de 6,7 km. Tous les coureurs qui parviennent à faire le parcours en moins d'une heure peuvent prendre le départ suivant. 
+En individuel ou en relais (équipe de 2 ou 4), tentez l'aventure !
+Tarifs :
+boucle de 6,7 km en solo : Montant de l'inscription : 80 € , frais de transaction et de gestion : 2.6 €
+boucle de 6,7 km en duo : Montant de l'inscription : 150 €,  frais de transaction et de gestion : 3.8 €
+boucle de 6,7 km par 4 : Montant de l'inscription : 240 €, frais de transaction et de gestion : 5 €
+Inscriptions
+Retrouvez le règlement intérieur de cette épreuve :
+Règlement intérieur
+ </t>
+  </si>
+  <si>
+    <t>Domaine départemental</t>
+  </si>
+  <si>
+    <t>manifestationsdomaines@gironde.fr</t>
+  </si>
+  <si>
+    <t>https://www.gironde.fr/sport-loisirs/domaine-de-loisirs-de-blasimon</t>
+  </si>
+  <si>
+    <t>Visite spéciale "formation" pour faire du bénévolat à la Réserve</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Découvrez les diverses missions de bénévolat à la Réserve : accueils postés, chantiers natures, suivis d'espèces, etc.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Réserve Naturelle Nationale des marais de Bruges</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 17/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Sortie nature à deux voix avec la Réserve Naturelle Nationale du Banc d’Arguin .Le syndicat mixte et la SEPANSO vous invitent à participer à une animation dédiée à la migration des oiseaux. Venez découvrir et mieux comprendre les parcours migratoires ainsi que les enjeux essentiels à la protection de nos amis à plumes.Une belle occasion de plonger dans l’univers des oiseaux et de comprendre les enjeux de leur protection tout en profitant des paysages de la Dune du Pilat et du Banc d’Arguin.Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/nos-animations-nature/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>dim 18/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 18/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>dim 18/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Découverte de Parc des Jalles : Faites de la musique !</t>
+  </si>
+  <si>
+    <t>dim 18/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l’action « À la découverte du Parc des Jalles » en partenariat avec Bordeaux MétropoleLa nature est une symphonie à ciel ouvert. Bruit du vent, de l’eau, chant des oiseaux, amphibiens ou encore sautrelles et criquets… Et si nous faisions de la musique pour les accompagner? En sourçant des matérieux autour de nous, nous allons essayer de monter un mini orchestre percussions – instruments à vent!Venez découvrir les richesses du Parc des Jalles. Un écrin de verdure qui s’étend sur une surface de près de 6 000 hectares d’espaces naturels et agricoles en continu, sur 9 communes du nord-ouest de la Métropole. On y rencontre une grande diversité de paysages abritant des sites écologiques remarquables et une biodiversité rare.Réservation obligatoire sur helloasso : https://www.helloasso.com/associations/terre-et-ocean/evenements/faites-de-la-musique-1</t>
+  </si>
+  <si>
+    <t>94 Rue de la Gare</t>
+  </si>
+  <si>
+    <t>Parempuyre</t>
+  </si>
+  <si>
+    <t>Certes pour tout petits - Verneuil l'écureuil</t>
+  </si>
+  <si>
+    <t>lun 19/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>lun 19/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Acrobate et funambule, on ne se lasse pas de le voir grimper et courir dans les branches. Très gourmand, il descend souvent à terre pour ramasser une noisette ou pour décortiquer quelques pommes de pin. Prévoyant, il cache des réserves, en prévision de l’hiver. Et si on se mettait dans la peau d’un écureuil ? Bien que les adultes doivent être présents, ce sont les plus jeunes qui seront à l’honneur. Sortie pour les 3-6 ans.    </t>
+  </si>
+  <si>
+    <t>domaine de Certes et Graveyron  - Accueil</t>
+  </si>
+  <si>
+    <t>lun 19/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Randonnée au lever du soleil</t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 07:45</t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 09:45</t>
+  </si>
+  <si>
+    <t>Vivez un instant suspendu sur la crête de la Dune et découvrez les secrets de sa formation. Profitez des premières lueurs de l’aube, au calme, et du soleil qui se lève sur la forêt.Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Certes pour petits et grands</t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Le plaisir d’être dans la nature, ce n’est pas que pour les adultes ! Cette visite est particulièrement adaptée aux jeunes de 7 à 12 ans. Chaque sortie, unique et adaptée à la saison, invite les enfants à explorer, créer et s’émerveiller à travers des ateliers ludiques et sensoriels. Une immersion joyeuse pour découvrir les secrets du vivant en s’amusant ! Bien que les adultes doivent être présents, ce sont les plus jeunes qui seront à l’honneur. </t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Atelier morphologie des oiseaux</t>
+  </si>
+  <si>
+    <t>Qu'est-ce qu'un oiseau ? Pourquoi les oiseaux n'ont-ils pas tous les mêmes becs, pattes et plumes ? A quoi ressemble une plume ou un bec observés à la loupe binoculaire ?Six ateliers permettront de répondre à ces questions et d’aborder les adaptations des espèces en fonction de leurs modes de vie, de leurs régimes alimentaires et de leurs habitats. Différents outils et notamment des pattes,plumes et pièces ostéologiques véritables seront manipulés.</t>
+  </si>
+  <si>
+    <t>Un soir sur les domaines</t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>mar 20/10/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>Le soleil passe progressivement derrière l’horizon. Les lumières se tamisent, l’oreille s’affine, un chassé-croisé tout en nuances de gris s’engage chez les animaux. Si une ambiance calme au crépuscule vous intéresse, cette sortie est pour vous. </t>
+  </si>
+  <si>
+    <t>Pour les naturalistes en herbe !</t>
+  </si>
+  <si>
+    <t>mer 21/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 21/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Une sortie à la découverte des nombreux habitants du marais, pour les enfants ou petits-enfants, accompagnés de leurs parents ou grands-parents.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>reserve.bruges@sepanso.org</t>
+  </si>
+  <si>
+    <t>0556570989</t>
+  </si>
+  <si>
+    <t>mer 21/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mer 21/10/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Atelier créatif</t>
+  </si>
+  <si>
+    <t>mer 21/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Après une sortie en pleine nature en forêt ou sur le littoral, l’atelier propose de créer ses propres paysages en utilisant une grande diversité de techniques, dessin, aquarelle, linogravure... Gratuit, à partir de 6 ans </t>
+  </si>
+  <si>
+    <t>Balade "Au fil des araignées" - Enfant</t>
+  </si>
+  <si>
+    <t> Que l’on soit dehors ou dans notre maison, on peut être sûr qu’une araignée vit près de nous. Parce qu’elles sont belles, rigolotes, bizarres ou inquiétantes, cette animation est une invitation à rencontrer nos étonnantes voisines les araignées. </t>
+  </si>
+  <si>
+    <t>4 000 ans d'histoire</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Gravissez la Dune en compagnie d'une médiatrice ou d'un médiateur qui vous expliquera quand et comment la dune s’est formée, d’où vient le sable et comment elle évolue. Seront également abordées les découvertes archéologiques qui permettent de mieux comprendre l’histoire de ce site.Visites gratuites. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comhttps://ladunedupilat.com/les-activites/en-famille/Lieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Accueil naturaliste sur le sentier du littoral à Lanton</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Venez à la rencontre, pendant votre balade, du naturaliste posté au bord du sentier. Partagez ses observations et n’hésitez pas à utiliser la longue vue. Cette halte vous permettra de mieux comprendre les paysages, la faune et la flore du bassin! Les Bernaches cravant, petites oies sombres venues de Sibérie, seront mises à l'honneur à travers une exposition.Vous nous croiserez plage Suzette ou en baie de Lanton, appelez le 05 24 73 37 33 pour connaître le lieu.</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Visite de la Maison de Grave</t>
+  </si>
+  <si>
+    <t>jeu 22/10/2026 - 15:00</t>
+  </si>
+  <si>
+    <t> La visite balaye les deux siècles d’histoire de cet ensemble bâti pour orchestrer les premiers travaux de défense contre l’océan, du XIXème siècle à aujourd’hui.Inscriptions au 05.56.09.00.72 ou sur maisondegrave@gironde.fr</t>
+  </si>
+  <si>
+    <t>Balade Nature Sonore avec Paul Vernheres et Elodie Boisse</t>
+  </si>
+  <si>
+    <t>ven 23/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>ven 23/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Équipé d’un casque et grâce au micro parabolique le public plonge dans une expérience auditive inédite de la nature entre le chant du mélodieux merle noir et celui vif et puissant du troglodyte mignon. Une ode artistique à la nature mêlant art sonore et visuel ! Gratuit, à partir de 6 ans </t>
+  </si>
+  <si>
+    <t>Le Bocage humide des bords de Garonne</t>
+  </si>
+  <si>
+    <t>ven 23/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven 23/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Une balade de découverte du bocage humide sera l'occasion d'aborder le fonctionnement et l'importance des zones humides.</t>
+  </si>
+  <si>
+    <t>Isle-Saint- Georges</t>
+  </si>
+  <si>
+    <t>Isle-Saint-Georges</t>
+  </si>
+  <si>
+    <t>ven 23/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Les ateliers de la forêt</t>
+  </si>
+  <si>
+    <t>ven 23/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ven 23/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Observez les arbres, regardez dans les buissons, cherchez les traces, grattez le sol ... Venez découvrir la forêt en s'amusant !</t>
+  </si>
+  <si>
+    <t>ven 23/10/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Balade contée en famille à partir de 6 ans</t>
+  </si>
+  <si>
+    <t>ven 23/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>Célébrons les saisons sur la Dune avec la conteuse Myriam ! Un moment poétique et de douceur, à partager en famille.Balade contée gratuite. Information et inscription au 06 32 01 45 51 - mediation@ladunedupilat.comLieu de rendez-vous : Espace d'accueil de la Dune du Pilat</t>
+  </si>
+  <si>
+    <t>Les troupeaux du marais</t>
+  </si>
+  <si>
+    <t>sam 24/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 24/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Partez à la rencontre des troupeaux de races anciennes qui pâturent en semi-liberté sur la Réserve.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Reserve Naturelle Nationale des marais de Bruges</t>
+  </si>
+  <si>
+    <t>sam 24/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 24/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam 24/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Éthologie des Poneys landais</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Initiation à l'éthologie : Apprenez à observer les comportements des Poneys landais, races anciennes qui pâturent dans les marais et ayant une comportement de troupeau proche du sauvage. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Réserve naturelle des marais de bruges</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>Les gîtes arboricoles</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 12:00</t>
+  </si>
+  <si>
+    <t> Concentrer notre regard sur un arbre, nous permet d’y voir bien plus qu’un individu isolé, mais un écosystème à part entière. Pics, passereaux, mammifères, insectes, mousses, lichens ou champignons ont bien souvent besoin de cet hôte bienvenu pour s’épanouir. Logés dans les écorces, les branches et le feuillage chacun y va de son abri, son nid ou son lieu de chasse. </t>
+  </si>
+  <si>
+    <t>À la découverte du Parc des Jalles : « Pédalons au fil de l’eau, de Cantinolle à la Plaine de Gajac »</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>dim 25/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l’action « À la découverte du Parc des Jalles »Les Jalles présentent un paysage de croupes graveleuses et sableuses sculptées par un réseau hydrographique original et typiquement médocain. Ce paysage également fait de forêts, de prairies et de sources est aujourd’hui en plein essor urbanistique depuis le milieu du XXe siècle tout en préservant un cadre de vie champêtre. Il concentre aujourd’hui des enjeux fondamentaux, entre conservation d’un bon état écologique des eaux de surfaces, et économie à grande échelle des précieuses eaux profondes qui alimentent en eau potable Bordeaux Métropole.Venez découvrir les richesses du Parc des Jalles. Un écrin de verdure qui s’étend sur une surface de près de 6 000 hectares d’espaces naturels et agricoles en continu, sur 9 communes du nord-ouest de la Métropole. On y rencontre une grande diversité de paysages abritant des sites écologiques remarquables et une biodiversité rare.Rendez-vous : Local Vélo Cantinolle (Face arrêt de tram du même nom)33320 EysinesRéservation obligatoire sur helloasso : https://urls.fr/rS8QuO</t>
+  </si>
+  <si>
+    <t>arrêt cantinolle, Allée de Cantinolle</t>
+  </si>
+  <si>
+    <t>Eysines</t>
+  </si>
+  <si>
+    <t>lun 26/10/2026 - 07:30</t>
+  </si>
+  <si>
+    <t>lun 26/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>Balade à cheval plage et forêts avec Laurie jayet et la ferme de Naviac</t>
+  </si>
+  <si>
+    <t>lun 26/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun 26/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Pour cavaliers débutants ou confirmés Du 26 au 1er Novembre Réservation obligatoire : 06 99 23 93 88 / lauriejayet@gmail.com </t>
+  </si>
+  <si>
+    <t>Laurie Jayet - Ferme de Naviac</t>
+  </si>
+  <si>
+    <t>0699239388</t>
+  </si>
+  <si>
+    <t>Découverte de Parc des Jalles: Portrait de nature</t>
+  </si>
+  <si>
+    <t>lun 26/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>lun 26/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Pendant une séance au fil de ce que nous offre la nature en instantané, venez apprendre à croquer au crayon les beautés qu’elle sait nous offrirRéservation obligatoire sur Helloasso :https://www.helloasso.com/associations/terre-et-ocean/evenements/portra…</t>
+  </si>
+  <si>
+    <t>110 Avenue du Stade</t>
+  </si>
+  <si>
+    <t>Le Taillan-Médoc</t>
+  </si>
+  <si>
+    <t>lun 26/10/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>mar 27/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar 27/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>mar 27/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar 27/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>mar 27/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 27/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Le domaine de Certes: une histoire d'eau</t>
+  </si>
+  <si>
+    <t>mar 27/10/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>L'eau façonne le domaine de Certes, tout autant que le domaine maîtrise l'eau.Quelle végétation, quelle faune pour l'eau douce, salée, ou saumâtre?Découvrez les liens qui unissent depuis toujours les eaux et les êtres vivants.</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Graveyron, entre bocages et prés salés</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Parcourez une boucle de 6 km à la découverte d’une mosaïque de milieux naturels. Tout au long de la balade, vous découvrirez les différents paysages du domaine de Graveyron, le rôle de l’agriculture, l’éclusage et la libre évolution de certains espaces. </t>
+  </si>
+  <si>
+    <t>Initiation à la navigation en bac à voile</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>Découvrez la navigation en bac à voile et initiez-vous aux manœuvres. Réservation ouverte deux mois avant la date : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>Port d'Arcachon</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mer 28/10/2026 - 19:30</t>
+  </si>
+  <si>
+    <t>SORTIE NATURE POUR LES TOUTS-PETITS - 29 OCTOBRE</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 10:15</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>jeu 29/10/2026 - 17:30</t>
+  </si>
+  <si>
+    <t>ven 30/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven 30/10/2026 - 11:00</t>
   </si>
   <si>
     <t>La forêt de Migelane</t>
   </si>
   <si>
-    <t>ven 10/04/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 10/04/2026 - 12:00</t>
+    <t>ven 30/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven 30/10/2026 - 12:00</t>
   </si>
   <si>
     <t>Balade nature, ateliers de la forêt, art et nature ou sortie naturaliste. Nous contacter pour connaître la thématique.</t>
   </si>
   <si>
     <t>Forêt de Migelane</t>
   </si>
   <si>
     <t>Martillac</t>
   </si>
   <si>
-    <t>ASSOCIATION POUR LA RÉSERVE NATURELLE GÉOLOGIQUE DE SAUCATS LA BRÈDE</t>
-[...2838 lines deleted...]
-    <t>18 Av. de l'Église, 33470 Gujan-Mestras</t>
+    <t>ven 30/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Art et nature</t>
+  </si>
+  <si>
+    <t>ven 30/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>ven 30/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Venez découvrir la nature autrement ! Réalisation d’œuvres éphémères dans la forêt en bord de rivière, avec des matériaux naturels. Bottes indispensables</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>Balades au fil des traces et indices</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Apprenez à lire le nombreux indices de présence laissés par les animaux, pour comprendre leur mode de vie et pouvoir les observer. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>Sur le fil des araignées. Découverte de Parc des Jalles</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 31/10/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l'action "À la découverte du Parc des Jalles" en partenariat avec Bordeaux Métropole.Mail aimées à 8 pattes, les araignées se révèlent pourtant passionnantes. Soyeuses et sensitives, fondamentales pour nos écosystèmes, elles se révèlent des objets d’étude surprenants, et vous révèleront toute leur beauté à la loupe.Réservation obligatoire sur Helloasso :  urlr.me/VX53S5</t>
+  </si>
+  <si>
+    <t>26 Rue du Moulinat</t>
+  </si>
+  <si>
+    <t>Le Haillan</t>
+  </si>
+  <si>
+    <t>dim 01/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dim 01/11/2026 - 11:00</t>
+  </si>
+  <si>
+    <t>dim 01/11/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 01/11/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>dim 01/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar 03/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 03/11/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Découverte et reconnaissance des champignons</t>
+  </si>
+  <si>
+    <t>sam 07/11/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>sam 07/11/2026 - 12:30</t>
+  </si>
+  <si>
+    <t>Venez découvrir le monde incroyable des champignons avec le spécialiste Fabien Laurissergues.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+  </si>
+  <si>
+    <t>sam 07/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 07/11/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Accueil naturaliste (vos rendez-vous avec la Bernache)</t>
+  </si>
+  <si>
+    <t>sam 07/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Observation des bernaches et autres oiseaux hivernants depuis la plage de la Hume.</t>
+  </si>
+  <si>
+    <t>Plage de la Hume</t>
   </si>
   <si>
     <t>Gujan-Mestras</t>
   </si>
   <si>
-    <t>sam 27/06/2026 - 00:00</t>
-[...1601 lines deleted...]
-    <t>Venez découvrir le monde incroyable des champignons avec le spécialiste Fabien Laurissergues.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
+    <t>sam 07/11/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>dim 08/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 08/11/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>mar 10/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 10/11/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer 11/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer 11/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>Il était une fois la ceinture maraîchère à Eysines. À la découverte de Parc des Jalles</t>
+  </si>
+  <si>
+    <t>sam 14/11/2026 - 14:30</t>
+  </si>
+  <si>
+    <t>sam 14/11/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l’action « À la découverte du Parc des Jalles » en partenariat avec Bordeaux MétropoleAu sein du « potager de Bordeaux », venez découvrir et reconnaître les plantes sauvages et leurs liens avec les plantes cultivées. Sur un parcours dédié à l’agriculture et à la production et consommation, nous traçerons les évolutions du passé maraîchère du Parc des Jalles et de ses fonctions nourricières. Nous y évoquerons pratiques et variétés locales, les enjeux de l’agriculture conventionnelle et intensive (biodiversité, sols, eau, délocalisation des productions, insécurité alimentaire, …) et le lien entre l’alimentation et notre santé. Ce sera l’occasion d’une mise en lumière et d’une sensibilisation des alternatives qu’ont les paysans et agriculteurs et les consomateurs.Réservation obligatoire sur Helloasso :https://www.helloasso.com/associations/terre-et-ocean/evenements/ceinture-maraichere-a-eysines-2</t>
+  </si>
+  <si>
+    <t>12 Rue de la Gare</t>
+  </si>
+  <si>
+    <t>lun 16/11/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mar 17/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 17/11/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Voyage au coeurdu monde microscopique des mousses et lichens. À la découverte du Parc des Jalles</t>
+  </si>
+  <si>
+    <t>mer 18/11/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>mer 18/11/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l’action « À la découverte du Parc des Jalles » en partenariat avec Bordeaux MétropolePendant une balade ludique autour des sciences participatives, équipés de loupes à la main, de cartes de jeux et de clés, vous chercherez des mousses et des lichens. Vous découvrirez des étonnantes anecdotes sur le monde secret de ces minuscules végétaux. Inscription sur helloasso :https://www.helloasso.com/associations/terre-et-ocean/evenements/mousses-et-lichens-2</t>
+  </si>
+  <si>
+    <t>44 Rue François Ransinangue, Parking de la Vachérie, 33290 Blanquefort</t>
   </si>
   <si>
     <t>sam 21/11/2026 - 09:30</t>
   </si>
   <si>
     <t>sam 21/11/2026 - 12:30</t>
   </si>
   <si>
+    <t>sam 21/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 21/11/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>sam 21/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 21/11/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>dim 22/11/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 22/11/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>mar 24/11/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 24/11/2026 - 16:00</t>
+  </si>
+  <si>
     <t>Chantier : Sensibilisation et ramassage des déchets</t>
   </si>
   <si>
     <t>mer 25/11/2026 - 14:00</t>
   </si>
   <si>
     <t>mer 25/11/2026 - 16:00</t>
   </si>
   <si>
     <t>Venez nous aider à nettoyer les déchets apportés sur la Réserve par les cours d'eau.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
   </si>
   <si>
+    <t>SORTIE NATURE POUR LES TOUTS-PETITS - 26 NOVEMBRE</t>
+  </si>
+  <si>
+    <t>jeu 26/11/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu 26/11/2026 - 10:15</t>
+  </si>
+  <si>
     <t>dim 29/11/2026 - 09:30</t>
   </si>
   <si>
     <t>dim 29/11/2026 - 12:30</t>
   </si>
   <si>
+    <t>mar 01/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 01/12/2026 - 16:00</t>
+  </si>
+  <si>
     <t>Balade sensorielle pour toutes et tous</t>
   </si>
   <si>
     <t>mer 02/12/2026 - 09:30</t>
   </si>
   <si>
     <t>mer 02/12/2026 - 12:30</t>
   </si>
   <si>
     <t>Explorez la nature avec vos sens, pour découvrir l'histoire, la faune et la flore des marais de Bruges. Balade accessible à tou(te)s, dans le cadre de la journée mondiale des personnes en situation de handicap.Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
   </si>
   <si>
     <t>Visite spéciale : Oiseaux hivernants</t>
   </si>
   <si>
     <t>sam 05/12/2026 - 09:30</t>
   </si>
   <si>
     <t>sam 05/12/2026 - 12:30</t>
   </si>
   <si>
     <t>Apprenez à identifier et découvrez les mœurs des nombreuses espèces de canard passant l'hiver sur la Réserve des marais de Bruges. Réservation dans le lien suivant : https://www.helloasso.com/associations/federation-sepanso</t>
   </si>
   <si>
+    <t>sam 05/12/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 05/12/2026 - 11:30</t>
+  </si>
+  <si>
+    <t>sam 05/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 05/12/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>Port de Lagrange : histoire des eaux. À la découverte du Parc des Jalles</t>
+  </si>
+  <si>
+    <t>sam 05/12/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>Dans le cadre de l’action « À la découverte du Parc des Jalles » en partenariat avec Bordeaux MétropoleLes Jalles mêlent leurs eaux dans la Garonne au cœur même de Bordeaux métropole. En aval, leurs eaux mêlées aux flux tumultueux de la Garonne traversent des paysages comme le Port de Lagrange. Patrimoine Singulier, il aurait vu selon la légende partir l’Hermionne. Sur ce territoire en pleine mutation, entre histoire portuaire et projet industriel à Grattequina, venez voir la Garonne d’un autre oeil.Réservation obligatoire sur helloasso : https://www.helloasso.com/associations/terre-et-ocean/evenements/decouverte-de-parc-des-jalles-decouverte-du-port-de-lagrange-2</t>
+  </si>
+  <si>
+    <t>3 Rue du Port de Lagrange</t>
+  </si>
+  <si>
+    <t>dim 06/12/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 06/12/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>dim 06/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 12/12/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>sam 12/12/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>sam 12/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>sam 12/12/2026 - 16:30</t>
+  </si>
+  <si>
     <t>dim 13/12/2026 - 09:30</t>
   </si>
   <si>
     <t>dim 13/12/2026 - 12:30</t>
   </si>
   <si>
+    <t>lun 14/12/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>dim 20/12/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>dim 20/12/2026 - 13:30</t>
+  </si>
+  <si>
+    <t>mar 22/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 22/12/2026 - 16:00</t>
+  </si>
+  <si>
     <t>mar 22/12/2026 - 14:30</t>
   </si>
   <si>
-    <t>mar 22/12/2026 - 16:00</t>
+    <t>mer 23/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mer 23/12/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mar 29/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mar 29/12/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer 30/12/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>mer 30/12/2026 - 16:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5158,82 +3417,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z476"/>
+  <dimension ref="A1:Z275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="166.245" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="1284.544" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="613.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="707.684" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="102.546" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -5283,28338 +3542,16398 @@
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2"/>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2"/>
-      <c r="E2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E2"/>
+      <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="K2" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="L2"/>
       <c r="M2">
-        <v>44.687798</v>
+        <v>44.914586</v>
       </c>
       <c r="N2">
-        <v>-1.021679</v>
+        <v>-0.63083</v>
       </c>
       <c r="O2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="R2"/>
       <c r="S2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="T2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F3" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="K3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>44.85679</v>
+        <v>45.553246</v>
       </c>
       <c r="N3">
-        <v>-0.567591</v>
+        <v>-1.093004</v>
       </c>
       <c r="O3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q3" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3" t="s">
         <v>42</v>
       </c>
-      <c r="R3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S3" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="T3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B4"/>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="K4"/>
+        <v>39</v>
+      </c>
+      <c r="K4" t="s">
+        <v>40</v>
+      </c>
       <c r="L4"/>
-      <c r="M4"/>
-      <c r="N4"/>
+      <c r="M4">
+        <v>45.553246</v>
+      </c>
+      <c r="N4">
+        <v>-1.093004</v>
+      </c>
       <c r="O4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="R4"/>
+        <v>31</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4" t="s">
+        <v>42</v>
+      </c>
       <c r="S4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="T4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B5"/>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="I5"/>
-      <c r="J5"/>
+      <c r="J5" t="s">
+        <v>52</v>
+      </c>
       <c r="K5" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="L5"/>
       <c r="M5">
-        <v>44.4328</v>
+        <v>45.053417</v>
       </c>
       <c r="N5">
-        <v>-0.2106</v>
+        <v>-0.028286</v>
       </c>
       <c r="O5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="R5"/>
+        <v>54</v>
+      </c>
+      <c r="R5" t="s">
+        <v>55</v>
+      </c>
       <c r="S5" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="T5" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F6" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="I6"/>
-      <c r="J6"/>
+      <c r="J6" t="s">
+        <v>39</v>
+      </c>
       <c r="K6" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>44.73461</v>
+        <v>45.553246</v>
       </c>
       <c r="N6">
-        <v>-1.092823</v>
+        <v>-1.093004</v>
       </c>
       <c r="O6" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P6" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="R6"/>
+        <v>31</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6" t="s">
+        <v>42</v>
+      </c>
       <c r="S6" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="T6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B7"/>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="K7" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="L7"/>
       <c r="M7">
-        <v>45.553246</v>
+        <v>45.54295</v>
       </c>
       <c r="N7">
-        <v>-1.093004</v>
+        <v>-1.083102</v>
       </c>
       <c r="O7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P7" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q7"/>
+        <v>31</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>64</v>
+      </c>
       <c r="R7" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="S7" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="T7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="B8"/>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="F8" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="I8"/>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8"/>
       <c r="K8" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>44.700783</v>
+        <v>44.622612</v>
       </c>
       <c r="N8">
-        <v>-0.578257</v>
+        <v>-1.017533</v>
       </c>
       <c r="O8" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q8" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="R8" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="S8" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="T8" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="B9"/>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="F9" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="K9" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="L9"/>
       <c r="M9">
-        <v>45.259808</v>
+        <v>44.687813</v>
       </c>
       <c r="N9">
-        <v>-0.871102</v>
+        <v>-1.021683</v>
       </c>
       <c r="O9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q9" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="R9" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="S9" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="T9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="B10"/>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C10"/>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F10" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="I10"/>
+        <v>85</v>
+      </c>
+      <c r="I10" t="s">
+        <v>86</v>
+      </c>
       <c r="J10" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="K10" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="L10"/>
       <c r="M10">
-        <v>44.701027</v>
+        <v>44.58428</v>
       </c>
       <c r="N10">
-        <v>-1.043701</v>
+        <v>-0.038768</v>
       </c>
       <c r="O10" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q10" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="F11" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="K11" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="L11"/>
       <c r="M11">
-        <v>44.78676</v>
+        <v>44.5981</v>
       </c>
       <c r="N11">
-        <v>-1.153729</v>
+        <v>-1.200519</v>
       </c>
       <c r="O11" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q11" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="R11" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="S11" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="T11" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>48</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="F12" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>111</v>
+        <v>51</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>112</v>
+        <v>52</v>
       </c>
       <c r="K12" t="s">
-        <v>113</v>
+        <v>53</v>
       </c>
       <c r="L12"/>
       <c r="M12">
-        <v>44.653984</v>
+        <v>45.053417</v>
       </c>
       <c r="N12">
-        <v>-0.596733</v>
+        <v>-0.028286</v>
       </c>
       <c r="O12" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q12" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="R12" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="S12" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="T12" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="F13" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="I13"/>
+        <v>105</v>
+      </c>
+      <c r="I13" t="s">
+        <v>106</v>
+      </c>
       <c r="J13" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="K13" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="L13"/>
       <c r="M13">
-        <v>44.687813</v>
+        <v>44.691814</v>
       </c>
       <c r="N13">
-        <v>-1.021683</v>
+        <v>-1.234396</v>
       </c>
       <c r="O13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q13" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>57</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F14" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="K14" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>44.687813</v>
+        <v>45.553246</v>
       </c>
       <c r="N14">
-        <v>-1.021683</v>
+        <v>-1.093004</v>
       </c>
       <c r="O14" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P14" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q14"/>
       <c r="R14" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="S14" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="T14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="F15" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="K15" t="s">
-        <v>32</v>
+        <v>117</v>
       </c>
       <c r="L15"/>
       <c r="M15">
-        <v>44.687813</v>
+        <v>44.583054</v>
       </c>
       <c r="N15">
-        <v>-1.021683</v>
+        <v>-0.298026</v>
       </c>
       <c r="O15" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P15" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q15" t="s">
-        <v>35</v>
+        <v>118</v>
       </c>
       <c r="R15" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="S15" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>82</v>
       </c>
       <c r="B16"/>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F16" t="s">
-        <v>126</v>
+        <v>104</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>85</v>
+      </c>
+      <c r="I16" t="s">
+        <v>86</v>
+      </c>
       <c r="J16" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="K16" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="L16"/>
       <c r="M16">
-        <v>44.900654</v>
+        <v>44.58428</v>
       </c>
       <c r="N16">
-        <v>-0.616597</v>
+        <v>-0.038768</v>
       </c>
       <c r="O16" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P16" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q16" t="s">
-        <v>130</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F17" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>135</v>
+        <v>51</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="K17" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L17"/>
       <c r="M17">
-        <v>44.691677</v>
+        <v>45.053417</v>
       </c>
       <c r="N17">
-        <v>-1.022308</v>
+        <v>-0.028286</v>
       </c>
       <c r="O17" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P17" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q17" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R17" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S17" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T17" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>57</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="F18" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>138</v>
+        <v>60</v>
       </c>
       <c r="I18"/>
-      <c r="J18"/>
+      <c r="J18" t="s">
+        <v>39</v>
+      </c>
       <c r="K18" t="s">
-        <v>139</v>
+        <v>40</v>
       </c>
       <c r="L18"/>
       <c r="M18">
-        <v>44.911213</v>
+        <v>45.553246</v>
       </c>
       <c r="N18">
-        <v>0.005039</v>
+        <v>-1.093004</v>
       </c>
       <c r="O18" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P18" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q18"/>
       <c r="R18" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="S18" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="T18" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18"/>
       <c r="W18" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="F19" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>129</v>
       </c>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="K19" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="L19"/>
       <c r="M19">
-        <v>45.259808</v>
+        <v>44.687813</v>
       </c>
       <c r="N19">
-        <v>-0.871102</v>
+        <v>-1.021683</v>
       </c>
       <c r="O19" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q19" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="R19" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="S19" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="T19" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="F20" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="K20" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="L20"/>
       <c r="M20">
-        <v>44.622143</v>
+        <v>44.700462</v>
       </c>
       <c r="N20">
-        <v>-1.139762</v>
+        <v>-1.043143</v>
       </c>
       <c r="O20" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P20" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q20" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="R20" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="S20" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="T20" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="F21" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="K21" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="L21"/>
       <c r="M21">
-        <v>44.78676</v>
+        <v>44.586025</v>
       </c>
       <c r="N21">
-        <v>-1.153729</v>
+        <v>-0.296381</v>
       </c>
       <c r="O21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q21" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="R21" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="S21" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>82</v>
       </c>
       <c r="B22"/>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="F22" t="s">
-        <v>159</v>
+        <v>137</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>85</v>
+      </c>
+      <c r="I22" t="s">
+        <v>86</v>
+      </c>
       <c r="J22" t="s">
-        <v>161</v>
+        <v>87</v>
       </c>
       <c r="K22" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="L22"/>
       <c r="M22">
-        <v>44.69643</v>
+        <v>44.58428</v>
       </c>
       <c r="N22">
-        <v>-1.231112</v>
+        <v>-0.038768</v>
       </c>
       <c r="O22" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P22" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q22" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>142</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>27</v>
+        <v>143</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="F23" t="s">
-        <v>164</v>
+        <v>137</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>145</v>
+      </c>
+      <c r="I23" t="s">
+        <v>146</v>
+      </c>
       <c r="J23" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="K23" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="L23"/>
       <c r="M23">
-        <v>44.608402</v>
+        <v>44.712692</v>
       </c>
       <c r="N23">
-        <v>-1.153356</v>
+        <v>-0.475137</v>
       </c>
       <c r="O23" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P23" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q23" t="s">
-        <v>152</v>
-[...9 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y23"/>
+        <v>41</v>
+      </c>
+      <c r="X23" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>151</v>
+      </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="F24" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="I24"/>
+        <v>105</v>
+      </c>
+      <c r="I24" t="s">
+        <v>154</v>
+      </c>
       <c r="J24" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="K24" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
       <c r="L24"/>
       <c r="M24">
-        <v>44.69177</v>
+        <v>44.64066</v>
       </c>
       <c r="N24">
-        <v>-1.022372</v>
+        <v>-0.023389</v>
       </c>
       <c r="O24" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q24" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>157</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="F25" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>88</v>
+        <v>160</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>89</v>
+        <v>161</v>
       </c>
       <c r="K25" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L25"/>
       <c r="M25">
-        <v>45.259808</v>
+        <v>44.608402</v>
       </c>
       <c r="N25">
-        <v>-0.871102</v>
+        <v>-1.153356</v>
       </c>
       <c r="O25" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P25" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q25" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="R25" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="S25" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="T25" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="F26" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>174</v>
+        <v>51</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="K26" t="s">
-        <v>176</v>
+        <v>53</v>
       </c>
       <c r="L26"/>
       <c r="M26">
-        <v>44.793327</v>
+        <v>45.053417</v>
       </c>
       <c r="N26">
-        <v>-0.375434</v>
+        <v>-0.028286</v>
       </c>
       <c r="O26" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P26" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q26" t="s">
-        <v>177</v>
+        <v>54</v>
       </c>
       <c r="R26" t="s">
-        <v>178</v>
+        <v>55</v>
       </c>
       <c r="S26" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="T26" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>164</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="F27" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>72</v>
+        <v>167</v>
       </c>
       <c r="I27"/>
-      <c r="J27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J27"/>
       <c r="K27" t="s">
-        <v>74</v>
+        <v>168</v>
       </c>
       <c r="L27"/>
       <c r="M27">
-        <v>45.553246</v>
+        <v>44.51111</v>
       </c>
       <c r="N27">
-        <v>-1.093004</v>
+        <v>-0.356205</v>
       </c>
       <c r="O27" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P27" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q27"/>
+        <v>31</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>169</v>
+      </c>
       <c r="R27" t="s">
-        <v>75</v>
+        <v>170</v>
       </c>
       <c r="S27" t="s">
-        <v>76</v>
+        <v>171</v>
       </c>
       <c r="T27" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>172</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="F28" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>95</v>
+        <v>175</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>123</v>
+        <v>176</v>
       </c>
       <c r="K28" t="s">
-        <v>32</v>
+        <v>177</v>
       </c>
       <c r="L28"/>
       <c r="M28">
-        <v>44.692455</v>
+        <v>44.660595</v>
       </c>
       <c r="N28">
-        <v>-1.022415</v>
+        <v>-1.152706</v>
       </c>
       <c r="O28" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P28" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q28" t="s">
-        <v>35</v>
+        <v>178</v>
       </c>
       <c r="R28" t="s">
-        <v>98</v>
+        <v>179</v>
       </c>
       <c r="S28" t="s">
-        <v>99</v>
+        <v>180</v>
       </c>
       <c r="T28" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
         <v>182</v>
       </c>
       <c r="F29" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="K29" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>44.687813</v>
+        <v>44.622143</v>
       </c>
       <c r="N29">
-        <v>-1.021683</v>
+        <v>-1.139762</v>
       </c>
       <c r="O29" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P29" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q29" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="R29" t="s">
+        <v>97</v>
+      </c>
+      <c r="S29" t="s">
         <v>98</v>
       </c>
-      <c r="S29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T29" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B30"/>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C30"/>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F30" t="s">
-        <v>187</v>
+        <v>153</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
+        <v>85</v>
+      </c>
+      <c r="I30" t="s">
+        <v>86</v>
+      </c>
+      <c r="J30" t="s">
+        <v>87</v>
+      </c>
+      <c r="K30" t="s">
         <v>88</v>
-      </c>
-[...5 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L30"/>
       <c r="M30">
-        <v>45.259808</v>
+        <v>44.58428</v>
       </c>
       <c r="N30">
-        <v>-0.871102</v>
+        <v>-0.038768</v>
       </c>
       <c r="O30" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P30" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q30" t="s">
         <v>89</v>
       </c>
-      <c r="R30" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="F31" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>89</v>
+        <v>190</v>
       </c>
       <c r="K31" t="s">
-        <v>90</v>
+        <v>191</v>
       </c>
       <c r="L31"/>
       <c r="M31">
-        <v>45.259808</v>
+        <v>44.65432</v>
       </c>
       <c r="N31">
-        <v>-0.871102</v>
+        <v>-0.596899</v>
       </c>
       <c r="O31" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q31" t="s">
-        <v>89</v>
+        <v>192</v>
       </c>
       <c r="R31" t="s">
-        <v>91</v>
+        <v>193</v>
       </c>
       <c r="S31" t="s">
-        <v>92</v>
+        <v>194</v>
       </c>
       <c r="T31" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U31"/>
+      <c r="V31"/>
       <c r="W31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>27</v>
+        <v>196</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F32" t="s">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="I32"/>
-      <c r="J32"/>
+      <c r="J32" t="s">
+        <v>199</v>
+      </c>
       <c r="K32" t="s">
-        <v>176</v>
+        <v>200</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>44.783386</v>
+        <v>44.607883</v>
       </c>
       <c r="N32">
-        <v>-0.39556</v>
+        <v>-0.770137</v>
       </c>
       <c r="O32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q32" t="s">
-        <v>177</v>
+        <v>201</v>
       </c>
       <c r="R32" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="S32" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X32"/>
       <c r="Y32"/>
-      <c r="Z32"/>
+      <c r="Z32" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>197</v>
+        <v>142</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>27</v>
+        <v>143</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="F33" t="s">
-        <v>199</v>
+        <v>153</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>145</v>
+      </c>
+      <c r="I33" t="s">
+        <v>146</v>
+      </c>
       <c r="J33" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="K33" t="s">
-        <v>32</v>
+        <v>148</v>
       </c>
       <c r="L33"/>
       <c r="M33">
-        <v>44.691647</v>
+        <v>44.712692</v>
       </c>
       <c r="N33">
-        <v>-1.022244</v>
+        <v>-0.475137</v>
       </c>
       <c r="O33" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P33" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q33" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="R33"/>
+      <c r="S33"/>
+      <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y33"/>
+        <v>41</v>
+      </c>
+      <c r="X33" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>151</v>
+      </c>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>201</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F34" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>203</v>
+        <v>51</v>
       </c>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="K34" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="L34"/>
       <c r="M34">
-        <v>45.553246</v>
+        <v>45.053417</v>
       </c>
       <c r="N34">
-        <v>-1.093004</v>
+        <v>-0.028286</v>
       </c>
       <c r="O34" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P34" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q34"/>
+        <v>31</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>54</v>
+      </c>
       <c r="R34" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="S34" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="T34" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U34"/>
+      <c r="V34"/>
       <c r="W34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>69</v>
+        <v>208</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="F35" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>72</v>
+        <v>211</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>73</v>
+        <v>212</v>
       </c>
       <c r="K35" t="s">
-        <v>74</v>
+        <v>213</v>
       </c>
       <c r="L35"/>
       <c r="M35">
-        <v>45.553246</v>
+        <v>44.900513</v>
       </c>
       <c r="N35">
-        <v>-1.093004</v>
+        <v>-0.616533</v>
       </c>
       <c r="O35" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P35" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q35"/>
+        <v>31</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>214</v>
+      </c>
       <c r="R35" t="s">
-        <v>75</v>
+        <v>215</v>
       </c>
       <c r="S35" t="s">
-        <v>76</v>
+        <v>216</v>
       </c>
       <c r="T35" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>86</v>
+        <v>217</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="F36" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>88</v>
+        <v>220</v>
       </c>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>89</v>
+        <v>161</v>
       </c>
       <c r="K36" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L36"/>
       <c r="M36">
-        <v>45.259808</v>
+        <v>44.608402</v>
       </c>
       <c r="N36">
-        <v>-0.871102</v>
+        <v>-1.153356</v>
       </c>
       <c r="O36" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P36" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q36" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="R36" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="S36" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="T36" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="F37" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>112</v>
+        <v>223</v>
       </c>
       <c r="K37" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="L37"/>
       <c r="M37">
-        <v>44.654133</v>
+        <v>44.69166</v>
       </c>
       <c r="N37">
-        <v>-0.596818</v>
+        <v>-1.022222</v>
       </c>
       <c r="O37" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P37" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q37" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="R37" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="S37" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="T37" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>214</v>
+        <v>82</v>
       </c>
       <c r="B38"/>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C38"/>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="F38" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="I38"/>
+        <v>85</v>
+      </c>
+      <c r="I38" t="s">
+        <v>86</v>
+      </c>
       <c r="J38" t="s">
-        <v>216</v>
+        <v>87</v>
       </c>
       <c r="K38" t="s">
-        <v>217</v>
+        <v>88</v>
       </c>
       <c r="L38"/>
       <c r="M38">
-        <v>44.91401</v>
+        <v>44.58428</v>
       </c>
       <c r="N38">
-        <v>-0.6865</v>
+        <v>-0.038768</v>
       </c>
       <c r="O38" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P38" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q38" t="s">
-        <v>177</v>
-[...15 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
       <c r="W38" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="F39" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="I39"/>
-      <c r="J39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J39"/>
       <c r="K39" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="L39"/>
       <c r="M39">
-        <v>44.748695</v>
+        <v>44.783436</v>
       </c>
       <c r="N39">
-        <v>-1.182137</v>
+        <v>-0.395149</v>
       </c>
       <c r="O39" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P39" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q39" t="s">
-        <v>105</v>
+        <v>231</v>
       </c>
       <c r="R39" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="S39" t="s">
-        <v>107</v>
+        <v>233</v>
       </c>
       <c r="T39" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>142</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
-        <v>27</v>
+        <v>143</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="F40" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>145</v>
+      </c>
+      <c r="I40" t="s">
+        <v>146</v>
+      </c>
       <c r="J40" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="K40" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
       <c r="L40"/>
       <c r="M40">
-        <v>45.553246</v>
+        <v>44.712692</v>
       </c>
       <c r="N40">
-        <v>-1.093004</v>
+        <v>-0.475137</v>
       </c>
       <c r="O40" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P40" t="s">
-        <v>34</v>
-[...16 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>149</v>
+      </c>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
       <c r="W40" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y40"/>
+        <v>41</v>
+      </c>
+      <c r="X40" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>151</v>
+      </c>
       <c r="Z40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="F41" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="I41"/>
-      <c r="J41"/>
+      <c r="J41" t="s">
+        <v>77</v>
+      </c>
       <c r="K41" t="s">
-        <v>229</v>
+        <v>78</v>
       </c>
       <c r="L41"/>
       <c r="M41">
-        <v>44.45193</v>
+        <v>44.687813</v>
       </c>
       <c r="N41">
-        <v>-0.381864</v>
+        <v>-1.021683</v>
       </c>
       <c r="O41" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P41" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q41" t="s">
-        <v>230</v>
+        <v>79</v>
       </c>
       <c r="R41" t="s">
-        <v>231</v>
+        <v>80</v>
       </c>
       <c r="S41" t="s">
-        <v>232</v>
+        <v>81</v>
       </c>
       <c r="T41" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F42" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="K42" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="L42"/>
       <c r="M42">
-        <v>45.553246</v>
+        <v>45.053417</v>
       </c>
       <c r="N42">
-        <v>-1.093004</v>
+        <v>-0.028286</v>
       </c>
       <c r="O42" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P42" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q42"/>
+        <v>31</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>54</v>
+      </c>
       <c r="R42" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="S42" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="T42" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>235</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="F43" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>238</v>
+        <v>51</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>239</v>
+        <v>52</v>
       </c>
       <c r="K43" t="s">
-        <v>240</v>
+        <v>53</v>
       </c>
       <c r="L43"/>
       <c r="M43">
-        <v>45.02929</v>
+        <v>45.053417</v>
       </c>
       <c r="N43">
-        <v>-1.174769</v>
+        <v>-0.028286</v>
       </c>
       <c r="O43" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P43" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q43" t="s">
-        <v>241</v>
+        <v>54</v>
       </c>
       <c r="R43" t="s">
-        <v>242</v>
+        <v>55</v>
       </c>
       <c r="S43" t="s">
-        <v>243</v>
+        <v>56</v>
       </c>
       <c r="T43" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U43"/>
+      <c r="V43"/>
       <c r="W43" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>245</v>
+        <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="F44" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>247</v>
+        <v>76</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="K44" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="L44"/>
       <c r="M44">
-        <v>44.687813</v>
+        <v>44.691784</v>
       </c>
       <c r="N44">
-        <v>-1.021683</v>
+        <v>-1.022351</v>
       </c>
       <c r="O44" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P44" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q44" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="R44" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="S44" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="T44" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>248</v>
+        <v>48</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="F45" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>250</v>
+        <v>51</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="K45" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="L45"/>
       <c r="M45">
-        <v>45.553246</v>
+        <v>45.053417</v>
       </c>
       <c r="N45">
-        <v>-1.093004</v>
+        <v>-0.028286</v>
       </c>
       <c r="O45" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P45" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q45"/>
+        <v>31</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>54</v>
+      </c>
       <c r="R45" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="S45" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="T45" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U45"/>
+      <c r="V45"/>
       <c r="W45" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>86</v>
+        <v>247</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="F46" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>88</v>
+        <v>250</v>
       </c>
       <c r="I46"/>
-      <c r="J46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J46"/>
       <c r="K46" t="s">
-        <v>90</v>
+        <v>251</v>
       </c>
       <c r="L46"/>
       <c r="M46">
-        <v>45.259808</v>
+        <v>44.377666</v>
       </c>
       <c r="N46">
-        <v>-0.871102</v>
+        <v>-0.253779</v>
       </c>
       <c r="O46" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P46" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q46" t="s">
-        <v>89</v>
+        <v>169</v>
       </c>
       <c r="R46" t="s">
-        <v>91</v>
+        <v>170</v>
       </c>
       <c r="S46" t="s">
-        <v>92</v>
+        <v>171</v>
       </c>
       <c r="T46" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>254</v>
+        <v>82</v>
       </c>
       <c r="B47"/>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C47"/>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="F47" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>85</v>
+      </c>
+      <c r="I47" t="s">
+        <v>86</v>
+      </c>
       <c r="J47" t="s">
-        <v>257</v>
+        <v>87</v>
       </c>
       <c r="K47" t="s">
-        <v>258</v>
+        <v>88</v>
       </c>
       <c r="L47"/>
       <c r="M47">
-        <v>44.497902</v>
+        <v>44.58428</v>
       </c>
       <c r="N47">
-        <v>-0.64895</v>
+        <v>-0.038768</v>
       </c>
       <c r="O47" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P47" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q47" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>259</v>
+        <v>90</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="F48" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>261</v>
+        <v>93</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="K48" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="L48"/>
       <c r="M48">
-        <v>44.687813</v>
+        <v>44.59807</v>
       </c>
       <c r="N48">
-        <v>-1.021683</v>
+        <v>-1.200519</v>
       </c>
       <c r="O48" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P48" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q48" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="R48" t="s">
+        <v>97</v>
+      </c>
+      <c r="S48" t="s">
         <v>98</v>
       </c>
-      <c r="S48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T48" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>262</v>
+        <v>48</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="F49" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>264</v>
+        <v>51</v>
       </c>
       <c r="I49"/>
-      <c r="J49"/>
+      <c r="J49" t="s">
+        <v>52</v>
+      </c>
       <c r="K49" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L49"/>
       <c r="M49">
-        <v>44.6981</v>
+        <v>45.053417</v>
       </c>
       <c r="N49">
-        <v>-0.96155</v>
+        <v>-0.028286</v>
       </c>
       <c r="O49" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P49" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q49" t="s">
-        <v>265</v>
+        <v>54</v>
       </c>
       <c r="R49" t="s">
-        <v>266</v>
+        <v>55</v>
       </c>
       <c r="S49" t="s">
-        <v>267</v>
+        <v>56</v>
       </c>
       <c r="T49" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>155</v>
+        <v>82</v>
       </c>
       <c r="B50"/>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C50"/>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>224</v>
+        <v>258</v>
       </c>
       <c r="F50" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>85</v>
+      </c>
+      <c r="I50" t="s">
+        <v>86</v>
+      </c>
       <c r="J50" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="K50" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="L50"/>
       <c r="M50">
-        <v>44.78676</v>
+        <v>44.58428</v>
       </c>
       <c r="N50">
-        <v>-1.153729</v>
+        <v>-0.038768</v>
       </c>
       <c r="O50" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P50" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q50" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>268</v>
+        <v>48</v>
       </c>
       <c r="B51"/>
       <c r="C51" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="F51" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>271</v>
+        <v>51</v>
       </c>
       <c r="I51"/>
-      <c r="J51"/>
+      <c r="J51" t="s">
+        <v>52</v>
+      </c>
       <c r="K51" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L51"/>
       <c r="M51">
-        <v>44.6981</v>
+        <v>45.053417</v>
       </c>
       <c r="N51">
-        <v>-0.96155</v>
+        <v>-0.028286</v>
       </c>
       <c r="O51" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P51" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q51" t="s">
-        <v>265</v>
+        <v>54</v>
       </c>
       <c r="R51" t="s">
-        <v>266</v>
+        <v>55</v>
       </c>
       <c r="S51" t="s">
-        <v>267</v>
+        <v>56</v>
       </c>
       <c r="T51" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>272</v>
+        <v>82</v>
       </c>
       <c r="B52"/>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="F52" t="s">
-        <v>234</v>
+        <v>263</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>85</v>
+      </c>
+      <c r="I52" t="s">
+        <v>86</v>
+      </c>
       <c r="J52" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="K52" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="L52"/>
       <c r="M52">
-        <v>44.65432</v>
+        <v>44.58428</v>
       </c>
       <c r="N52">
-        <v>-0.596899</v>
+        <v>-0.038768</v>
       </c>
       <c r="O52" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P52" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q52" t="s">
-        <v>83</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="F53" t="s">
-        <v>237</v>
+        <v>263</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>73</v>
+        <v>268</v>
       </c>
       <c r="K53" t="s">
-        <v>74</v>
+        <v>269</v>
       </c>
       <c r="L53"/>
       <c r="M53">
-        <v>45.553246</v>
+        <v>44.842373</v>
       </c>
       <c r="N53">
-        <v>-1.093004</v>
+        <v>-0.779397</v>
       </c>
       <c r="O53" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P53" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q53"/>
+        <v>31</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>270</v>
+      </c>
       <c r="R53" t="s">
-        <v>75</v>
+        <v>271</v>
       </c>
       <c r="S53" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F54" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="K54" t="s">
-        <v>74</v>
+        <v>277</v>
       </c>
       <c r="L54"/>
       <c r="M54">
-        <v>45.55267</v>
+        <v>44.57871</v>
       </c>
       <c r="N54">
-        <v>-1.066369</v>
+        <v>-0.260595</v>
       </c>
       <c r="O54" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P54" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q54"/>
+        <v>31</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>278</v>
+      </c>
       <c r="R54" t="s">
-        <v>75</v>
+        <v>279</v>
       </c>
       <c r="S54" t="s">
-        <v>76</v>
-[...9 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
       <c r="W54" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
-        <v>27</v>
+        <v>282</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F55" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>166</v>
+        <v>286</v>
       </c>
       <c r="K55" t="s">
-        <v>151</v>
+        <v>287</v>
       </c>
       <c r="L55"/>
       <c r="M55">
-        <v>44.608402</v>
+        <v>44.846676</v>
       </c>
       <c r="N55">
-        <v>-1.153356</v>
+        <v>-0.466646</v>
       </c>
       <c r="O55" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P55" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q55" t="s">
-        <v>152</v>
+        <v>288</v>
       </c>
       <c r="R55" t="s">
-        <v>153</v>
+        <v>289</v>
       </c>
       <c r="S55" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="B56"/>
       <c r="C56" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
+        <v>283</v>
+      </c>
+      <c r="F56" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>116</v>
+        <v>293</v>
       </c>
       <c r="K56" t="s">
-        <v>32</v>
+        <v>287</v>
       </c>
       <c r="L56"/>
       <c r="M56">
-        <v>44.687813</v>
+        <v>44.846687</v>
       </c>
       <c r="N56">
-        <v>-1.021683</v>
+        <v>-0.46708</v>
       </c>
       <c r="O56" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P56" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q56" t="s">
-        <v>35</v>
+        <v>288</v>
       </c>
       <c r="R56" t="s">
-        <v>98</v>
+        <v>289</v>
       </c>
       <c r="S56" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>201</v>
+        <v>48</v>
       </c>
       <c r="B57"/>
       <c r="C57" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="F57" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>203</v>
+        <v>51</v>
       </c>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="K57" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="L57"/>
       <c r="M57">
-        <v>45.553246</v>
+        <v>45.053417</v>
       </c>
       <c r="N57">
-        <v>-1.093004</v>
+        <v>-0.028286</v>
       </c>
       <c r="O57" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P57" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q57"/>
+        <v>31</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>54</v>
+      </c>
       <c r="R57" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="S57" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="T57" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U57"/>
+      <c r="V57"/>
       <c r="W57" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>297</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
       <c r="F58" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>72</v>
+        <v>300</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>73</v>
+        <v>301</v>
       </c>
       <c r="K58" t="s">
-        <v>74</v>
+        <v>302</v>
       </c>
       <c r="L58"/>
       <c r="M58">
-        <v>45.553246</v>
+        <v>45.11161</v>
       </c>
       <c r="N58">
-        <v>-1.093004</v>
+        <v>-1.066991</v>
       </c>
       <c r="O58" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P58" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q58"/>
+        <v>31</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>303</v>
+      </c>
       <c r="R58" t="s">
-        <v>75</v>
+        <v>304</v>
       </c>
       <c r="S58" t="s">
-        <v>76</v>
+        <v>305</v>
       </c>
       <c r="T58" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="V58"/>
+        <v>41</v>
+      </c>
+      <c r="U58" t="s">
+        <v>303</v>
+      </c>
+      <c r="V58" t="s">
+        <v>306</v>
+      </c>
       <c r="W58" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>307</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
-        <v>27</v>
+        <v>308</v>
       </c>
       <c r="D59"/>
       <c r="E59" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="F59" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>169</v>
+        <v>310</v>
       </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>123</v>
+        <v>311</v>
       </c>
       <c r="K59" t="s">
-        <v>32</v>
+        <v>312</v>
       </c>
       <c r="L59"/>
       <c r="M59">
-        <v>44.69177</v>
+        <v>44.85679</v>
       </c>
       <c r="N59">
-        <v>-1.022372</v>
+        <v>-0.567591</v>
       </c>
       <c r="O59" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P59" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q59" t="s">
-        <v>35</v>
+        <v>311</v>
       </c>
       <c r="R59" t="s">
-        <v>98</v>
+        <v>313</v>
       </c>
       <c r="S59" t="s">
-        <v>99</v>
+        <v>314</v>
       </c>
       <c r="T59" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="D60"/>
       <c r="E60" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="F60" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="I60"/>
+        <v>105</v>
+      </c>
+      <c r="I60" t="s">
+        <v>315</v>
+      </c>
       <c r="J60" t="s">
-        <v>89</v>
+        <v>316</v>
       </c>
       <c r="K60" t="s">
-        <v>90</v>
+        <v>317</v>
       </c>
       <c r="L60"/>
       <c r="M60">
-        <v>45.259808</v>
+        <v>44.8395</v>
       </c>
       <c r="N60">
-        <v>-0.871102</v>
+        <v>-0.204438</v>
       </c>
       <c r="O60" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P60" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q60" t="s">
-        <v>89</v>
-[...9 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="R60"/>
+      <c r="S60"/>
+      <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>293</v>
+        <v>318</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>288</v>
+        <v>319</v>
       </c>
       <c r="F61" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>295</v>
+        <v>321</v>
       </c>
       <c r="I61"/>
-      <c r="J61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J61"/>
       <c r="K61" t="s">
-        <v>104</v>
+        <v>322</v>
       </c>
       <c r="L61"/>
       <c r="M61">
-        <v>44.694733</v>
+        <v>44.716557</v>
       </c>
       <c r="N61">
-        <v>-1.227837</v>
+        <v>-0.399357</v>
       </c>
       <c r="O61" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P61" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q61" t="s">
-        <v>105</v>
+        <v>169</v>
       </c>
       <c r="R61" t="s">
-        <v>106</v>
+        <v>170</v>
       </c>
       <c r="S61" t="s">
-        <v>107</v>
+        <v>171</v>
       </c>
       <c r="T61" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>293</v>
+        <v>323</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>297</v>
+        <v>324</v>
       </c>
       <c r="F62" t="s">
-        <v>298</v>
+        <v>325</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>295</v>
+        <v>326</v>
       </c>
       <c r="I62"/>
       <c r="J62" t="s">
-        <v>296</v>
+        <v>212</v>
       </c>
       <c r="K62" t="s">
-        <v>104</v>
+        <v>213</v>
       </c>
       <c r="L62"/>
       <c r="M62">
-        <v>44.694733</v>
+        <v>44.892296</v>
       </c>
       <c r="N62">
-        <v>-1.227837</v>
+        <v>-0.602031</v>
       </c>
       <c r="O62" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P62" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q62" t="s">
-        <v>105</v>
+        <v>214</v>
       </c>
       <c r="R62" t="s">
-        <v>106</v>
+        <v>215</v>
       </c>
       <c r="S62" t="s">
-        <v>107</v>
+        <v>216</v>
       </c>
       <c r="T62" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>327</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D63"/>
       <c r="E63" t="s">
-        <v>299</v>
+        <v>324</v>
       </c>
       <c r="F63" t="s">
-        <v>300</v>
+        <v>328</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>213</v>
+        <v>329</v>
       </c>
       <c r="I63"/>
-      <c r="J63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J63"/>
       <c r="K63" t="s">
-        <v>113</v>
+        <v>330</v>
       </c>
       <c r="L63"/>
       <c r="M63">
-        <v>44.654133</v>
+        <v>44.785263</v>
       </c>
       <c r="N63">
-        <v>-0.596818</v>
+        <v>-0.132483</v>
       </c>
       <c r="O63" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P63" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q63" t="s">
-        <v>83</v>
+        <v>331</v>
       </c>
       <c r="R63" t="s">
-        <v>84</v>
+        <v>332</v>
       </c>
       <c r="S63" t="s">
-        <v>85</v>
+        <v>333</v>
       </c>
       <c r="T63" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X63"/>
       <c r="Y63"/>
       <c r="Z63"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>301</v>
+        <v>334</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
+        <v>335</v>
+      </c>
+      <c r="F64" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>302</v>
+        <v>336</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>303</v>
+        <v>190</v>
       </c>
       <c r="K64" t="s">
-        <v>104</v>
+        <v>191</v>
       </c>
       <c r="L64"/>
       <c r="M64">
-        <v>44.79027</v>
+        <v>44.654568</v>
       </c>
       <c r="N64">
-        <v>-1.165938</v>
+        <v>-0.597038</v>
       </c>
       <c r="O64" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P64" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q64" t="s">
-        <v>105</v>
+        <v>192</v>
       </c>
       <c r="R64" t="s">
-        <v>106</v>
+        <v>193</v>
       </c>
       <c r="S64" t="s">
-        <v>107</v>
+        <v>194</v>
       </c>
       <c r="T64" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>304</v>
+        <v>221</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>299</v>
+        <v>335</v>
       </c>
       <c r="F65" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>306</v>
+        <v>222</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>116</v>
+        <v>223</v>
       </c>
       <c r="K65" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="L65"/>
       <c r="M65">
         <v>44.69166</v>
       </c>
       <c r="N65">
-        <v>-1.022244</v>
+        <v>-1.022222</v>
       </c>
       <c r="O65" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P65" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q65" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="R65" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="S65" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="T65" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>307</v>
+        <v>181</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>308</v>
+        <v>337</v>
       </c>
       <c r="F66" t="s">
-        <v>309</v>
+        <v>338</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>310</v>
+        <v>184</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="K66" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="L66"/>
       <c r="M66">
-        <v>44.691616</v>
+        <v>44.622143</v>
       </c>
       <c r="N66">
-        <v>-1.022265</v>
+        <v>-1.139762</v>
       </c>
       <c r="O66" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P66" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q66" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="R66" t="s">
+        <v>97</v>
+      </c>
+      <c r="S66" t="s">
         <v>98</v>
       </c>
-      <c r="S66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T66" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>197</v>
+        <v>339</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="F67" t="s">
-        <v>312</v>
+        <v>341</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>200</v>
+        <v>342</v>
       </c>
       <c r="I67"/>
-      <c r="J67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J67"/>
       <c r="K67" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="L67"/>
       <c r="M67">
-        <v>44.691647</v>
+        <v>44.643436</v>
       </c>
       <c r="N67">
-        <v>-1.022244</v>
+        <v>-1.043657</v>
       </c>
       <c r="O67" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P67" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q67" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="R67" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="S67" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="T67" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>201</v>
+        <v>343</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>311</v>
+        <v>344</v>
       </c>
       <c r="F68" t="s">
-        <v>313</v>
+        <v>344</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>203</v>
+        <v>345</v>
       </c>
       <c r="I68"/>
-      <c r="J68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J68"/>
       <c r="K68" t="s">
-        <v>74</v>
+        <v>346</v>
       </c>
       <c r="L68"/>
       <c r="M68">
-        <v>45.553246</v>
+        <v>45.45094</v>
       </c>
       <c r="N68">
-        <v>-1.093004</v>
+        <v>-1.031894</v>
       </c>
       <c r="O68" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P68" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q68"/>
+        <v>31</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>64</v>
+      </c>
       <c r="R68" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="S68" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="T68" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U68"/>
+      <c r="V68"/>
       <c r="W68" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>314</v>
+        <v>82</v>
       </c>
       <c r="B69"/>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C69"/>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>311</v>
+        <v>344</v>
       </c>
       <c r="F69" t="s">
-        <v>315</v>
+        <v>284</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="I69"/>
+        <v>85</v>
+      </c>
+      <c r="I69" t="s">
+        <v>86</v>
+      </c>
       <c r="J69" t="s">
-        <v>317</v>
+        <v>87</v>
       </c>
       <c r="K69" t="s">
-        <v>318</v>
+        <v>88</v>
       </c>
       <c r="L69"/>
       <c r="M69">
-        <v>45.4451</v>
+        <v>44.58428</v>
       </c>
       <c r="N69">
-        <v>-1.0843</v>
+        <v>-0.038768</v>
       </c>
       <c r="O69" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P69" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q69" t="s">
-        <v>319</v>
+        <v>89</v>
       </c>
       <c r="R69"/>
-      <c r="S69" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S69"/>
+      <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>69</v>
+        <v>347</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>321</v>
+        <v>348</v>
       </c>
       <c r="F70" t="s">
-        <v>322</v>
+        <v>349</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>72</v>
+        <v>350</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="K70" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="L70"/>
       <c r="M70">
         <v>45.553246</v>
       </c>
       <c r="N70">
         <v>-1.093004</v>
       </c>
       <c r="O70" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P70" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q70"/>
       <c r="R70" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="S70" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="T70" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>323</v>
+        <v>186</v>
       </c>
       <c r="B71"/>
       <c r="C71" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>324</v>
+        <v>348</v>
       </c>
       <c r="F71" t="s">
-        <v>325</v>
+        <v>351</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>326</v>
+        <v>189</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>327</v>
+        <v>190</v>
       </c>
       <c r="K71" t="s">
-        <v>328</v>
+        <v>191</v>
       </c>
       <c r="L71"/>
       <c r="M71">
-        <v>44.72505</v>
+        <v>44.65432</v>
       </c>
       <c r="N71">
-        <v>-0.472155</v>
+        <v>-0.596899</v>
       </c>
       <c r="O71" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P71" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q71" t="s">
-        <v>83</v>
+        <v>192</v>
       </c>
       <c r="R71" t="s">
-        <v>84</v>
+        <v>193</v>
       </c>
       <c r="S71" t="s">
-        <v>85</v>
+        <v>194</v>
       </c>
       <c r="T71" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>86</v>
+        <v>352</v>
       </c>
       <c r="B72"/>
       <c r="C72" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>324</v>
+        <v>348</v>
       </c>
       <c r="F72" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>88</v>
+        <v>353</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>89</v>
+        <v>301</v>
       </c>
       <c r="K72" t="s">
-        <v>90</v>
+        <v>354</v>
       </c>
       <c r="L72"/>
       <c r="M72">
-        <v>45.259808</v>
+        <v>44.982414</v>
       </c>
       <c r="N72">
-        <v>-0.871102</v>
+        <v>-1.094729</v>
       </c>
       <c r="O72" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P72" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q72" t="s">
-        <v>89</v>
+        <v>303</v>
       </c>
       <c r="R72" t="s">
-        <v>91</v>
+        <v>304</v>
       </c>
       <c r="S72" t="s">
-        <v>92</v>
+        <v>305</v>
       </c>
       <c r="T72" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="V72"/>
+        <v>41</v>
+      </c>
+      <c r="U72" t="s">
+        <v>303</v>
+      </c>
+      <c r="V72" t="s">
+        <v>306</v>
+      </c>
       <c r="W72" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X72"/>
       <c r="Y72"/>
       <c r="Z72"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>330</v>
+        <v>112</v>
       </c>
       <c r="B73"/>
       <c r="C73" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>324</v>
+        <v>349</v>
       </c>
       <c r="F73" t="s">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>331</v>
+        <v>115</v>
       </c>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>116</v>
+        <v>355</v>
       </c>
       <c r="K73" t="s">
-        <v>32</v>
+        <v>356</v>
       </c>
       <c r="L73"/>
       <c r="M73">
-        <v>44.687813</v>
+        <v>45.068863</v>
       </c>
       <c r="N73">
-        <v>-1.021683</v>
+        <v>-0.623424</v>
       </c>
       <c r="O73" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P73" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q73" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="R73" t="s">
-        <v>98</v>
+        <v>358</v>
       </c>
       <c r="S73" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>100</v>
+        <v>359</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>313</v>
+        <v>360</v>
       </c>
       <c r="F74" t="s">
-        <v>325</v>
+        <v>361</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>102</v>
+        <v>362</v>
       </c>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>103</v>
+        <v>161</v>
       </c>
       <c r="K74" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="L74"/>
       <c r="M74">
-        <v>44.78676</v>
+        <v>44.608402</v>
       </c>
       <c r="N74">
-        <v>-1.153729</v>
+        <v>-1.153356</v>
       </c>
       <c r="O74" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P74" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q74" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="R74" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="S74" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="T74" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X74"/>
       <c r="Y74"/>
       <c r="Z74"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>332</v>
+        <v>363</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>333</v>
+        <v>360</v>
       </c>
       <c r="F75" t="s">
-        <v>334</v>
+        <v>284</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>335</v>
+        <v>364</v>
       </c>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>112</v>
+        <v>365</v>
       </c>
       <c r="K75" t="s">
-        <v>113</v>
+        <v>366</v>
       </c>
       <c r="L75"/>
       <c r="M75">
-        <v>44.65413</v>
+        <v>44.843864</v>
       </c>
       <c r="N75">
-        <v>-0.596829</v>
+        <v>0.218557</v>
       </c>
       <c r="O75" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P75" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q75" t="s">
-        <v>83</v>
+        <v>367</v>
       </c>
       <c r="R75" t="s">
-        <v>84</v>
+        <v>368</v>
       </c>
       <c r="S75" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X75"/>
       <c r="Y75"/>
       <c r="Z75"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>336</v>
+        <v>370</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
       <c r="F76" t="s">
-        <v>334</v>
+        <v>284</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="I76"/>
+        <v>371</v>
+      </c>
+      <c r="I76" t="s">
+        <v>372</v>
+      </c>
       <c r="J76" t="s">
-        <v>116</v>
+        <v>373</v>
       </c>
       <c r="K76" t="s">
-        <v>32</v>
+        <v>269</v>
       </c>
       <c r="L76"/>
       <c r="M76">
-        <v>44.691723</v>
+        <v>44.844223</v>
       </c>
       <c r="N76">
-        <v>-1.022244</v>
+        <v>-0.779355</v>
       </c>
       <c r="O76" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P76" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q76"/>
+      <c r="R76"/>
       <c r="S76" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>374</v>
+      </c>
+      <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>338</v>
+        <v>375</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>339</v>
+        <v>361</v>
       </c>
       <c r="F77" t="s">
-        <v>340</v>
+        <v>376</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>341</v>
+        <v>377</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>342</v>
+        <v>301</v>
       </c>
       <c r="K77" t="s">
-        <v>343</v>
+        <v>354</v>
       </c>
       <c r="L77"/>
       <c r="M77">
-        <v>44.85375</v>
+        <v>44.982414</v>
       </c>
       <c r="N77">
-        <v>-0.045106</v>
+        <v>-1.094729</v>
       </c>
       <c r="O77" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P77" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q77" t="s">
-        <v>140</v>
+        <v>303</v>
       </c>
       <c r="R77" t="s">
-        <v>141</v>
+        <v>304</v>
       </c>
       <c r="S77" t="s">
-        <v>142</v>
+        <v>305</v>
       </c>
       <c r="T77" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="V77"/>
+        <v>41</v>
+      </c>
+      <c r="U77" t="s">
+        <v>303</v>
+      </c>
+      <c r="V77" t="s">
+        <v>304</v>
+      </c>
       <c r="W77" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
-        <v>27</v>
+        <v>196</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="F78" t="s">
-        <v>345</v>
+        <v>284</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>73</v>
+        <v>378</v>
       </c>
       <c r="K78" t="s">
-        <v>74</v>
+        <v>379</v>
       </c>
       <c r="L78"/>
       <c r="M78">
-        <v>45.553246</v>
+        <v>44.876476</v>
       </c>
       <c r="N78">
-        <v>-1.093004</v>
+        <v>-0.524833</v>
       </c>
       <c r="O78" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P78" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q78"/>
+        <v>31</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>380</v>
+      </c>
       <c r="R78" t="s">
-        <v>75</v>
+        <v>381</v>
       </c>
       <c r="S78" t="s">
-        <v>76</v>
-[...9 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="T78"/>
+      <c r="U78"/>
+      <c r="V78"/>
       <c r="W78" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D79"/>
       <c r="E79" t="s">
-        <v>346</v>
+        <v>382</v>
       </c>
       <c r="F79" t="s">
-        <v>347</v>
+        <v>383</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>169</v>
+        <v>51</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>123</v>
+        <v>52</v>
       </c>
       <c r="K79" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L79"/>
       <c r="M79">
-        <v>44.69177</v>
+        <v>45.053417</v>
       </c>
       <c r="N79">
-        <v>-1.022372</v>
+        <v>-0.028286</v>
       </c>
       <c r="O79" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P79" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q79" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R79" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S79" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T79" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>146</v>
+        <v>384</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>345</v>
+        <v>385</v>
       </c>
       <c r="F80" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>149</v>
+        <v>387</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>150</v>
+        <v>301</v>
       </c>
       <c r="K80" t="s">
-        <v>151</v>
+        <v>354</v>
       </c>
       <c r="L80"/>
       <c r="M80">
-        <v>44.622143</v>
+        <v>44.982414</v>
       </c>
       <c r="N80">
-        <v>-1.139762</v>
+        <v>-1.094729</v>
       </c>
       <c r="O80" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P80" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q80" t="s">
-        <v>152</v>
+        <v>303</v>
       </c>
       <c r="R80" t="s">
-        <v>153</v>
+        <v>304</v>
       </c>
       <c r="S80" t="s">
-        <v>154</v>
+        <v>305</v>
       </c>
       <c r="T80" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="V80"/>
+        <v>41</v>
+      </c>
+      <c r="U80" t="s">
+        <v>388</v>
+      </c>
+      <c r="V80" t="s">
+        <v>306</v>
+      </c>
       <c r="W80" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>349</v>
+        <v>389</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>345</v>
+        <v>390</v>
       </c>
       <c r="F81" t="s">
-        <v>347</v>
+        <v>391</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>350</v>
+        <v>392</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>351</v>
+        <v>393</v>
       </c>
       <c r="K81" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="L81"/>
       <c r="M81">
-        <v>44.748695</v>
+        <v>44.6509</v>
       </c>
       <c r="N81">
-        <v>-1.182137</v>
+        <v>-1.150213</v>
       </c>
       <c r="O81" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P81" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q81" t="s">
-        <v>105</v>
+        <v>178</v>
       </c>
       <c r="R81" t="s">
-        <v>106</v>
+        <v>179</v>
       </c>
       <c r="S81" t="s">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="T81" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X81"/>
       <c r="Y81"/>
       <c r="Z81"/>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>352</v>
+        <v>217</v>
       </c>
       <c r="B82"/>
       <c r="C82" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>353</v>
+        <v>394</v>
       </c>
       <c r="F82" t="s">
-        <v>354</v>
+        <v>395</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>355</v>
+        <v>220</v>
       </c>
       <c r="I82"/>
-      <c r="J82"/>
+      <c r="J82" t="s">
+        <v>161</v>
+      </c>
       <c r="K82" t="s">
-        <v>356</v>
+        <v>95</v>
       </c>
       <c r="L82"/>
       <c r="M82">
-        <v>45.06884</v>
+        <v>44.608402</v>
       </c>
       <c r="N82">
-        <v>-0.619552</v>
+        <v>-1.153356</v>
       </c>
       <c r="O82" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P82" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q82" t="s">
-        <v>357</v>
+        <v>96</v>
       </c>
       <c r="R82" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="S82"/>
+        <v>97</v>
+      </c>
+      <c r="S82" t="s">
+        <v>98</v>
+      </c>
       <c r="T82" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U82"/>
       <c r="V82"/>
       <c r="W82" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X82"/>
       <c r="Y82"/>
       <c r="Z82"/>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>359</v>
+        <v>396</v>
       </c>
       <c r="B83"/>
       <c r="C83" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>353</v>
+        <v>394</v>
       </c>
       <c r="F83" t="s">
-        <v>360</v>
+        <v>386</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>361</v>
+        <v>397</v>
       </c>
       <c r="I83"/>
-      <c r="J83"/>
+      <c r="J83" t="s">
+        <v>398</v>
+      </c>
       <c r="K83" t="s">
-        <v>362</v>
+        <v>78</v>
       </c>
       <c r="L83"/>
       <c r="M83">
-        <v>44.814915</v>
+        <v>44.691555</v>
       </c>
       <c r="N83">
-        <v>0.054852</v>
+        <v>-1.022222</v>
       </c>
       <c r="O83" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P83" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q83" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="R83" t="s">
-        <v>141</v>
+        <v>80</v>
       </c>
       <c r="S83" t="s">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="T83" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U83"/>
+      <c r="V83"/>
       <c r="W83" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X83"/>
       <c r="Y83"/>
       <c r="Z83"/>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>365</v>
+        <v>399</v>
       </c>
       <c r="B84"/>
       <c r="C84" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>353</v>
+        <v>400</v>
       </c>
       <c r="F84" t="s">
-        <v>354</v>
+        <v>401</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>366</v>
+        <v>402</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>367</v>
+        <v>301</v>
       </c>
       <c r="K84" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="L84"/>
       <c r="M84">
-        <v>44.888138</v>
+        <v>44.982414</v>
       </c>
       <c r="N84">
-        <v>-0.699743</v>
+        <v>-1.094729</v>
       </c>
       <c r="O84" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P84" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q84" t="s">
-        <v>177</v>
+        <v>303</v>
       </c>
       <c r="R84" t="s">
-        <v>178</v>
+        <v>304</v>
       </c>
       <c r="S84" t="s">
-        <v>179</v>
+        <v>305</v>
       </c>
       <c r="T84" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V84"/>
+        <v>41</v>
+      </c>
+      <c r="U84" t="s">
+        <v>303</v>
+      </c>
+      <c r="V84" t="s">
+        <v>306</v>
+      </c>
       <c r="W84" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X84"/>
       <c r="Y84"/>
       <c r="Z84"/>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>369</v>
+        <v>82</v>
       </c>
       <c r="B85"/>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C85"/>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="F85" t="s">
-        <v>371</v>
+        <v>404</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="I85"/>
+        <v>85</v>
+      </c>
+      <c r="I85" t="s">
+        <v>86</v>
+      </c>
       <c r="J85" t="s">
-        <v>373</v>
+        <v>87</v>
       </c>
       <c r="K85" t="s">
-        <v>374</v>
+        <v>88</v>
       </c>
       <c r="L85"/>
       <c r="M85">
-        <v>45.052235</v>
+        <v>44.58428</v>
       </c>
       <c r="N85">
-        <v>-0.048301</v>
+        <v>-0.038768</v>
       </c>
       <c r="O85" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P85" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q85" t="s">
-        <v>375</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R85"/>
+      <c r="S85"/>
+      <c r="T85"/>
       <c r="U85"/>
       <c r="V85"/>
       <c r="W85" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X85"/>
       <c r="Y85"/>
       <c r="Z85"/>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>157</v>
+        <v>405</v>
       </c>
       <c r="B86"/>
       <c r="C86" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D86"/>
       <c r="E86" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="F86" t="s">
-        <v>371</v>
+        <v>401</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>160</v>
+        <v>406</v>
       </c>
       <c r="I86"/>
-      <c r="J86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J86"/>
       <c r="K86" t="s">
-        <v>104</v>
+        <v>230</v>
       </c>
       <c r="L86"/>
       <c r="M86">
-        <v>44.69643</v>
+        <v>44.783436</v>
       </c>
       <c r="N86">
-        <v>-1.231112</v>
+        <v>-0.395149</v>
       </c>
       <c r="O86" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P86" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q86" t="s">
-        <v>105</v>
+        <v>231</v>
       </c>
       <c r="R86" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="S86" t="s">
-        <v>107</v>
+        <v>233</v>
       </c>
       <c r="T86" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U86"/>
       <c r="V86"/>
       <c r="W86" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X86"/>
       <c r="Y86"/>
       <c r="Z86"/>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>219</v>
+        <v>407</v>
       </c>
       <c r="B87"/>
       <c r="C87" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>379</v>
+        <v>401</v>
       </c>
       <c r="F87" t="s">
-        <v>380</v>
+        <v>404</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I87"/>
+        <v>408</v>
+      </c>
+      <c r="I87" t="s">
+        <v>409</v>
+      </c>
       <c r="J87" t="s">
-        <v>103</v>
+        <v>410</v>
       </c>
       <c r="K87" t="s">
-        <v>104</v>
+        <v>411</v>
       </c>
       <c r="L87"/>
       <c r="M87">
-        <v>44.78676</v>
+        <v>45.039783</v>
       </c>
       <c r="N87">
-        <v>-1.153729</v>
+        <v>-0.188408</v>
       </c>
       <c r="O87" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P87" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q87" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>412</v>
+      </c>
+      <c r="R87"/>
+      <c r="S87"/>
+      <c r="T87"/>
       <c r="U87"/>
       <c r="V87"/>
       <c r="W87" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X87"/>
       <c r="Y87"/>
       <c r="Z87"/>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>381</v>
+        <v>413</v>
       </c>
       <c r="B88"/>
       <c r="C88" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>382</v>
+        <v>414</v>
       </c>
       <c r="F88" t="s">
-        <v>383</v>
+        <v>415</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>384</v>
+        <v>416</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
-        <v>385</v>
+        <v>301</v>
       </c>
       <c r="K88" t="s">
-        <v>43</v>
+        <v>302</v>
       </c>
       <c r="L88"/>
       <c r="M88">
-        <v>44.8549</v>
+        <v>45.11161</v>
       </c>
       <c r="N88">
-        <v>-0.5545</v>
+        <v>-1.066991</v>
       </c>
       <c r="O88" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P88" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q88" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="R88"/>
+        <v>303</v>
+      </c>
+      <c r="R88" t="s">
+        <v>304</v>
+      </c>
       <c r="S88" t="s">
-        <v>387</v>
+        <v>305</v>
       </c>
       <c r="T88" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="V88"/>
+        <v>41</v>
+      </c>
+      <c r="U88" t="s">
+        <v>303</v>
+      </c>
+      <c r="V88" t="s">
+        <v>306</v>
+      </c>
       <c r="W88" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X88"/>
       <c r="Y88"/>
       <c r="Z88"/>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>162</v>
+        <v>413</v>
       </c>
       <c r="B89"/>
       <c r="C89" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D89"/>
       <c r="E89" t="s">
-        <v>388</v>
+        <v>414</v>
       </c>
       <c r="F89" t="s">
-        <v>389</v>
+        <v>415</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>165</v>
+        <v>416</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>166</v>
+        <v>301</v>
       </c>
       <c r="K89" t="s">
-        <v>151</v>
+        <v>302</v>
       </c>
       <c r="L89"/>
       <c r="M89">
-        <v>44.608402</v>
+        <v>45.11161</v>
       </c>
       <c r="N89">
-        <v>-1.153356</v>
+        <v>-1.066991</v>
       </c>
       <c r="O89" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P89" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q89" t="s">
-        <v>152</v>
+        <v>303</v>
       </c>
       <c r="R89" t="s">
-        <v>153</v>
+        <v>304</v>
       </c>
       <c r="S89" t="s">
-        <v>154</v>
+        <v>305</v>
       </c>
       <c r="T89" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V89"/>
+        <v>41</v>
+      </c>
+      <c r="U89" t="s">
+        <v>303</v>
+      </c>
+      <c r="V89" t="s">
+        <v>306</v>
+      </c>
       <c r="W89" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X89"/>
       <c r="Y89"/>
       <c r="Z89"/>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>390</v>
+        <v>48</v>
       </c>
       <c r="B90"/>
       <c r="C90" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>388</v>
+        <v>417</v>
       </c>
       <c r="F90" t="s">
-        <v>391</v>
+        <v>418</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>392</v>
+        <v>51</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="K90" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L90"/>
       <c r="M90">
-        <v>44.69166</v>
+        <v>45.053417</v>
       </c>
       <c r="N90">
-        <v>-1.022244</v>
+        <v>-0.028286</v>
       </c>
       <c r="O90" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P90" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q90" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R90" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S90" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T90" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X90"/>
       <c r="Y90"/>
       <c r="Z90"/>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>393</v>
+        <v>48</v>
       </c>
       <c r="B91"/>
       <c r="C91" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>394</v>
+        <v>419</v>
       </c>
       <c r="F91" t="s">
-        <v>395</v>
+        <v>420</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>396</v>
+        <v>51</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="K91" t="s">
-        <v>176</v>
+        <v>53</v>
       </c>
       <c r="L91"/>
       <c r="M91">
-        <v>44.793327</v>
+        <v>45.053417</v>
       </c>
       <c r="N91">
-        <v>-0.375434</v>
+        <v>-0.028286</v>
       </c>
       <c r="O91" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P91" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q91" t="s">
-        <v>177</v>
+        <v>54</v>
       </c>
       <c r="R91" t="s">
-        <v>178</v>
+        <v>55</v>
       </c>
       <c r="S91" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="T91" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U91"/>
       <c r="V91"/>
       <c r="W91" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X91"/>
       <c r="Y91"/>
       <c r="Z91"/>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>197</v>
+        <v>421</v>
       </c>
       <c r="B92"/>
       <c r="C92" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D92"/>
       <c r="E92" t="s">
-        <v>397</v>
+        <v>422</v>
       </c>
       <c r="F92" t="s">
-        <v>398</v>
+        <v>423</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>200</v>
+        <v>424</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>123</v>
+        <v>425</v>
       </c>
       <c r="K92" t="s">
-        <v>32</v>
+        <v>426</v>
       </c>
       <c r="L92"/>
       <c r="M92">
-        <v>44.691647</v>
+        <v>45.259808</v>
       </c>
       <c r="N92">
-        <v>-1.022244</v>
+        <v>-0.871102</v>
       </c>
       <c r="O92" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P92" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q92" t="s">
-        <v>35</v>
+        <v>425</v>
       </c>
       <c r="R92" t="s">
-        <v>98</v>
+        <v>427</v>
       </c>
       <c r="S92" t="s">
-        <v>99</v>
+        <v>428</v>
       </c>
       <c r="T92" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V92"/>
+        <v>41</v>
+      </c>
+      <c r="U92" t="s">
+        <v>429</v>
+      </c>
+      <c r="V92" t="s">
+        <v>430</v>
+      </c>
       <c r="W92" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y92"/>
+        <v>41</v>
+      </c>
+      <c r="X92" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y92" t="s">
+        <v>427</v>
+      </c>
       <c r="Z92"/>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>69</v>
+        <v>112</v>
       </c>
       <c r="B93"/>
       <c r="C93" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D93"/>
       <c r="E93" t="s">
-        <v>399</v>
+        <v>432</v>
       </c>
       <c r="F93" t="s">
-        <v>400</v>
+        <v>433</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I93"/>
+        <v>115</v>
+      </c>
+      <c r="I93" t="s">
+        <v>434</v>
+      </c>
       <c r="J93" t="s">
-        <v>73</v>
+        <v>435</v>
       </c>
       <c r="K93" t="s">
-        <v>74</v>
+        <v>436</v>
       </c>
       <c r="L93"/>
       <c r="M93">
-        <v>45.553246</v>
+        <v>44.56618</v>
       </c>
       <c r="N93">
-        <v>-1.093004</v>
+        <v>-0.416136</v>
       </c>
       <c r="O93" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P93" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q93"/>
+        <v>31</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>437</v>
+      </c>
       <c r="R93" t="s">
-        <v>75</v>
+        <v>438</v>
       </c>
       <c r="S93" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="T93"/>
       <c r="U93"/>
       <c r="V93"/>
       <c r="W93" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X93"/>
       <c r="Y93"/>
       <c r="Z93"/>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>188</v>
+        <v>439</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D94"/>
       <c r="E94" t="s">
-        <v>401</v>
+        <v>440</v>
       </c>
       <c r="F94" t="s">
-        <v>402</v>
+        <v>441</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>191</v>
+        <v>442</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>89</v>
+        <v>443</v>
       </c>
       <c r="K94" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="L94"/>
       <c r="M94">
-        <v>45.259808</v>
+        <v>44.687984</v>
       </c>
       <c r="N94">
-        <v>-0.871102</v>
+        <v>-1.01941</v>
       </c>
       <c r="O94" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P94" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q94" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="R94" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="S94" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="T94" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U94"/>
+      <c r="V94"/>
       <c r="W94" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X94"/>
       <c r="Y94"/>
       <c r="Z94"/>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>403</v>
+        <v>48</v>
       </c>
       <c r="B95"/>
       <c r="C95" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D95"/>
       <c r="E95" t="s">
-        <v>404</v>
+        <v>444</v>
       </c>
       <c r="F95" t="s">
-        <v>400</v>
+        <v>445</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>405</v>
+        <v>51</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="K95" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L95"/>
       <c r="M95">
-        <v>44.687813</v>
+        <v>45.053417</v>
       </c>
       <c r="N95">
-        <v>-1.021683</v>
+        <v>-0.028286</v>
       </c>
       <c r="O95" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P95" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q95" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R95" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S95" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T95" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U95"/>
       <c r="V95"/>
       <c r="W95" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X95"/>
       <c r="Y95"/>
       <c r="Z95"/>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>69</v>
+        <v>446</v>
       </c>
       <c r="B96"/>
       <c r="C96" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D96"/>
       <c r="E96" t="s">
-        <v>406</v>
+        <v>447</v>
       </c>
       <c r="F96" t="s">
-        <v>407</v>
+        <v>448</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>72</v>
+        <v>449</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K96" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L96"/>
       <c r="M96">
-        <v>45.553246</v>
+        <v>44.687813</v>
       </c>
       <c r="N96">
-        <v>-1.093004</v>
+        <v>-1.021683</v>
       </c>
       <c r="O96" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P96" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q96"/>
+        <v>31</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>79</v>
+      </c>
       <c r="R96" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S96" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T96" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U96"/>
       <c r="V96"/>
       <c r="W96" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X96"/>
       <c r="Y96"/>
       <c r="Z96"/>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>330</v>
+        <v>82</v>
       </c>
       <c r="B97"/>
-      <c r="C97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C97"/>
       <c r="D97"/>
       <c r="E97" t="s">
-        <v>408</v>
+        <v>450</v>
       </c>
       <c r="F97" t="s">
-        <v>409</v>
+        <v>451</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="I97"/>
+        <v>85</v>
+      </c>
+      <c r="I97" t="s">
+        <v>86</v>
+      </c>
       <c r="J97" t="s">
-        <v>116</v>
+        <v>87</v>
       </c>
       <c r="K97" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="L97"/>
       <c r="M97">
-        <v>44.691723</v>
+        <v>44.58428</v>
       </c>
       <c r="N97">
-        <v>-1.022222</v>
+        <v>-0.038768</v>
       </c>
       <c r="O97" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P97" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q97" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R97"/>
+      <c r="S97"/>
+      <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X97"/>
       <c r="Y97"/>
       <c r="Z97"/>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="B98"/>
       <c r="C98" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D98"/>
       <c r="E98" t="s">
-        <v>410</v>
+        <v>452</v>
       </c>
       <c r="F98" t="s">
-        <v>411</v>
+        <v>453</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="K98" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="L98"/>
       <c r="M98">
-        <v>45.553246</v>
+        <v>44.598095</v>
       </c>
       <c r="N98">
-        <v>-1.093004</v>
+        <v>-1.200514</v>
       </c>
       <c r="O98" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P98" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q98"/>
+        <v>31</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>96</v>
+      </c>
       <c r="R98" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="S98" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="T98" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X98"/>
       <c r="Y98"/>
       <c r="Z98"/>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>167</v>
+        <v>48</v>
       </c>
       <c r="B99"/>
       <c r="C99" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D99"/>
       <c r="E99" t="s">
-        <v>412</v>
+        <v>454</v>
       </c>
       <c r="F99" t="s">
-        <v>413</v>
+        <v>455</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>169</v>
+        <v>51</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>123</v>
+        <v>52</v>
       </c>
       <c r="K99" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L99"/>
       <c r="M99">
-        <v>44.69177</v>
+        <v>45.053417</v>
       </c>
       <c r="N99">
-        <v>-1.022372</v>
+        <v>-0.028286</v>
       </c>
       <c r="O99" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P99" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q99" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R99" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S99" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T99" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X99"/>
       <c r="Y99"/>
       <c r="Z99"/>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>254</v>
+        <v>456</v>
       </c>
       <c r="B100"/>
       <c r="C100" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>412</v>
+        <v>457</v>
       </c>
       <c r="F100" t="s">
-        <v>414</v>
+        <v>458</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>256</v>
+        <v>459</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
-        <v>257</v>
+        <v>460</v>
       </c>
       <c r="K100" t="s">
-        <v>258</v>
+        <v>53</v>
       </c>
       <c r="L100"/>
       <c r="M100">
-        <v>44.497902</v>
+        <v>45.05863</v>
       </c>
       <c r="N100">
-        <v>-0.64895</v>
+        <v>-0.032654</v>
       </c>
       <c r="O100" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P100" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q100" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R100" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S100" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T100" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X100"/>
       <c r="Y100"/>
       <c r="Z100"/>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>155</v>
+        <v>461</v>
       </c>
       <c r="B101"/>
       <c r="C101" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="F101" t="s">
-        <v>413</v>
+        <v>463</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>156</v>
+        <v>464</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>103</v>
+        <v>465</v>
       </c>
       <c r="K101" t="s">
-        <v>104</v>
+        <v>466</v>
       </c>
       <c r="L101"/>
       <c r="M101">
-        <v>44.78676</v>
+        <v>44.494026</v>
       </c>
       <c r="N101">
-        <v>-1.153729</v>
+        <v>-0.641531</v>
       </c>
       <c r="O101" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P101" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q101" t="s">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="R101" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="S101" t="s">
-        <v>107</v>
+        <v>81</v>
       </c>
       <c r="T101" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X101"/>
       <c r="Y101"/>
       <c r="Z101"/>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>210</v>
+        <v>82</v>
       </c>
       <c r="B102"/>
-      <c r="C102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C102"/>
       <c r="D102"/>
       <c r="E102" t="s">
-        <v>416</v>
+        <v>467</v>
       </c>
       <c r="F102" t="s">
-        <v>417</v>
+        <v>468</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="I102"/>
+        <v>85</v>
+      </c>
+      <c r="I102" t="s">
+        <v>86</v>
+      </c>
       <c r="J102" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="K102" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="L102"/>
       <c r="M102">
-        <v>44.654133</v>
+        <v>44.58428</v>
       </c>
       <c r="N102">
-        <v>-0.596818</v>
+        <v>-0.038768</v>
       </c>
       <c r="O102" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P102" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q102" t="s">
-        <v>83</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R102"/>
+      <c r="S102"/>
+      <c r="T102"/>
       <c r="U102"/>
       <c r="V102"/>
       <c r="W102" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X102"/>
       <c r="Y102"/>
       <c r="Z102"/>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>418</v>
+        <v>48</v>
       </c>
       <c r="B103"/>
       <c r="C103" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D103"/>
       <c r="E103" t="s">
-        <v>416</v>
+        <v>469</v>
       </c>
       <c r="F103" t="s">
-        <v>411</v>
+        <v>470</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>419</v>
+        <v>51</v>
       </c>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>123</v>
+        <v>52</v>
       </c>
       <c r="K103" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L103"/>
       <c r="M103">
-        <v>44.691708</v>
+        <v>45.053417</v>
       </c>
       <c r="N103">
-        <v>-1.022265</v>
+        <v>-0.028286</v>
       </c>
       <c r="O103" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P103" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q103" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R103" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S103" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T103" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X103"/>
       <c r="Y103"/>
       <c r="Z103"/>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>69</v>
+        <v>471</v>
       </c>
       <c r="B104"/>
       <c r="C104" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D104"/>
       <c r="E104" t="s">
-        <v>420</v>
+        <v>472</v>
       </c>
       <c r="F104" t="s">
-        <v>421</v>
+        <v>473</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>72</v>
+        <v>474</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>73</v>
+        <v>475</v>
       </c>
       <c r="K104" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L104"/>
       <c r="M104">
-        <v>45.553246</v>
+        <v>44.687813</v>
       </c>
       <c r="N104">
-        <v>-1.093004</v>
+        <v>-1.021683</v>
       </c>
       <c r="O104" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P104" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q104"/>
+        <v>31</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>79</v>
+      </c>
       <c r="R104" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S104" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T104" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y104"/>
+        <v>41</v>
+      </c>
+      <c r="X104" t="s">
+        <v>476</v>
+      </c>
+      <c r="Y104" t="s">
+        <v>477</v>
+      </c>
       <c r="Z104"/>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>293</v>
+        <v>82</v>
       </c>
       <c r="B105"/>
-      <c r="C105" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C105"/>
       <c r="D105"/>
       <c r="E105" t="s">
-        <v>422</v>
+        <v>478</v>
       </c>
       <c r="F105" t="s">
-        <v>423</v>
+        <v>479</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="I105"/>
+        <v>85</v>
+      </c>
+      <c r="I105" t="s">
+        <v>86</v>
+      </c>
       <c r="J105" t="s">
-        <v>296</v>
+        <v>87</v>
       </c>
       <c r="K105" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="L105"/>
       <c r="M105">
-        <v>44.694733</v>
+        <v>44.58428</v>
       </c>
       <c r="N105">
-        <v>-1.227837</v>
+        <v>-0.038768</v>
       </c>
       <c r="O105" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P105" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q105" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R105"/>
+      <c r="S105"/>
+      <c r="T105"/>
       <c r="U105"/>
       <c r="V105"/>
       <c r="W105" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X105"/>
       <c r="Y105"/>
       <c r="Z105"/>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>424</v>
+        <v>480</v>
       </c>
       <c r="B106"/>
       <c r="C106" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D106"/>
       <c r="E106" t="s">
-        <v>422</v>
+        <v>481</v>
       </c>
       <c r="F106" t="s">
-        <v>425</v>
+        <v>479</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>426</v>
+        <v>482</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>73</v>
+        <v>483</v>
       </c>
       <c r="K106" t="s">
-        <v>74</v>
+        <v>484</v>
       </c>
       <c r="L106"/>
       <c r="M106">
-        <v>45.553246</v>
+        <v>44.845676</v>
       </c>
       <c r="N106">
-        <v>-1.093004</v>
+        <v>-0.496837</v>
       </c>
       <c r="O106" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P106" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q106"/>
+        <v>31</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>485</v>
+      </c>
       <c r="R106" t="s">
-        <v>75</v>
+        <v>486</v>
       </c>
       <c r="S106" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>487</v>
+      </c>
+      <c r="T106"/>
       <c r="U106"/>
       <c r="V106"/>
       <c r="W106" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X106"/>
       <c r="Y106"/>
       <c r="Z106"/>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>293</v>
+        <v>488</v>
       </c>
       <c r="B107"/>
-      <c r="C107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C107"/>
       <c r="D107"/>
       <c r="E107" t="s">
-        <v>427</v>
+        <v>489</v>
       </c>
       <c r="F107" t="s">
-        <v>428</v>
+        <v>479</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>295</v>
+        <v>490</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
-        <v>296</v>
+        <v>491</v>
       </c>
       <c r="K107" t="s">
-        <v>104</v>
+        <v>366</v>
       </c>
       <c r="L107"/>
       <c r="M107">
-        <v>44.694733</v>
+        <v>44.842316</v>
       </c>
       <c r="N107">
-        <v>-1.227837</v>
+        <v>0.213462</v>
       </c>
       <c r="O107" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P107" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q107" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="R107"/>
+      <c r="S107"/>
+      <c r="T107"/>
       <c r="U107"/>
       <c r="V107"/>
       <c r="W107" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X107"/>
       <c r="Y107"/>
       <c r="Z107"/>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B108"/>
       <c r="C108" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>425</v>
+        <v>489</v>
       </c>
       <c r="F108" t="s">
-        <v>429</v>
+        <v>479</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
-        <v>116</v>
+        <v>493</v>
       </c>
       <c r="K108" t="s">
-        <v>32</v>
+        <v>366</v>
       </c>
       <c r="L108"/>
       <c r="M108">
-        <v>44.69166</v>
+        <v>44.842316</v>
       </c>
       <c r="N108">
-        <v>-1.022244</v>
+        <v>0.213462</v>
       </c>
       <c r="O108" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P108" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q108" t="s">
-        <v>35</v>
+        <v>494</v>
       </c>
       <c r="R108" t="s">
-        <v>98</v>
+        <v>495</v>
       </c>
       <c r="S108" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="T108"/>
       <c r="U108"/>
       <c r="V108"/>
       <c r="W108" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X108"/>
       <c r="Y108"/>
       <c r="Z108"/>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>301</v>
+        <v>496</v>
       </c>
       <c r="B109"/>
       <c r="C109" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
-        <v>425</v>
+        <v>489</v>
       </c>
       <c r="F109" t="s">
-        <v>430</v>
+        <v>479</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="I109"/>
+        <v>497</v>
+      </c>
+      <c r="I109" t="s">
+        <v>498</v>
+      </c>
       <c r="J109" t="s">
-        <v>303</v>
+        <v>499</v>
       </c>
       <c r="K109" t="s">
-        <v>104</v>
+        <v>500</v>
       </c>
       <c r="L109"/>
       <c r="M109">
-        <v>44.79027</v>
+        <v>44.58343</v>
       </c>
       <c r="N109">
-        <v>-1.165938</v>
+        <v>-0.087537</v>
       </c>
       <c r="O109" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P109" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q109" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="R109"/>
+      <c r="S109"/>
+      <c r="T109"/>
       <c r="U109"/>
       <c r="V109"/>
       <c r="W109" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y109"/>
+        <v>41</v>
+      </c>
+      <c r="X109" t="s">
+        <v>502</v>
+      </c>
+      <c r="Y109" t="s">
+        <v>503</v>
+      </c>
       <c r="Z109"/>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>431</v>
+        <v>48</v>
       </c>
       <c r="B110"/>
       <c r="C110" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>432</v>
+        <v>504</v>
       </c>
       <c r="F110" t="s">
-        <v>433</v>
+        <v>505</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>434</v>
+        <v>51</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>123</v>
+        <v>52</v>
       </c>
       <c r="K110" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L110"/>
       <c r="M110">
-        <v>44.687813</v>
+        <v>45.053417</v>
       </c>
       <c r="N110">
-        <v>-1.021683</v>
+        <v>-0.028286</v>
       </c>
       <c r="O110" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P110" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q110" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R110" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S110" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T110" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U110"/>
       <c r="V110"/>
       <c r="W110" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X110"/>
       <c r="Y110"/>
-      <c r="Z110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z110"/>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>436</v>
+        <v>506</v>
       </c>
       <c r="B111"/>
       <c r="C111" t="s">
-        <v>27</v>
+        <v>507</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>437</v>
+        <v>504</v>
       </c>
       <c r="F111" t="s">
-        <v>438</v>
+        <v>508</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>439</v>
+        <v>509</v>
       </c>
       <c r="I111"/>
       <c r="J111" t="s">
-        <v>440</v>
+        <v>510</v>
       </c>
       <c r="K111" t="s">
-        <v>441</v>
+        <v>466</v>
       </c>
       <c r="L111"/>
       <c r="M111">
-        <v>44.802063</v>
+        <v>44.498298</v>
       </c>
       <c r="N111">
-        <v>-0.551312</v>
+        <v>-0.650478</v>
       </c>
       <c r="O111" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P111" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q111" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>511</v>
+      </c>
+      <c r="R111"/>
       <c r="S111" t="s">
-        <v>179</v>
+        <v>512</v>
       </c>
       <c r="T111" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U111"/>
       <c r="V111"/>
       <c r="W111" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X111"/>
       <c r="Y111"/>
       <c r="Z111"/>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>69</v>
+        <v>513</v>
       </c>
       <c r="B112"/>
       <c r="C112" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
-        <v>442</v>
+        <v>514</v>
       </c>
       <c r="F112" t="s">
-        <v>443</v>
+        <v>515</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>72</v>
+        <v>516</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
-        <v>73</v>
+        <v>161</v>
       </c>
       <c r="K112" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="L112"/>
       <c r="M112">
-        <v>45.553246</v>
+        <v>44.608402</v>
       </c>
       <c r="N112">
-        <v>-1.093004</v>
+        <v>-1.153356</v>
       </c>
       <c r="O112" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P112" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q112"/>
+        <v>31</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>96</v>
+      </c>
       <c r="R112" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="S112" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="T112" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U112"/>
       <c r="V112"/>
       <c r="W112" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X112"/>
       <c r="Y112"/>
       <c r="Z112"/>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>93</v>
+        <v>517</v>
       </c>
       <c r="B113"/>
       <c r="C113" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F113" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>95</v>
+        <v>520</v>
       </c>
       <c r="I113"/>
-      <c r="J113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J113"/>
       <c r="K113" t="s">
-        <v>97</v>
+        <v>521</v>
       </c>
       <c r="L113"/>
       <c r="M113">
-        <v>44.701027</v>
+        <v>44.62174</v>
       </c>
       <c r="N113">
-        <v>-1.043701</v>
+        <v>-0.053507</v>
       </c>
       <c r="O113" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P113" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q113" t="s">
-        <v>35</v>
+        <v>169</v>
       </c>
       <c r="R113" t="s">
-        <v>98</v>
+        <v>170</v>
       </c>
       <c r="S113" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="T113" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U113"/>
       <c r="V113"/>
       <c r="W113" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X113"/>
       <c r="Y113"/>
       <c r="Z113"/>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>167</v>
+        <v>522</v>
       </c>
       <c r="B114"/>
       <c r="C114" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
-        <v>444</v>
+        <v>523</v>
       </c>
       <c r="F114" t="s">
-        <v>445</v>
+        <v>524</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>169</v>
+        <v>525</v>
       </c>
       <c r="I114"/>
       <c r="J114" t="s">
-        <v>123</v>
+        <v>212</v>
       </c>
       <c r="K114" t="s">
-        <v>32</v>
+        <v>213</v>
       </c>
       <c r="L114"/>
       <c r="M114">
-        <v>44.69177</v>
+        <v>44.900524</v>
       </c>
       <c r="N114">
-        <v>-1.022372</v>
+        <v>-0.616533</v>
       </c>
       <c r="O114" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P114" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q114" t="s">
-        <v>35</v>
+        <v>214</v>
       </c>
       <c r="R114" t="s">
-        <v>98</v>
+        <v>215</v>
       </c>
       <c r="S114" t="s">
-        <v>99</v>
+        <v>216</v>
       </c>
       <c r="T114" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U114"/>
       <c r="V114"/>
       <c r="W114" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X114"/>
       <c r="Y114"/>
       <c r="Z114"/>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>100</v>
+        <v>526</v>
       </c>
       <c r="B115"/>
       <c r="C115" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D115"/>
       <c r="E115" t="s">
-        <v>446</v>
+        <v>527</v>
       </c>
       <c r="F115" t="s">
-        <v>447</v>
+        <v>528</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>102</v>
+        <v>529</v>
       </c>
       <c r="I115"/>
       <c r="J115" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="K115" t="s">
-        <v>104</v>
+        <v>78</v>
       </c>
       <c r="L115"/>
       <c r="M115">
-        <v>44.78676</v>
+        <v>44.687813</v>
       </c>
       <c r="N115">
-        <v>-1.153729</v>
+        <v>-1.021683</v>
       </c>
       <c r="O115" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P115" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q115" t="s">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="R115" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="S115" t="s">
-        <v>107</v>
+        <v>81</v>
       </c>
       <c r="T115" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U115"/>
       <c r="V115"/>
       <c r="W115" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X115"/>
       <c r="Y115"/>
       <c r="Z115"/>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>448</v>
+        <v>496</v>
       </c>
       <c r="B116"/>
       <c r="C116" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D116"/>
       <c r="E116" t="s">
-        <v>449</v>
+        <v>527</v>
       </c>
       <c r="F116" t="s">
-        <v>450</v>
+        <v>530</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="I116"/>
+        <v>497</v>
+      </c>
+      <c r="I116" t="s">
+        <v>531</v>
+      </c>
       <c r="J116" t="s">
-        <v>112</v>
+        <v>532</v>
       </c>
       <c r="K116" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="L116"/>
       <c r="M116">
-        <v>44.65392</v>
+        <v>44.581196</v>
       </c>
       <c r="N116">
-        <v>-0.596722</v>
+        <v>-0.041322</v>
       </c>
       <c r="O116" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P116" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q116" t="s">
-        <v>83</v>
-[...9 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="R116"/>
+      <c r="S116"/>
+      <c r="T116"/>
       <c r="U116"/>
       <c r="V116"/>
       <c r="W116" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y116"/>
+        <v>41</v>
+      </c>
+      <c r="X116" t="s">
+        <v>502</v>
+      </c>
+      <c r="Y116" t="s">
+        <v>503</v>
+      </c>
       <c r="Z116"/>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="B117"/>
       <c r="C117" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D117"/>
       <c r="E117" t="s">
-        <v>452</v>
+        <v>533</v>
       </c>
       <c r="F117" t="s">
-        <v>453</v>
+        <v>534</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>123</v>
+        <v>94</v>
       </c>
       <c r="K117" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="L117"/>
       <c r="M117">
-        <v>44.691647</v>
+        <v>44.622143</v>
       </c>
       <c r="N117">
-        <v>-1.022244</v>
+        <v>-1.139762</v>
       </c>
       <c r="O117" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P117" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q117" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="R117" t="s">
+        <v>97</v>
+      </c>
+      <c r="S117" t="s">
         <v>98</v>
       </c>
-      <c r="S117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T117" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U117"/>
       <c r="V117"/>
       <c r="W117" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X117"/>
       <c r="Y117"/>
       <c r="Z117"/>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>454</v>
+        <v>82</v>
       </c>
       <c r="B118"/>
-      <c r="C118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C118"/>
       <c r="D118"/>
       <c r="E118" t="s">
-        <v>455</v>
+        <v>535</v>
       </c>
       <c r="F118" t="s">
-        <v>456</v>
+        <v>530</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-      <c r="J118"/>
+        <v>85</v>
+      </c>
+      <c r="I118" t="s">
+        <v>86</v>
+      </c>
+      <c r="J118" t="s">
+        <v>87</v>
+      </c>
       <c r="K118" t="s">
-        <v>458</v>
+        <v>88</v>
       </c>
       <c r="L118"/>
       <c r="M118">
-        <v>44.478672</v>
+        <v>44.58428</v>
       </c>
       <c r="N118">
-        <v>-0.367266</v>
+        <v>-0.038768</v>
       </c>
       <c r="O118" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P118" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q118" t="s">
-        <v>230</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R118"/>
+      <c r="S118"/>
+      <c r="T118"/>
       <c r="U118"/>
       <c r="V118"/>
       <c r="W118" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X118"/>
       <c r="Y118"/>
       <c r="Z118"/>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>459</v>
+        <v>186</v>
       </c>
       <c r="B119"/>
       <c r="C119" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D119"/>
       <c r="E119" t="s">
-        <v>460</v>
+        <v>536</v>
       </c>
       <c r="F119" t="s">
-        <v>461</v>
+        <v>537</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>462</v>
+        <v>189</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>463</v>
+        <v>190</v>
       </c>
       <c r="K119" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="L119"/>
       <c r="M119">
-        <v>44.900524</v>
+        <v>44.65432</v>
       </c>
       <c r="N119">
-        <v>-0.616549</v>
+        <v>-0.596899</v>
       </c>
       <c r="O119" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P119" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q119" t="s">
-        <v>130</v>
+        <v>192</v>
       </c>
       <c r="R119" t="s">
-        <v>131</v>
+        <v>193</v>
       </c>
       <c r="S119" t="s">
-        <v>132</v>
+        <v>194</v>
       </c>
       <c r="T119" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U119"/>
       <c r="V119"/>
       <c r="W119" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X119"/>
       <c r="Y119"/>
       <c r="Z119"/>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>69</v>
+        <v>496</v>
       </c>
       <c r="B120"/>
       <c r="C120" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D120"/>
       <c r="E120" t="s">
-        <v>460</v>
+        <v>538</v>
       </c>
       <c r="F120" t="s">
-        <v>464</v>
+        <v>530</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I120"/>
+        <v>497</v>
+      </c>
+      <c r="I120" t="s">
+        <v>539</v>
+      </c>
       <c r="J120" t="s">
-        <v>73</v>
+        <v>540</v>
       </c>
       <c r="K120" t="s">
-        <v>74</v>
+        <v>541</v>
       </c>
       <c r="L120"/>
       <c r="M120">
-        <v>45.553246</v>
+        <v>44.588333</v>
       </c>
       <c r="N120">
-        <v>-1.093004</v>
+        <v>0.098754</v>
       </c>
       <c r="O120" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P120" t="s">
-        <v>34</v>
-[...10 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>501</v>
+      </c>
+      <c r="R120"/>
+      <c r="S120"/>
+      <c r="T120"/>
       <c r="U120"/>
       <c r="V120"/>
       <c r="W120" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y120"/>
+        <v>41</v>
+      </c>
+      <c r="X120" t="s">
+        <v>502</v>
+      </c>
+      <c r="Y120" t="s">
+        <v>503</v>
+      </c>
       <c r="Z120"/>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>465</v>
+        <v>291</v>
       </c>
       <c r="B121"/>
       <c r="C121" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>466</v>
+        <v>508</v>
       </c>
       <c r="F121" t="s">
-        <v>467</v>
+        <v>530</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>468</v>
+        <v>292</v>
       </c>
       <c r="I121"/>
-      <c r="J121"/>
+      <c r="J121" t="s">
+        <v>542</v>
+      </c>
       <c r="K121" t="s">
-        <v>469</v>
+        <v>543</v>
       </c>
       <c r="L121"/>
       <c r="M121">
-        <v>44.809593</v>
+        <v>44.55808</v>
       </c>
       <c r="N121">
-        <v>-0.170964</v>
+        <v>-0.26144</v>
       </c>
       <c r="O121" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P121" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q121" t="s">
-        <v>140</v>
+        <v>544</v>
       </c>
       <c r="R121" t="s">
-        <v>141</v>
+        <v>545</v>
       </c>
       <c r="S121" t="s">
-        <v>142</v>
-[...9 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="T121"/>
+      <c r="U121"/>
+      <c r="V121"/>
       <c r="W121" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X121"/>
       <c r="Y121"/>
       <c r="Z121"/>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>146</v>
+        <v>546</v>
       </c>
       <c r="B122"/>
       <c r="C122" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
-        <v>470</v>
+        <v>547</v>
       </c>
       <c r="F122" t="s">
-        <v>471</v>
+        <v>530</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>149</v>
+        <v>548</v>
       </c>
       <c r="I122"/>
       <c r="J122" t="s">
-        <v>150</v>
+        <v>549</v>
       </c>
       <c r="K122" t="s">
-        <v>151</v>
+        <v>550</v>
       </c>
       <c r="L122"/>
       <c r="M122">
-        <v>44.622143</v>
+        <v>45.361248</v>
       </c>
       <c r="N122">
-        <v>-1.139762</v>
+        <v>-1.060474</v>
       </c>
       <c r="O122" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P122" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q122" t="s">
-        <v>152</v>
+        <v>551</v>
       </c>
       <c r="R122" t="s">
-        <v>153</v>
+        <v>552</v>
       </c>
       <c r="S122" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>553</v>
+      </c>
+      <c r="T122"/>
       <c r="U122"/>
       <c r="V122"/>
       <c r="W122" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X122"/>
       <c r="Y122"/>
       <c r="Z122"/>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>155</v>
+        <v>496</v>
       </c>
       <c r="B123"/>
       <c r="C123" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>470</v>
+        <v>547</v>
       </c>
       <c r="F123" t="s">
-        <v>461</v>
+        <v>530</v>
       </c>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="I123"/>
+        <v>497</v>
+      </c>
+      <c r="I123" t="s">
+        <v>554</v>
+      </c>
       <c r="J123" t="s">
-        <v>103</v>
+        <v>499</v>
       </c>
       <c r="K123" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="L123"/>
       <c r="M123">
-        <v>44.78676</v>
+        <v>44.58151</v>
       </c>
       <c r="N123">
-        <v>-1.153729</v>
+        <v>-0.041489</v>
       </c>
       <c r="O123" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P123" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q123" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="R123"/>
+      <c r="S123"/>
+      <c r="T123"/>
       <c r="U123"/>
       <c r="V123"/>
       <c r="W123" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y123"/>
+        <v>41</v>
+      </c>
+      <c r="X123" t="s">
+        <v>502</v>
+      </c>
+      <c r="Y123" t="s">
+        <v>503</v>
+      </c>
       <c r="Z123"/>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>157</v>
+        <v>48</v>
       </c>
       <c r="B124"/>
       <c r="C124" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>472</v>
+        <v>555</v>
       </c>
       <c r="F124" t="s">
-        <v>464</v>
+        <v>556</v>
       </c>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="I124"/>
       <c r="J124" t="s">
-        <v>161</v>
+        <v>52</v>
       </c>
       <c r="K124" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="L124"/>
       <c r="M124">
-        <v>44.69643</v>
+        <v>45.053417</v>
       </c>
       <c r="N124">
-        <v>-1.231112</v>
+        <v>-0.028286</v>
       </c>
       <c r="O124" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P124" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q124" t="s">
-        <v>105</v>
+        <v>54</v>
       </c>
       <c r="R124" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="S124" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="T124" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U124"/>
       <c r="V124"/>
       <c r="W124" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X124"/>
       <c r="Y124"/>
       <c r="Z124"/>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>473</v>
+        <v>522</v>
       </c>
       <c r="B125"/>
       <c r="C125" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D125"/>
       <c r="E125" t="s">
-        <v>474</v>
+        <v>557</v>
       </c>
       <c r="F125" t="s">
-        <v>475</v>
+        <v>558</v>
       </c>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>476</v>
+        <v>525</v>
       </c>
       <c r="I125"/>
       <c r="J125" t="s">
-        <v>477</v>
+        <v>212</v>
       </c>
       <c r="K125" t="s">
-        <v>478</v>
+        <v>213</v>
       </c>
       <c r="L125"/>
       <c r="M125">
-        <v>45.060795</v>
+        <v>44.900524</v>
       </c>
       <c r="N125">
-        <v>-1.125229</v>
+        <v>-0.616533</v>
       </c>
       <c r="O125" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P125" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q125" t="s">
-        <v>241</v>
+        <v>214</v>
       </c>
       <c r="R125" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="S125" t="s">
-        <v>243</v>
+        <v>216</v>
       </c>
       <c r="T125" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U125"/>
+      <c r="V125"/>
       <c r="W125" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X125"/>
       <c r="Y125"/>
       <c r="Z125"/>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>479</v>
+        <v>217</v>
       </c>
       <c r="B126"/>
       <c r="C126" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D126"/>
       <c r="E126" t="s">
-        <v>480</v>
+        <v>559</v>
       </c>
       <c r="F126" t="s">
-        <v>481</v>
+        <v>560</v>
       </c>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>482</v>
+        <v>220</v>
       </c>
       <c r="I126"/>
       <c r="J126" t="s">
-        <v>483</v>
+        <v>161</v>
       </c>
       <c r="K126" t="s">
-        <v>258</v>
+        <v>95</v>
       </c>
       <c r="L126"/>
       <c r="M126">
-        <v>44.498282</v>
+        <v>44.608402</v>
       </c>
       <c r="N126">
-        <v>-0.651523</v>
+        <v>-1.153356</v>
       </c>
       <c r="O126" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P126" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q126" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="R126"/>
+        <v>96</v>
+      </c>
+      <c r="R126" t="s">
+        <v>97</v>
+      </c>
       <c r="S126" t="s">
-        <v>484</v>
+        <v>98</v>
       </c>
       <c r="T126" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U126"/>
       <c r="V126"/>
       <c r="W126" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X126"/>
       <c r="Y126"/>
       <c r="Z126"/>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>162</v>
+        <v>221</v>
       </c>
       <c r="B127"/>
       <c r="C127" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D127"/>
       <c r="E127" t="s">
-        <v>485</v>
+        <v>559</v>
       </c>
       <c r="F127" t="s">
-        <v>486</v>
+        <v>558</v>
       </c>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="I127"/>
       <c r="J127" t="s">
-        <v>166</v>
+        <v>223</v>
       </c>
       <c r="K127" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="L127"/>
       <c r="M127">
-        <v>44.608402</v>
+        <v>44.69166</v>
       </c>
       <c r="N127">
-        <v>-1.153356</v>
+        <v>-1.022222</v>
       </c>
       <c r="O127" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P127" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q127" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="R127" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="S127" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="T127" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U127"/>
       <c r="V127"/>
       <c r="W127" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X127"/>
       <c r="Y127"/>
       <c r="Z127"/>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>390</v>
+        <v>496</v>
       </c>
       <c r="B128"/>
       <c r="C128" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D128"/>
       <c r="E128" t="s">
-        <v>485</v>
+        <v>561</v>
       </c>
       <c r="F128" t="s">
-        <v>487</v>
+        <v>562</v>
       </c>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="I128"/>
+        <v>497</v>
+      </c>
+      <c r="I128" t="s">
+        <v>563</v>
+      </c>
       <c r="J128" t="s">
-        <v>116</v>
+        <v>532</v>
       </c>
       <c r="K128" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="L128"/>
       <c r="M128">
-        <v>44.69166</v>
+        <v>44.58183</v>
       </c>
       <c r="N128">
-        <v>-1.022244</v>
+        <v>-0.041531</v>
       </c>
       <c r="O128" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P128" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q128" t="s">
-        <v>35</v>
-[...9 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="R128"/>
+      <c r="S128"/>
+      <c r="T128"/>
       <c r="U128"/>
       <c r="V128"/>
       <c r="W128" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y128"/>
+        <v>41</v>
+      </c>
+      <c r="X128" t="s">
+        <v>502</v>
+      </c>
+      <c r="Y128" t="s">
+        <v>503</v>
+      </c>
       <c r="Z128"/>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>488</v>
+        <v>82</v>
       </c>
       <c r="B129"/>
-      <c r="C129" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C129"/>
       <c r="D129"/>
       <c r="E129" t="s">
-        <v>489</v>
+        <v>564</v>
       </c>
       <c r="F129" t="s">
-        <v>481</v>
+        <v>562</v>
       </c>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="I129"/>
+        <v>85</v>
+      </c>
+      <c r="I129" t="s">
+        <v>86</v>
+      </c>
       <c r="J129" t="s">
-        <v>491</v>
+        <v>87</v>
       </c>
       <c r="K129" t="s">
-        <v>492</v>
+        <v>88</v>
       </c>
       <c r="L129"/>
       <c r="M129">
-        <v>44.893215</v>
+        <v>44.58428</v>
       </c>
       <c r="N129">
-        <v>-0.668308</v>
+        <v>-0.038768</v>
       </c>
       <c r="O129" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P129" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q129" t="s">
-        <v>177</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R129"/>
+      <c r="S129"/>
+      <c r="T129"/>
       <c r="U129"/>
       <c r="V129"/>
       <c r="W129" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X129"/>
       <c r="Y129"/>
       <c r="Z129"/>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>197</v>
+        <v>565</v>
       </c>
       <c r="B130"/>
       <c r="C130" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D130"/>
       <c r="E130" t="s">
-        <v>493</v>
+        <v>566</v>
       </c>
       <c r="F130" t="s">
-        <v>494</v>
+        <v>567</v>
       </c>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>200</v>
+        <v>568</v>
       </c>
       <c r="I130"/>
-      <c r="J130" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J130"/>
       <c r="K130" t="s">
-        <v>32</v>
+        <v>569</v>
       </c>
       <c r="L130"/>
       <c r="M130">
-        <v>44.691647</v>
+        <v>44.715893</v>
       </c>
       <c r="N130">
-        <v>-1.022244</v>
+        <v>-0.325409</v>
       </c>
       <c r="O130" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P130" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q130" t="s">
-        <v>35</v>
+        <v>231</v>
       </c>
       <c r="R130" t="s">
-        <v>98</v>
+        <v>232</v>
       </c>
       <c r="S130" t="s">
-        <v>99</v>
+        <v>233</v>
       </c>
       <c r="T130" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U130"/>
       <c r="V130"/>
       <c r="W130" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X130"/>
       <c r="Y130"/>
       <c r="Z130"/>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>69</v>
+        <v>496</v>
       </c>
       <c r="B131"/>
       <c r="C131" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D131"/>
       <c r="E131" t="s">
-        <v>495</v>
+        <v>570</v>
       </c>
       <c r="F131" t="s">
-        <v>496</v>
+        <v>562</v>
       </c>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I131"/>
+        <v>497</v>
+      </c>
+      <c r="I131" t="s">
+        <v>571</v>
+      </c>
       <c r="J131" t="s">
-        <v>73</v>
+        <v>499</v>
       </c>
       <c r="K131" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="L131"/>
       <c r="M131">
-        <v>45.553246</v>
+        <v>44.581657</v>
       </c>
       <c r="N131">
-        <v>-1.093004</v>
+        <v>-0.041484</v>
       </c>
       <c r="O131" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P131" t="s">
-        <v>34</v>
-[...10 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>501</v>
+      </c>
+      <c r="R131"/>
+      <c r="S131"/>
+      <c r="T131"/>
       <c r="U131"/>
       <c r="V131"/>
       <c r="W131" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y131"/>
+        <v>41</v>
+      </c>
+      <c r="X131" t="s">
+        <v>502</v>
+      </c>
+      <c r="Y131" t="s">
+        <v>503</v>
+      </c>
       <c r="Z131"/>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>117</v>
+        <v>48</v>
       </c>
       <c r="B132"/>
       <c r="C132" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D132"/>
       <c r="E132" t="s">
-        <v>497</v>
+        <v>572</v>
       </c>
       <c r="F132" t="s">
-        <v>498</v>
+        <v>573</v>
       </c>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>118</v>
+        <v>51</v>
       </c>
       <c r="I132"/>
       <c r="J132" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="K132" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L132"/>
       <c r="M132">
-        <v>44.691692</v>
+        <v>45.053417</v>
       </c>
       <c r="N132">
-        <v>-1.022308</v>
+        <v>-0.028286</v>
       </c>
       <c r="O132" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P132" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q132" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R132" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S132" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T132" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U132"/>
       <c r="V132"/>
       <c r="W132" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X132"/>
       <c r="Y132"/>
       <c r="Z132"/>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>188</v>
+        <v>48</v>
       </c>
       <c r="B133"/>
       <c r="C133" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D133"/>
       <c r="E133" t="s">
-        <v>494</v>
+        <v>574</v>
       </c>
       <c r="F133" t="s">
-        <v>499</v>
+        <v>575</v>
       </c>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>191</v>
+        <v>51</v>
       </c>
       <c r="I133"/>
       <c r="J133" t="s">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="K133" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="L133"/>
       <c r="M133">
-        <v>45.259808</v>
+        <v>45.053417</v>
       </c>
       <c r="N133">
-        <v>-0.871102</v>
+        <v>-0.028286</v>
       </c>
       <c r="O133" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P133" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q133" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="R133" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="S133" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="T133" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U133"/>
+      <c r="V133"/>
       <c r="W133" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X133"/>
       <c r="Y133"/>
       <c r="Z133"/>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>336</v>
+        <v>421</v>
       </c>
       <c r="B134"/>
       <c r="C134" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D134"/>
       <c r="E134" t="s">
-        <v>500</v>
+        <v>576</v>
       </c>
       <c r="F134" t="s">
-        <v>501</v>
+        <v>577</v>
       </c>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>337</v>
+        <v>424</v>
       </c>
       <c r="I134"/>
       <c r="J134" t="s">
-        <v>116</v>
+        <v>425</v>
       </c>
       <c r="K134" t="s">
-        <v>32</v>
+        <v>426</v>
       </c>
       <c r="L134"/>
       <c r="M134">
-        <v>44.691723</v>
+        <v>45.259808</v>
       </c>
       <c r="N134">
-        <v>-1.022244</v>
+        <v>-0.871102</v>
       </c>
       <c r="O134" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P134" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q134" t="s">
-        <v>35</v>
+        <v>425</v>
       </c>
       <c r="R134" t="s">
-        <v>98</v>
+        <v>427</v>
       </c>
       <c r="S134" t="s">
-        <v>99</v>
+        <v>428</v>
       </c>
       <c r="T134" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V134"/>
+        <v>41</v>
+      </c>
+      <c r="U134" t="s">
+        <v>429</v>
+      </c>
+      <c r="V134" t="s">
+        <v>430</v>
+      </c>
       <c r="W134" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y134"/>
+        <v>41</v>
+      </c>
+      <c r="X134" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y134" t="s">
+        <v>427</v>
+      </c>
       <c r="Z134"/>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>307</v>
+        <v>48</v>
       </c>
       <c r="B135"/>
       <c r="C135" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
-        <v>502</v>
+        <v>578</v>
       </c>
       <c r="F135" t="s">
-        <v>503</v>
+        <v>579</v>
       </c>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>310</v>
+        <v>51</v>
       </c>
       <c r="I135"/>
       <c r="J135" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="K135" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="L135"/>
       <c r="M135">
-        <v>44.691616</v>
+        <v>45.053417</v>
       </c>
       <c r="N135">
-        <v>-1.022265</v>
+        <v>-0.028286</v>
       </c>
       <c r="O135" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P135" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q135" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="R135" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="S135" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="T135" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U135"/>
       <c r="V135"/>
       <c r="W135" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X135"/>
       <c r="Y135"/>
       <c r="Z135"/>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>69</v>
+        <v>580</v>
       </c>
       <c r="B136"/>
       <c r="C136" t="s">
-        <v>27</v>
+        <v>507</v>
       </c>
       <c r="D136"/>
       <c r="E136" t="s">
-        <v>504</v>
+        <v>581</v>
       </c>
       <c r="F136" t="s">
-        <v>505</v>
+        <v>582</v>
       </c>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>72</v>
+        <v>583</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
-        <v>73</v>
+        <v>584</v>
       </c>
       <c r="K136" t="s">
-        <v>74</v>
+        <v>585</v>
       </c>
       <c r="L136"/>
       <c r="M136">
-        <v>45.553246</v>
+        <v>44.5461</v>
       </c>
       <c r="N136">
-        <v>-1.093004</v>
+        <v>-0.2577</v>
       </c>
       <c r="O136" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P136" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q136"/>
+        <v>31</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>586</v>
+      </c>
       <c r="R136" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="S136"/>
       <c r="T136" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="U136"/>
       <c r="V136"/>
       <c r="W136" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X136"/>
       <c r="Y136"/>
       <c r="Z136"/>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="B137"/>
-      <c r="C137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C137"/>
       <c r="D137"/>
       <c r="E137" t="s">
-        <v>506</v>
+        <v>588</v>
       </c>
       <c r="F137" t="s">
-        <v>507</v>
+        <v>589</v>
       </c>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I137"/>
+        <v>85</v>
+      </c>
+      <c r="I137" t="s">
+        <v>86</v>
+      </c>
       <c r="J137" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="K137" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="L137"/>
       <c r="M137">
-        <v>45.553246</v>
+        <v>44.58428</v>
       </c>
       <c r="N137">
-        <v>-1.093004</v>
+        <v>-0.038768</v>
       </c>
       <c r="O137" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P137" t="s">
-        <v>34</v>
-[...10 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>89</v>
+      </c>
+      <c r="R137"/>
+      <c r="S137"/>
+      <c r="T137"/>
       <c r="U137"/>
       <c r="V137"/>
       <c r="W137" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X137"/>
       <c r="Y137"/>
       <c r="Z137"/>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>259</v>
+        <v>90</v>
       </c>
       <c r="B138"/>
       <c r="C138" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
-        <v>508</v>
+        <v>590</v>
       </c>
       <c r="F138" t="s">
-        <v>509</v>
+        <v>591</v>
       </c>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>261</v>
+        <v>93</v>
       </c>
       <c r="I138"/>
       <c r="J138" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="K138" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="L138"/>
       <c r="M138">
-        <v>44.691677</v>
+        <v>44.598095</v>
       </c>
       <c r="N138">
-        <v>-1.022329</v>
+        <v>-1.200503</v>
       </c>
       <c r="O138" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P138" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q138" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="R138" t="s">
+        <v>97</v>
+      </c>
+      <c r="S138" t="s">
         <v>98</v>
       </c>
-      <c r="S138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T138" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U138"/>
       <c r="V138"/>
       <c r="W138" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X138"/>
       <c r="Y138"/>
       <c r="Z138"/>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>510</v>
+        <v>461</v>
       </c>
       <c r="B139"/>
       <c r="C139" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D139"/>
       <c r="E139" t="s">
-        <v>508</v>
+        <v>592</v>
       </c>
       <c r="F139" t="s">
-        <v>511</v>
+        <v>593</v>
       </c>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>512</v>
+        <v>464</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
-        <v>513</v>
+        <v>465</v>
       </c>
       <c r="K139" t="s">
-        <v>514</v>
+        <v>466</v>
       </c>
       <c r="L139"/>
       <c r="M139">
-        <v>44.731285</v>
+        <v>44.494026</v>
       </c>
       <c r="N139">
-        <v>-0.052503</v>
+        <v>-0.641531</v>
       </c>
       <c r="O139" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P139" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q139" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="R139" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="S139" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="T139" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U139"/>
       <c r="V139"/>
       <c r="W139" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X139"/>
       <c r="Y139"/>
-      <c r="Z139" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z139"/>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>155</v>
+        <v>82</v>
       </c>
       <c r="B140"/>
-      <c r="C140" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C140"/>
       <c r="D140"/>
       <c r="E140" t="s">
-        <v>515</v>
+        <v>594</v>
       </c>
       <c r="F140" t="s">
-        <v>516</v>
+        <v>595</v>
       </c>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="I140"/>
+        <v>85</v>
+      </c>
+      <c r="I140" t="s">
+        <v>86</v>
+      </c>
       <c r="J140" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="K140" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="L140"/>
       <c r="M140">
-        <v>44.78676</v>
+        <v>44.58428</v>
       </c>
       <c r="N140">
-        <v>-1.153729</v>
+        <v>-0.038768</v>
       </c>
       <c r="O140" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P140" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q140" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R140"/>
+      <c r="S140"/>
+      <c r="T140"/>
       <c r="U140"/>
       <c r="V140"/>
       <c r="W140" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X140"/>
       <c r="Y140"/>
       <c r="Z140"/>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>210</v>
+        <v>82</v>
       </c>
       <c r="B141"/>
-      <c r="C141" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C141"/>
       <c r="D141"/>
       <c r="E141" t="s">
-        <v>517</v>
+        <v>596</v>
       </c>
       <c r="F141" t="s">
-        <v>518</v>
+        <v>597</v>
       </c>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="I141"/>
+        <v>85</v>
+      </c>
+      <c r="I141" t="s">
+        <v>86</v>
+      </c>
       <c r="J141" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="K141" t="s">
-        <v>113</v>
+        <v>88</v>
       </c>
       <c r="L141"/>
       <c r="M141">
-        <v>44.654133</v>
+        <v>44.58428</v>
       </c>
       <c r="N141">
-        <v>-0.596818</v>
+        <v>-0.038768</v>
       </c>
       <c r="O141" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P141" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q141" t="s">
-        <v>83</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R141"/>
+      <c r="S141"/>
+      <c r="T141"/>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X141"/>
       <c r="Y141"/>
       <c r="Z141"/>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>304</v>
+        <v>598</v>
       </c>
       <c r="B142"/>
       <c r="C142" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D142"/>
       <c r="E142" t="s">
-        <v>517</v>
+        <v>599</v>
       </c>
       <c r="F142" t="s">
-        <v>519</v>
+        <v>600</v>
       </c>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>306</v>
+        <v>601</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
-        <v>116</v>
+        <v>602</v>
       </c>
       <c r="K142" t="s">
-        <v>32</v>
+        <v>602</v>
       </c>
       <c r="L142"/>
       <c r="M142">
-        <v>44.69166</v>
+        <v>44.706303</v>
       </c>
       <c r="N142">
-        <v>-1.022244</v>
+        <v>-0.170288</v>
       </c>
       <c r="O142" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P142" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q142" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="R142" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="S142" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="T142" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U142"/>
       <c r="V142"/>
       <c r="W142" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X142"/>
       <c r="Y142"/>
       <c r="Z142"/>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>114</v>
+        <v>446</v>
       </c>
       <c r="B143"/>
       <c r="C143" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D143"/>
       <c r="E143" t="s">
-        <v>517</v>
+        <v>599</v>
       </c>
       <c r="F143" t="s">
-        <v>507</v>
+        <v>603</v>
       </c>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>115</v>
+        <v>449</v>
       </c>
       <c r="I143"/>
       <c r="J143" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="K143" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="L143"/>
       <c r="M143">
-        <v>44.69154</v>
+        <v>44.691692</v>
       </c>
       <c r="N143">
-        <v>-1.022244</v>
+        <v>-1.022351</v>
       </c>
       <c r="O143" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P143" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q143" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="R143" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="S143" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="T143" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U143"/>
       <c r="V143"/>
       <c r="W143" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X143"/>
       <c r="Y143"/>
       <c r="Z143"/>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>69</v>
+        <v>181</v>
       </c>
       <c r="B144"/>
       <c r="C144" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D144"/>
       <c r="E144" t="s">
-        <v>520</v>
+        <v>604</v>
       </c>
       <c r="F144" t="s">
-        <v>521</v>
+        <v>605</v>
       </c>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>72</v>
+        <v>184</v>
       </c>
       <c r="I144"/>
       <c r="J144" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="K144" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="L144"/>
       <c r="M144">
-        <v>45.553246</v>
+        <v>44.622143</v>
       </c>
       <c r="N144">
-        <v>-1.093004</v>
+        <v>-1.139762</v>
       </c>
       <c r="O144" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P144" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q144"/>
+        <v>31</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>96</v>
+      </c>
       <c r="R144" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="S144" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="T144" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="U144"/>
       <c r="V144"/>
       <c r="W144" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X144"/>
       <c r="Y144"/>
       <c r="Z144"/>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>522</v>
+        <v>606</v>
       </c>
       <c r="B145"/>
       <c r="C145" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D145"/>
       <c r="E145" t="s">
-        <v>523</v>
+        <v>607</v>
       </c>
       <c r="F145" t="s">
-        <v>524</v>
+        <v>608</v>
       </c>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>525</v>
+        <v>609</v>
       </c>
       <c r="I145"/>
       <c r="J145" t="s">
-        <v>440</v>
+        <v>610</v>
       </c>
       <c r="K145" t="s">
-        <v>441</v>
+        <v>95</v>
       </c>
       <c r="L145"/>
       <c r="M145">
-        <v>44.802063</v>
+        <v>44.61637</v>
       </c>
       <c r="N145">
-        <v>-0.551312</v>
+        <v>-1.14587</v>
       </c>
       <c r="O145" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P145" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q145" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="R145" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="S145" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T145" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U145"/>
       <c r="V145"/>
       <c r="W145" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="X145"/>
+      <c r="Y145"/>
       <c r="Z145"/>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>528</v>
+        <v>611</v>
       </c>
       <c r="B146"/>
       <c r="C146" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
-        <v>529</v>
+        <v>607</v>
       </c>
       <c r="F146" t="s">
-        <v>530</v>
+        <v>612</v>
       </c>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>531</v>
+        <v>613</v>
       </c>
       <c r="I146"/>
       <c r="J146" t="s">
-        <v>73</v>
+        <v>614</v>
       </c>
       <c r="K146" t="s">
-        <v>74</v>
+        <v>615</v>
       </c>
       <c r="L146"/>
       <c r="M146">
-        <v>45.553246</v>
+        <v>44.745377</v>
       </c>
       <c r="N146">
-        <v>-1.093004</v>
+        <v>-0.075644</v>
       </c>
       <c r="O146" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P146" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q146"/>
+        <v>31</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>192</v>
+      </c>
       <c r="R146" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="S146" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="T146" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U146"/>
+      <c r="V146"/>
       <c r="W146" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X146"/>
       <c r="Y146"/>
       <c r="Z146"/>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>418</v>
+        <v>616</v>
       </c>
       <c r="B147"/>
       <c r="C147" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D147"/>
       <c r="E147" t="s">
-        <v>533</v>
+        <v>607</v>
       </c>
       <c r="F147" t="s">
-        <v>534</v>
+        <v>617</v>
       </c>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>419</v>
+        <v>618</v>
       </c>
       <c r="I147"/>
       <c r="J147" t="s">
-        <v>123</v>
+        <v>425</v>
       </c>
       <c r="K147" t="s">
-        <v>32</v>
+        <v>426</v>
       </c>
       <c r="L147"/>
       <c r="M147">
-        <v>44.691708</v>
+        <v>45.259808</v>
       </c>
       <c r="N147">
-        <v>-1.022265</v>
+        <v>-0.871102</v>
       </c>
       <c r="O147" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P147" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q147" t="s">
-        <v>35</v>
+        <v>425</v>
       </c>
       <c r="R147" t="s">
-        <v>98</v>
+        <v>427</v>
       </c>
       <c r="S147" t="s">
-        <v>99</v>
+        <v>428</v>
       </c>
       <c r="T147" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U147"/>
       <c r="V147"/>
       <c r="W147" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y147"/>
+        <v>41</v>
+      </c>
+      <c r="X147" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y147" t="s">
+        <v>427</v>
+      </c>
       <c r="Z147"/>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>535</v>
+        <v>82</v>
       </c>
       <c r="B148"/>
-      <c r="C148" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C148"/>
       <c r="D148"/>
       <c r="E148" t="s">
-        <v>536</v>
+        <v>619</v>
       </c>
       <c r="F148" t="s">
-        <v>537</v>
+        <v>620</v>
       </c>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="I148"/>
+        <v>85</v>
+      </c>
+      <c r="I148" t="s">
+        <v>86</v>
+      </c>
       <c r="J148" t="s">
-        <v>150</v>
+        <v>87</v>
       </c>
       <c r="K148" t="s">
-        <v>151</v>
+        <v>88</v>
       </c>
       <c r="L148"/>
       <c r="M148">
-        <v>44.622143</v>
+        <v>44.58428</v>
       </c>
       <c r="N148">
-        <v>-1.139762</v>
+        <v>-0.038768</v>
       </c>
       <c r="O148" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P148" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q148" t="s">
-        <v>152</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R148"/>
+      <c r="S148"/>
+      <c r="T148"/>
       <c r="U148"/>
       <c r="V148"/>
       <c r="W148" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X148"/>
       <c r="Y148"/>
       <c r="Z148"/>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>528</v>
+        <v>217</v>
       </c>
       <c r="B149"/>
       <c r="C149" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D149"/>
       <c r="E149" t="s">
-        <v>539</v>
+        <v>621</v>
       </c>
       <c r="F149" t="s">
-        <v>540</v>
+        <v>622</v>
       </c>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>531</v>
+        <v>220</v>
       </c>
       <c r="I149"/>
       <c r="J149" t="s">
-        <v>73</v>
+        <v>161</v>
       </c>
       <c r="K149" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="L149"/>
       <c r="M149">
-        <v>45.553246</v>
+        <v>44.608402</v>
       </c>
       <c r="N149">
-        <v>-1.093004</v>
+        <v>-1.153356</v>
       </c>
       <c r="O149" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P149" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q149"/>
+        <v>31</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>96</v>
+      </c>
       <c r="R149" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="S149" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="T149" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U149"/>
+      <c r="V149"/>
       <c r="W149" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X149"/>
       <c r="Y149"/>
       <c r="Z149"/>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>541</v>
+        <v>623</v>
       </c>
       <c r="B150"/>
       <c r="C150" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D150"/>
       <c r="E150" t="s">
-        <v>542</v>
+        <v>621</v>
       </c>
       <c r="F150" t="s">
-        <v>543</v>
+        <v>624</v>
       </c>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>544</v>
+        <v>625</v>
       </c>
       <c r="I150"/>
-      <c r="J150"/>
+      <c r="J150" t="s">
+        <v>77</v>
+      </c>
       <c r="K150" t="s">
-        <v>545</v>
+        <v>78</v>
       </c>
       <c r="L150"/>
       <c r="M150">
-        <v>44.5049</v>
+        <v>44.691647</v>
       </c>
       <c r="N150">
-        <v>-0.282658</v>
+        <v>-1.022265</v>
       </c>
       <c r="O150" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P150" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q150" t="s">
-        <v>230</v>
+        <v>79</v>
       </c>
       <c r="R150" t="s">
-        <v>231</v>
+        <v>80</v>
       </c>
       <c r="S150" t="s">
-        <v>232</v>
+        <v>81</v>
       </c>
       <c r="T150" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U150"/>
       <c r="V150"/>
       <c r="W150" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X150"/>
       <c r="Y150"/>
       <c r="Z150"/>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>546</v>
+        <v>82</v>
       </c>
       <c r="B151"/>
-      <c r="C151" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C151"/>
       <c r="D151"/>
       <c r="E151" t="s">
-        <v>547</v>
+        <v>626</v>
       </c>
       <c r="F151" t="s">
-        <v>548</v>
+        <v>627</v>
       </c>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="I151"/>
+        <v>85</v>
+      </c>
+      <c r="I151" t="s">
+        <v>86</v>
+      </c>
       <c r="J151" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="K151" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="L151"/>
       <c r="M151">
-        <v>44.900654</v>
+        <v>44.58428</v>
       </c>
       <c r="N151">
-        <v>-0.616608</v>
+        <v>-0.038768</v>
       </c>
       <c r="O151" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P151" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q151" t="s">
-        <v>130</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="R151"/>
+      <c r="S151"/>
+      <c r="T151"/>
       <c r="U151"/>
       <c r="V151"/>
       <c r="W151" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X151"/>
       <c r="Y151"/>
       <c r="Z151"/>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>390</v>
+        <v>421</v>
       </c>
       <c r="B152"/>
       <c r="C152" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D152"/>
       <c r="E152" t="s">
-        <v>550</v>
+        <v>628</v>
       </c>
       <c r="F152" t="s">
-        <v>548</v>
+        <v>629</v>
       </c>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>392</v>
+        <v>424</v>
       </c>
       <c r="I152"/>
       <c r="J152" t="s">
-        <v>116</v>
+        <v>425</v>
       </c>
       <c r="K152" t="s">
-        <v>32</v>
+        <v>426</v>
       </c>
       <c r="L152"/>
       <c r="M152">
-        <v>44.69166</v>
+        <v>45.259808</v>
       </c>
       <c r="N152">
-        <v>-1.022244</v>
+        <v>-0.871102</v>
       </c>
       <c r="O152" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P152" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q152" t="s">
-        <v>35</v>
+        <v>425</v>
       </c>
       <c r="R152" t="s">
-        <v>98</v>
+        <v>427</v>
       </c>
       <c r="S152" t="s">
-        <v>99</v>
+        <v>428</v>
       </c>
       <c r="T152" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V152"/>
+        <v>41</v>
+      </c>
+      <c r="U152" t="s">
+        <v>429</v>
+      </c>
+      <c r="V152" t="s">
+        <v>430</v>
+      </c>
       <c r="W152" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y152"/>
+        <v>41</v>
+      </c>
+      <c r="X152" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y152" t="s">
+        <v>427</v>
+      </c>
       <c r="Z152"/>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>551</v>
+        <v>334</v>
       </c>
       <c r="B153"/>
       <c r="C153" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D153"/>
       <c r="E153" t="s">
-        <v>550</v>
+        <v>630</v>
       </c>
       <c r="F153" t="s">
-        <v>552</v>
+        <v>631</v>
       </c>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>553</v>
+        <v>336</v>
       </c>
       <c r="I153"/>
-      <c r="J153"/>
+      <c r="J153" t="s">
+        <v>190</v>
+      </c>
       <c r="K153" t="s">
-        <v>554</v>
+        <v>191</v>
       </c>
       <c r="L153"/>
       <c r="M153">
-        <v>44.809364</v>
+        <v>44.654568</v>
       </c>
       <c r="N153">
-        <v>-0.031018</v>
+        <v>-0.597038</v>
       </c>
       <c r="O153" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P153" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q153" t="s">
-        <v>140</v>
+        <v>192</v>
       </c>
       <c r="R153" t="s">
-        <v>141</v>
+        <v>193</v>
       </c>
       <c r="S153" t="s">
-        <v>142</v>
+        <v>194</v>
       </c>
       <c r="T153" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U153"/>
       <c r="V153"/>
       <c r="W153" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X153"/>
       <c r="Y153"/>
       <c r="Z153"/>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>555</v>
+        <v>632</v>
       </c>
       <c r="B154"/>
       <c r="C154" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D154"/>
       <c r="E154" t="s">
-        <v>550</v>
+        <v>633</v>
       </c>
       <c r="F154" t="s">
-        <v>548</v>
+        <v>633</v>
       </c>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>556</v>
+        <v>634</v>
       </c>
       <c r="I154"/>
       <c r="J154" t="s">
-        <v>73</v>
+        <v>425</v>
       </c>
       <c r="K154" t="s">
-        <v>74</v>
+        <v>426</v>
       </c>
       <c r="L154"/>
       <c r="M154">
-        <v>45.553246</v>
+        <v>45.259808</v>
       </c>
       <c r="N154">
-        <v>-1.093004</v>
+        <v>-0.871102</v>
       </c>
       <c r="O154" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P154" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q154"/>
+        <v>31</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>425</v>
+      </c>
       <c r="R154" t="s">
-        <v>75</v>
+        <v>427</v>
       </c>
       <c r="S154" t="s">
-        <v>76</v>
+        <v>428</v>
       </c>
       <c r="T154" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U154"/>
       <c r="V154"/>
       <c r="W154" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y154"/>
+        <v>41</v>
+      </c>
+      <c r="X154" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y154" t="s">
+        <v>427</v>
+      </c>
       <c r="Z154"/>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>146</v>
+        <v>461</v>
       </c>
       <c r="B155"/>
       <c r="C155" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D155"/>
       <c r="E155" t="s">
-        <v>557</v>
+        <v>635</v>
       </c>
       <c r="F155" t="s">
-        <v>558</v>
+        <v>636</v>
       </c>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>149</v>
+        <v>464</v>
       </c>
       <c r="I155"/>
       <c r="J155" t="s">
-        <v>150</v>
+        <v>465</v>
       </c>
       <c r="K155" t="s">
-        <v>151</v>
+        <v>466</v>
       </c>
       <c r="L155"/>
       <c r="M155">
-        <v>44.622143</v>
+        <v>44.494026</v>
       </c>
       <c r="N155">
-        <v>-1.139762</v>
+        <v>-0.641531</v>
       </c>
       <c r="O155" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P155" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q155" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="R155" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="S155" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="T155" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U155"/>
       <c r="V155"/>
       <c r="W155" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X155"/>
       <c r="Y155"/>
       <c r="Z155"/>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>272</v>
+        <v>637</v>
       </c>
       <c r="B156"/>
       <c r="C156" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D156"/>
       <c r="E156" t="s">
-        <v>559</v>
+        <v>638</v>
       </c>
       <c r="F156" t="s">
-        <v>560</v>
+        <v>639</v>
       </c>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>274</v>
+        <v>640</v>
       </c>
       <c r="I156"/>
       <c r="J156" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="K156" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="L156"/>
       <c r="M156">
-        <v>44.65432</v>
+        <v>44.687813</v>
       </c>
       <c r="N156">
-        <v>-0.596899</v>
+        <v>-1.021683</v>
       </c>
       <c r="O156" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P156" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q156" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="R156" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="S156" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="T156" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U156"/>
       <c r="V156"/>
       <c r="W156" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X156"/>
       <c r="Y156"/>
       <c r="Z156"/>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>197</v>
+        <v>641</v>
       </c>
       <c r="B157"/>
       <c r="C157" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D157"/>
       <c r="E157" t="s">
-        <v>561</v>
+        <v>642</v>
       </c>
       <c r="F157" t="s">
-        <v>562</v>
+        <v>643</v>
       </c>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>200</v>
+        <v>644</v>
       </c>
       <c r="I157"/>
       <c r="J157" t="s">
-        <v>123</v>
+        <v>212</v>
       </c>
       <c r="K157" t="s">
-        <v>32</v>
+        <v>213</v>
       </c>
       <c r="L157"/>
       <c r="M157">
-        <v>44.691647</v>
+        <v>44.900497</v>
       </c>
       <c r="N157">
-        <v>-1.022244</v>
+        <v>-0.616522</v>
       </c>
       <c r="O157" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P157" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q157" t="s">
-        <v>35</v>
+        <v>214</v>
       </c>
       <c r="R157" t="s">
-        <v>98</v>
+        <v>215</v>
       </c>
       <c r="S157" t="s">
-        <v>99</v>
+        <v>216</v>
       </c>
       <c r="T157" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U157"/>
       <c r="V157"/>
       <c r="W157" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X157"/>
       <c r="Y157"/>
       <c r="Z157"/>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>528</v>
+        <v>186</v>
       </c>
       <c r="B158"/>
       <c r="C158" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D158"/>
       <c r="E158" t="s">
-        <v>563</v>
+        <v>645</v>
       </c>
       <c r="F158" t="s">
-        <v>564</v>
+        <v>643</v>
       </c>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>531</v>
+        <v>189</v>
       </c>
       <c r="I158"/>
       <c r="J158" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="K158" t="s">
-        <v>74</v>
+        <v>191</v>
       </c>
       <c r="L158"/>
       <c r="M158">
-        <v>45.553246</v>
+        <v>44.65432</v>
       </c>
       <c r="N158">
-        <v>-1.093004</v>
+        <v>-0.596899</v>
       </c>
       <c r="O158" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P158" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q158"/>
+        <v>31</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>192</v>
+      </c>
       <c r="R158" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="S158" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="T158" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U158"/>
+      <c r="V158"/>
       <c r="W158" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X158"/>
       <c r="Y158"/>
       <c r="Z158"/>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>546</v>
+        <v>646</v>
       </c>
       <c r="B159"/>
       <c r="C159" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D159"/>
       <c r="E159" t="s">
-        <v>565</v>
+        <v>647</v>
       </c>
       <c r="F159" t="s">
-        <v>566</v>
+        <v>648</v>
       </c>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>549</v>
+        <v>649</v>
       </c>
       <c r="I159"/>
       <c r="J159" t="s">
-        <v>128</v>
+        <v>610</v>
       </c>
       <c r="K159" t="s">
-        <v>129</v>
+        <v>95</v>
       </c>
       <c r="L159"/>
       <c r="M159">
-        <v>44.900654</v>
+        <v>44.61637</v>
       </c>
       <c r="N159">
-        <v>-0.616608</v>
+        <v>-1.14587</v>
       </c>
       <c r="O159" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P159" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q159" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="R159" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="S159" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="T159" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U159"/>
       <c r="V159"/>
       <c r="W159" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X159"/>
       <c r="Y159"/>
       <c r="Z159"/>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="B160"/>
       <c r="C160" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D160"/>
       <c r="E160" t="s">
-        <v>567</v>
+        <v>647</v>
       </c>
       <c r="F160" t="s">
-        <v>568</v>
+        <v>650</v>
       </c>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="I160"/>
       <c r="J160" t="s">
-        <v>166</v>
+        <v>94</v>
       </c>
       <c r="K160" t="s">
-        <v>151</v>
+        <v>95</v>
       </c>
       <c r="L160"/>
       <c r="M160">
-        <v>44.608402</v>
+        <v>44.622143</v>
       </c>
       <c r="N160">
-        <v>-1.153356</v>
+        <v>-1.139762</v>
       </c>
       <c r="O160" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P160" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q160" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="R160" t="s">
-        <v>153</v>
+        <v>97</v>
       </c>
       <c r="S160" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="T160" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U160"/>
       <c r="V160"/>
       <c r="W160" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X160"/>
       <c r="Y160"/>
       <c r="Z160"/>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>69</v>
+        <v>334</v>
       </c>
       <c r="B161"/>
       <c r="C161" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D161"/>
       <c r="E161" t="s">
-        <v>569</v>
+        <v>651</v>
       </c>
       <c r="F161" t="s">
-        <v>570</v>
+        <v>652</v>
       </c>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>72</v>
+        <v>336</v>
       </c>
       <c r="I161"/>
       <c r="J161" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="K161" t="s">
-        <v>74</v>
+        <v>191</v>
       </c>
       <c r="L161"/>
       <c r="M161">
-        <v>45.553246</v>
+        <v>44.654568</v>
       </c>
       <c r="N161">
-        <v>-1.093004</v>
+        <v>-0.597038</v>
       </c>
       <c r="O161" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P161" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q161"/>
+        <v>31</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>192</v>
+      </c>
       <c r="R161" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="S161" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="T161" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U161"/>
       <c r="V161"/>
       <c r="W161" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X161"/>
       <c r="Y161"/>
       <c r="Z161"/>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>188</v>
+        <v>217</v>
       </c>
       <c r="B162"/>
       <c r="C162" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D162"/>
       <c r="E162" t="s">
-        <v>571</v>
+        <v>653</v>
       </c>
       <c r="F162" t="s">
-        <v>572</v>
+        <v>654</v>
       </c>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>191</v>
+        <v>220</v>
       </c>
       <c r="I162"/>
       <c r="J162" t="s">
-        <v>89</v>
+        <v>161</v>
       </c>
       <c r="K162" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L162"/>
       <c r="M162">
-        <v>45.259808</v>
+        <v>44.608402</v>
       </c>
       <c r="N162">
-        <v>-0.871102</v>
+        <v>-1.153356</v>
       </c>
       <c r="O162" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P162" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q162" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="R162" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="S162" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="T162" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U162"/>
+      <c r="V162"/>
       <c r="W162" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X162"/>
       <c r="Y162"/>
       <c r="Z162"/>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>69</v>
+        <v>407</v>
       </c>
       <c r="B163"/>
       <c r="C163" t="s">
-        <v>27</v>
+        <v>265</v>
       </c>
       <c r="D163"/>
       <c r="E163" t="s">
-        <v>573</v>
+        <v>655</v>
       </c>
       <c r="F163" t="s">
-        <v>574</v>
+        <v>656</v>
       </c>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I163"/>
+        <v>408</v>
+      </c>
+      <c r="I163" t="s">
+        <v>657</v>
+      </c>
       <c r="J163" t="s">
-        <v>73</v>
+        <v>410</v>
       </c>
       <c r="K163" t="s">
-        <v>74</v>
+        <v>411</v>
       </c>
       <c r="L163"/>
       <c r="M163">
-        <v>45.553246</v>
+        <v>45.039783</v>
       </c>
       <c r="N163">
-        <v>-1.093004</v>
+        <v>-0.188408</v>
       </c>
       <c r="O163" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P163" t="s">
-        <v>34</v>
-[...10 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>412</v>
+      </c>
+      <c r="R163"/>
+      <c r="S163"/>
+      <c r="T163"/>
       <c r="U163"/>
       <c r="V163"/>
       <c r="W163" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X163"/>
       <c r="Y163"/>
       <c r="Z163"/>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>69</v>
+        <v>421</v>
       </c>
       <c r="B164"/>
       <c r="C164" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D164"/>
       <c r="E164" t="s">
-        <v>575</v>
+        <v>658</v>
       </c>
       <c r="F164" t="s">
-        <v>576</v>
+        <v>659</v>
       </c>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>72</v>
+        <v>424</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
-        <v>73</v>
+        <v>425</v>
       </c>
       <c r="K164" t="s">
-        <v>74</v>
+        <v>426</v>
       </c>
       <c r="L164"/>
       <c r="M164">
-        <v>45.553246</v>
+        <v>45.259808</v>
       </c>
       <c r="N164">
-        <v>-1.093004</v>
+        <v>-0.871102</v>
       </c>
       <c r="O164" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P164" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q164"/>
+        <v>31</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>425</v>
+      </c>
       <c r="R164" t="s">
-        <v>75</v>
+        <v>427</v>
       </c>
       <c r="S164" t="s">
-        <v>76</v>
+        <v>428</v>
       </c>
       <c r="T164" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="V164"/>
+        <v>41</v>
+      </c>
+      <c r="U164" t="s">
+        <v>429</v>
+      </c>
+      <c r="V164" t="s">
+        <v>430</v>
+      </c>
       <c r="W164" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y164"/>
+        <v>41</v>
+      </c>
+      <c r="X164" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y164" t="s">
+        <v>427</v>
+      </c>
       <c r="Z164"/>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>577</v>
+        <v>660</v>
       </c>
       <c r="B165"/>
       <c r="C165" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D165"/>
       <c r="E165" t="s">
-        <v>578</v>
+        <v>661</v>
       </c>
       <c r="F165" t="s">
-        <v>579</v>
+        <v>662</v>
       </c>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>580</v>
+        <v>663</v>
       </c>
       <c r="I165"/>
       <c r="J165" t="s">
-        <v>73</v>
+        <v>664</v>
       </c>
       <c r="K165" t="s">
-        <v>74</v>
+        <v>615</v>
       </c>
       <c r="L165"/>
       <c r="M165">
-        <v>45.553246</v>
+        <v>44.731285</v>
       </c>
       <c r="N165">
-        <v>-1.093004</v>
+        <v>-0.052503</v>
       </c>
       <c r="O165" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P165" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q165"/>
+        <v>31</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>79</v>
+      </c>
       <c r="R165" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S165" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T165" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U165"/>
       <c r="V165"/>
       <c r="W165" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X165"/>
       <c r="Y165"/>
       <c r="Z165"/>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>254</v>
+        <v>665</v>
       </c>
       <c r="B166"/>
       <c r="C166" t="s">
-        <v>27</v>
+        <v>507</v>
       </c>
       <c r="D166"/>
       <c r="E166" t="s">
-        <v>578</v>
+        <v>666</v>
       </c>
       <c r="F166" t="s">
-        <v>581</v>
+        <v>667</v>
       </c>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>256</v>
+        <v>668</v>
       </c>
       <c r="I166"/>
       <c r="J166" t="s">
-        <v>257</v>
+        <v>669</v>
       </c>
       <c r="K166" t="s">
-        <v>258</v>
+        <v>615</v>
       </c>
       <c r="L166"/>
       <c r="M166">
-        <v>44.497902</v>
+        <v>44.75461</v>
       </c>
       <c r="N166">
-        <v>-0.64895</v>
+        <v>-0.08617</v>
       </c>
       <c r="O166" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P166" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q166" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="R166" t="s">
-        <v>98</v>
+        <v>670</v>
       </c>
       <c r="S166" t="s">
-        <v>99</v>
+        <v>671</v>
       </c>
       <c r="T166" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="U166"/>
       <c r="V166"/>
       <c r="W166" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X166"/>
       <c r="Y166"/>
       <c r="Z166"/>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>403</v>
+        <v>672</v>
       </c>
       <c r="B167"/>
       <c r="C167" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D167"/>
       <c r="E167" t="s">
-        <v>582</v>
+        <v>673</v>
       </c>
       <c r="F167" t="s">
-        <v>576</v>
+        <v>674</v>
       </c>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>405</v>
+        <v>675</v>
       </c>
       <c r="I167"/>
       <c r="J167" t="s">
-        <v>116</v>
+        <v>676</v>
       </c>
       <c r="K167" t="s">
-        <v>32</v>
+        <v>213</v>
       </c>
       <c r="L167"/>
       <c r="M167">
-        <v>44.691708</v>
+        <v>44.90089</v>
       </c>
       <c r="N167">
-        <v>-1.022179</v>
+        <v>-0.616715</v>
       </c>
       <c r="O167" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P167" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q167" t="s">
-        <v>35</v>
+        <v>214</v>
       </c>
       <c r="R167" t="s">
-        <v>98</v>
+        <v>215</v>
       </c>
       <c r="S167" t="s">
-        <v>99</v>
+        <v>216</v>
       </c>
       <c r="T167" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U167"/>
       <c r="V167"/>
       <c r="W167" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X167"/>
       <c r="Y167"/>
       <c r="Z167"/>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>69</v>
+        <v>221</v>
       </c>
       <c r="B168"/>
       <c r="C168" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D168"/>
       <c r="E168" t="s">
-        <v>583</v>
+        <v>677</v>
       </c>
       <c r="F168" t="s">
-        <v>584</v>
+        <v>674</v>
       </c>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>72</v>
+        <v>222</v>
       </c>
       <c r="I168"/>
       <c r="J168" t="s">
-        <v>73</v>
+        <v>223</v>
       </c>
       <c r="K168" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L168"/>
       <c r="M168">
-        <v>45.553246</v>
+        <v>44.69166</v>
       </c>
       <c r="N168">
-        <v>-1.093004</v>
+        <v>-1.022222</v>
       </c>
       <c r="O168" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P168" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q168"/>
+        <v>31</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>79</v>
+      </c>
       <c r="R168" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S168" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T168" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U168"/>
       <c r="V168"/>
       <c r="W168" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X168"/>
       <c r="Y168"/>
       <c r="Z168"/>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>585</v>
+        <v>181</v>
       </c>
       <c r="B169"/>
       <c r="C169" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D169"/>
       <c r="E169" t="s">
-        <v>586</v>
+        <v>678</v>
       </c>
       <c r="F169" t="s">
-        <v>587</v>
+        <v>679</v>
       </c>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>588</v>
+        <v>184</v>
       </c>
       <c r="I169"/>
       <c r="J169" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="K169" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="L169"/>
       <c r="M169">
-        <v>44.687813</v>
+        <v>44.622143</v>
       </c>
       <c r="N169">
-        <v>-1.021683</v>
+        <v>-1.139762</v>
       </c>
       <c r="O169" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P169" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q169" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="R169" t="s">
+        <v>97</v>
+      </c>
+      <c r="S169" t="s">
         <v>98</v>
       </c>
-      <c r="S169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T169" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U169"/>
       <c r="V169"/>
       <c r="W169" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X169"/>
       <c r="Y169"/>
       <c r="Z169"/>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>589</v>
+        <v>646</v>
       </c>
       <c r="B170"/>
       <c r="C170" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D170"/>
       <c r="E170" t="s">
-        <v>590</v>
+        <v>680</v>
       </c>
       <c r="F170" t="s">
-        <v>591</v>
+        <v>681</v>
       </c>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>592</v>
+        <v>682</v>
       </c>
       <c r="I170"/>
       <c r="J170" t="s">
-        <v>166</v>
+        <v>94</v>
       </c>
       <c r="K170" t="s">
-        <v>151</v>
+        <v>95</v>
       </c>
       <c r="L170"/>
       <c r="M170">
-        <v>44.608402</v>
+        <v>44.622143</v>
       </c>
       <c r="N170">
-        <v>-1.153356</v>
+        <v>-1.139762</v>
       </c>
       <c r="O170" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P170" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q170" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="R170" t="s">
-        <v>153</v>
+        <v>97</v>
       </c>
       <c r="S170" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="T170" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U170"/>
       <c r="V170"/>
       <c r="W170" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X170"/>
       <c r="Y170"/>
       <c r="Z170"/>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>593</v>
+        <v>217</v>
       </c>
       <c r="B171"/>
       <c r="C171" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D171"/>
       <c r="E171" t="s">
-        <v>594</v>
+        <v>683</v>
       </c>
       <c r="F171" t="s">
-        <v>595</v>
+        <v>684</v>
       </c>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>596</v>
+        <v>220</v>
       </c>
       <c r="I171"/>
-      <c r="J171"/>
+      <c r="J171" t="s">
+        <v>161</v>
+      </c>
       <c r="K171" t="s">
-        <v>597</v>
+        <v>95</v>
       </c>
       <c r="L171"/>
       <c r="M171">
-        <v>44.521267</v>
+        <v>44.608402</v>
       </c>
       <c r="N171">
-        <v>-0.108762</v>
+        <v>-1.153356</v>
       </c>
       <c r="O171" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P171" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q171" t="s">
-        <v>230</v>
+        <v>96</v>
       </c>
       <c r="R171" t="s">
-        <v>231</v>
+        <v>97</v>
       </c>
       <c r="S171" t="s">
-        <v>232</v>
+        <v>98</v>
       </c>
       <c r="T171" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U171"/>
       <c r="V171"/>
       <c r="W171" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X171"/>
       <c r="Y171"/>
       <c r="Z171"/>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>69</v>
+        <v>623</v>
       </c>
       <c r="B172"/>
       <c r="C172" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D172"/>
       <c r="E172" t="s">
-        <v>598</v>
+        <v>683</v>
       </c>
       <c r="F172" t="s">
-        <v>599</v>
+        <v>685</v>
       </c>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>72</v>
+        <v>625</v>
       </c>
       <c r="I172"/>
       <c r="J172" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K172" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L172"/>
       <c r="M172">
-        <v>45.553246</v>
+        <v>44.691647</v>
       </c>
       <c r="N172">
-        <v>-1.093004</v>
+        <v>-1.022265</v>
       </c>
       <c r="O172" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P172" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q172"/>
+        <v>31</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>79</v>
+      </c>
       <c r="R172" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S172" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T172" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U172"/>
       <c r="V172"/>
       <c r="W172" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X172"/>
       <c r="Y172"/>
       <c r="Z172"/>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>93</v>
+        <v>686</v>
       </c>
       <c r="B173"/>
       <c r="C173" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D173"/>
       <c r="E173" t="s">
-        <v>600</v>
+        <v>687</v>
       </c>
       <c r="F173" t="s">
-        <v>601</v>
+        <v>667</v>
       </c>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>95</v>
+        <v>688</v>
       </c>
       <c r="I173"/>
       <c r="J173" t="s">
-        <v>96</v>
+        <v>689</v>
       </c>
       <c r="K173" t="s">
-        <v>97</v>
+        <v>690</v>
       </c>
       <c r="L173"/>
       <c r="M173">
-        <v>44.70037</v>
+        <v>44.944904</v>
       </c>
       <c r="N173">
-        <v>-1.043165</v>
+        <v>-0.616242</v>
       </c>
       <c r="O173" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P173" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q173" t="s">
-        <v>35</v>
+        <v>231</v>
       </c>
       <c r="R173" t="s">
-        <v>98</v>
+        <v>232</v>
       </c>
       <c r="S173" t="s">
-        <v>99</v>
+        <v>233</v>
       </c>
       <c r="T173" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U173"/>
       <c r="V173"/>
       <c r="W173" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X173"/>
       <c r="Y173"/>
       <c r="Z173"/>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>146</v>
+        <v>691</v>
       </c>
       <c r="B174"/>
       <c r="C174" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D174"/>
       <c r="E174" t="s">
-        <v>602</v>
+        <v>692</v>
       </c>
       <c r="F174" t="s">
-        <v>603</v>
+        <v>693</v>
       </c>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>149</v>
+        <v>694</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
-        <v>150</v>
+        <v>695</v>
       </c>
       <c r="K174" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="L174"/>
       <c r="M174">
-        <v>44.622143</v>
+        <v>44.687813</v>
       </c>
       <c r="N174">
-        <v>-1.139762</v>
+        <v>-1.021683</v>
       </c>
       <c r="O174" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P174" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q174" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="R174" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="S174" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="T174" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U174"/>
       <c r="V174"/>
       <c r="W174" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X174"/>
       <c r="Y174"/>
       <c r="Z174"/>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>272</v>
+        <v>126</v>
       </c>
       <c r="B175"/>
       <c r="C175" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D175"/>
       <c r="E175" t="s">
-        <v>604</v>
+        <v>692</v>
       </c>
       <c r="F175" t="s">
-        <v>605</v>
+        <v>696</v>
       </c>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>274</v>
+        <v>129</v>
       </c>
       <c r="I175"/>
       <c r="J175" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="K175" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="L175"/>
       <c r="M175">
-        <v>44.65432</v>
+        <v>44.69177</v>
       </c>
       <c r="N175">
-        <v>-0.596899</v>
+        <v>-1.022244</v>
       </c>
       <c r="O175" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P175" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q175" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="R175" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="S175" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="T175" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U175"/>
       <c r="V175"/>
       <c r="W175" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X175"/>
       <c r="Y175"/>
       <c r="Z175"/>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>606</v>
+        <v>697</v>
       </c>
       <c r="B176"/>
       <c r="C176" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D176"/>
       <c r="E176" t="s">
-        <v>607</v>
+        <v>698</v>
       </c>
       <c r="F176" t="s">
-        <v>608</v>
+        <v>699</v>
       </c>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>609</v>
+        <v>700</v>
       </c>
       <c r="I176"/>
       <c r="J176" t="s">
-        <v>610</v>
+        <v>94</v>
       </c>
       <c r="K176" t="s">
-        <v>129</v>
+        <v>95</v>
       </c>
       <c r="L176"/>
       <c r="M176">
-        <v>44.90067</v>
+        <v>44.622143</v>
       </c>
       <c r="N176">
-        <v>-0.616597</v>
+        <v>-1.139762</v>
       </c>
       <c r="O176" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P176" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q176" t="s">
-        <v>130</v>
+        <v>96</v>
       </c>
       <c r="R176" t="s">
-        <v>131</v>
+        <v>97</v>
       </c>
       <c r="S176" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="T176" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U176"/>
       <c r="V176"/>
       <c r="W176" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X176"/>
       <c r="Y176"/>
       <c r="Z176"/>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>162</v>
+        <v>701</v>
       </c>
       <c r="B177"/>
       <c r="C177" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D177"/>
       <c r="E177" t="s">
-        <v>611</v>
+        <v>702</v>
       </c>
       <c r="F177" t="s">
-        <v>612</v>
+        <v>703</v>
       </c>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>165</v>
+        <v>704</v>
       </c>
       <c r="I177"/>
       <c r="J177" t="s">
-        <v>166</v>
+        <v>695</v>
       </c>
       <c r="K177" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="L177"/>
       <c r="M177">
-        <v>44.608402</v>
+        <v>44.687813</v>
       </c>
       <c r="N177">
-        <v>-1.153356</v>
+        <v>-1.021683</v>
       </c>
       <c r="O177" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P177" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q177" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="R177" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="S177" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="T177" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U177"/>
       <c r="V177"/>
       <c r="W177" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X177"/>
       <c r="Y177"/>
       <c r="Z177"/>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>167</v>
+        <v>334</v>
       </c>
       <c r="B178"/>
       <c r="C178" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D178"/>
       <c r="E178" t="s">
-        <v>611</v>
+        <v>705</v>
       </c>
       <c r="F178" t="s">
-        <v>608</v>
+        <v>706</v>
       </c>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>169</v>
+        <v>336</v>
       </c>
       <c r="I178"/>
       <c r="J178" t="s">
-        <v>123</v>
+        <v>190</v>
       </c>
       <c r="K178" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
       <c r="L178"/>
       <c r="M178">
-        <v>44.69177</v>
+        <v>44.654568</v>
       </c>
       <c r="N178">
-        <v>-1.022372</v>
+        <v>-0.597038</v>
       </c>
       <c r="O178" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P178" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q178" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="R178" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="S178" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="T178" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U178"/>
       <c r="V178"/>
       <c r="W178" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X178"/>
       <c r="Y178"/>
       <c r="Z178"/>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>197</v>
+        <v>421</v>
       </c>
       <c r="B179"/>
       <c r="C179" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D179"/>
       <c r="E179" t="s">
-        <v>613</v>
+        <v>705</v>
       </c>
       <c r="F179" t="s">
-        <v>614</v>
+        <v>706</v>
       </c>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>200</v>
+        <v>424</v>
       </c>
       <c r="I179"/>
       <c r="J179" t="s">
-        <v>123</v>
+        <v>425</v>
       </c>
       <c r="K179" t="s">
-        <v>32</v>
+        <v>426</v>
       </c>
       <c r="L179"/>
       <c r="M179">
-        <v>44.691647</v>
+        <v>45.259808</v>
       </c>
       <c r="N179">
-        <v>-1.022244</v>
+        <v>-0.871102</v>
       </c>
       <c r="O179" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P179" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q179" t="s">
-        <v>35</v>
+        <v>425</v>
       </c>
       <c r="R179" t="s">
-        <v>98</v>
+        <v>427</v>
       </c>
       <c r="S179" t="s">
-        <v>99</v>
+        <v>428</v>
       </c>
       <c r="T179" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V179"/>
+        <v>41</v>
+      </c>
+      <c r="U179" t="s">
+        <v>429</v>
+      </c>
+      <c r="V179" t="s">
+        <v>430</v>
+      </c>
       <c r="W179" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y179"/>
+        <v>41</v>
+      </c>
+      <c r="X179" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y179" t="s">
+        <v>427</v>
+      </c>
       <c r="Z179"/>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>69</v>
+        <v>707</v>
       </c>
       <c r="B180"/>
       <c r="C180" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D180"/>
       <c r="E180" t="s">
-        <v>615</v>
+        <v>705</v>
       </c>
       <c r="F180" t="s">
-        <v>616</v>
+        <v>706</v>
       </c>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>72</v>
+        <v>708</v>
       </c>
       <c r="I180"/>
       <c r="J180" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K180" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L180"/>
       <c r="M180">
-        <v>45.553246</v>
+        <v>44.687813</v>
       </c>
       <c r="N180">
-        <v>-1.093004</v>
+        <v>-1.021683</v>
       </c>
       <c r="O180" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P180" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q180"/>
+        <v>31</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>79</v>
+      </c>
       <c r="R180" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S180" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T180" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U180"/>
       <c r="V180"/>
       <c r="W180" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X180"/>
       <c r="Y180"/>
       <c r="Z180"/>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>188</v>
+        <v>709</v>
       </c>
       <c r="B181"/>
       <c r="C181" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D181"/>
       <c r="E181" t="s">
-        <v>617</v>
+        <v>710</v>
       </c>
       <c r="F181" t="s">
-        <v>618</v>
+        <v>711</v>
       </c>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>191</v>
+        <v>712</v>
       </c>
       <c r="I181"/>
       <c r="J181" t="s">
-        <v>89</v>
+        <v>695</v>
       </c>
       <c r="K181" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="L181"/>
       <c r="M181">
-        <v>45.259808</v>
+        <v>44.691677</v>
       </c>
       <c r="N181">
-        <v>-0.871102</v>
+        <v>-1.022308</v>
       </c>
       <c r="O181" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P181" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q181" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="R181" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="S181" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="T181" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U181"/>
+      <c r="V181"/>
       <c r="W181" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X181"/>
       <c r="Y181"/>
       <c r="Z181"/>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>117</v>
+        <v>713</v>
       </c>
       <c r="B182"/>
       <c r="C182" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D182"/>
       <c r="E182" t="s">
-        <v>619</v>
+        <v>714</v>
       </c>
       <c r="F182" t="s">
-        <v>616</v>
+        <v>715</v>
       </c>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>118</v>
+        <v>716</v>
       </c>
       <c r="I182"/>
       <c r="J182" t="s">
-        <v>116</v>
+        <v>676</v>
       </c>
       <c r="K182" t="s">
-        <v>32</v>
+        <v>213</v>
       </c>
       <c r="L182"/>
       <c r="M182">
-        <v>44.691692</v>
+        <v>44.900517</v>
       </c>
       <c r="N182">
-        <v>-1.022308</v>
+        <v>-0.616543</v>
       </c>
       <c r="O182" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P182" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q182" t="s">
-        <v>35</v>
+        <v>214</v>
       </c>
       <c r="R182" t="s">
-        <v>98</v>
+        <v>215</v>
       </c>
       <c r="S182" t="s">
-        <v>99</v>
+        <v>216</v>
       </c>
       <c r="T182" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U182"/>
       <c r="V182"/>
       <c r="W182" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y182"/>
+        <v>41</v>
+      </c>
+      <c r="X182" t="s">
+        <v>717</v>
+      </c>
+      <c r="Y182" t="s">
+        <v>718</v>
+      </c>
       <c r="Z182"/>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>69</v>
+        <v>186</v>
       </c>
       <c r="B183"/>
       <c r="C183" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D183"/>
       <c r="E183" t="s">
-        <v>620</v>
+        <v>719</v>
       </c>
       <c r="F183" t="s">
-        <v>621</v>
+        <v>720</v>
       </c>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>72</v>
+        <v>189</v>
       </c>
       <c r="I183"/>
       <c r="J183" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="K183" t="s">
-        <v>74</v>
+        <v>191</v>
       </c>
       <c r="L183"/>
       <c r="M183">
-        <v>45.553246</v>
+        <v>44.65432</v>
       </c>
       <c r="N183">
-        <v>-1.093004</v>
+        <v>-0.596899</v>
       </c>
       <c r="O183" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P183" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q183"/>
+        <v>31</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>192</v>
+      </c>
       <c r="R183" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="S183" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="T183" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U183"/>
       <c r="V183"/>
       <c r="W183" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X183"/>
       <c r="Y183"/>
       <c r="Z183"/>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>622</v>
+        <v>721</v>
       </c>
       <c r="B184"/>
       <c r="C184" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D184"/>
       <c r="E184" t="s">
-        <v>623</v>
+        <v>719</v>
       </c>
       <c r="F184" t="s">
-        <v>624</v>
+        <v>722</v>
       </c>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>625</v>
+        <v>723</v>
       </c>
       <c r="I184"/>
       <c r="J184" t="s">
-        <v>626</v>
+        <v>39</v>
       </c>
       <c r="K184" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="L184"/>
       <c r="M184">
-        <v>44.8358</v>
+        <v>45.553246</v>
       </c>
       <c r="N184">
-        <v>-0.5861</v>
+        <v>-1.093004</v>
       </c>
       <c r="O184" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P184" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-      <c r="S184"/>
+        <v>31</v>
+      </c>
+      <c r="Q184"/>
+      <c r="R184" t="s">
+        <v>42</v>
+      </c>
+      <c r="S184" t="s">
+        <v>43</v>
+      </c>
       <c r="T184" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U184"/>
       <c r="V184"/>
       <c r="W184" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X184"/>
       <c r="Y184"/>
       <c r="Z184"/>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>69</v>
+        <v>724</v>
       </c>
       <c r="B185"/>
       <c r="C185" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D185"/>
       <c r="E185" t="s">
-        <v>627</v>
+        <v>719</v>
       </c>
       <c r="F185" t="s">
-        <v>628</v>
+        <v>722</v>
       </c>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>72</v>
+        <v>725</v>
       </c>
       <c r="I185"/>
       <c r="J185" t="s">
-        <v>73</v>
+        <v>223</v>
       </c>
       <c r="K185" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L185"/>
       <c r="M185">
-        <v>45.553246</v>
+        <v>44.691616</v>
       </c>
       <c r="N185">
-        <v>-1.093004</v>
+        <v>-1.022244</v>
       </c>
       <c r="O185" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P185" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q185"/>
+        <v>31</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>79</v>
+      </c>
       <c r="R185" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S185" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T185" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U185"/>
       <c r="V185"/>
       <c r="W185" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X185"/>
       <c r="Y185"/>
       <c r="Z185"/>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>254</v>
+        <v>726</v>
       </c>
       <c r="B186"/>
       <c r="C186" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D186"/>
       <c r="E186" t="s">
-        <v>629</v>
+        <v>727</v>
       </c>
       <c r="F186" t="s">
-        <v>630</v>
+        <v>728</v>
       </c>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>256</v>
+        <v>729</v>
       </c>
       <c r="I186"/>
       <c r="J186" t="s">
-        <v>257</v>
+        <v>94</v>
       </c>
       <c r="K186" t="s">
-        <v>258</v>
+        <v>95</v>
       </c>
       <c r="L186"/>
       <c r="M186">
-        <v>44.49777</v>
+        <v>44.622143</v>
       </c>
       <c r="N186">
-        <v>-0.649588</v>
+        <v>-1.139762</v>
       </c>
       <c r="O186" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P186" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q186" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="R186" t="s">
+        <v>97</v>
+      </c>
+      <c r="S186" t="s">
         <v>98</v>
       </c>
-      <c r="S186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T186" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U186"/>
       <c r="V186"/>
       <c r="W186" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X186"/>
       <c r="Y186"/>
       <c r="Z186"/>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>631</v>
+        <v>396</v>
       </c>
       <c r="B187"/>
       <c r="C187" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D187"/>
       <c r="E187" t="s">
-        <v>632</v>
+        <v>727</v>
       </c>
       <c r="F187" t="s">
-        <v>628</v>
+        <v>730</v>
       </c>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>633</v>
+        <v>397</v>
       </c>
       <c r="I187"/>
-      <c r="J187"/>
+      <c r="J187" t="s">
+        <v>398</v>
+      </c>
       <c r="K187" t="s">
-        <v>634</v>
+        <v>78</v>
       </c>
       <c r="L187"/>
       <c r="M187">
-        <v>44.437496</v>
+        <v>44.691555</v>
       </c>
       <c r="N187">
-        <v>-0.217433</v>
+        <v>-1.022222</v>
       </c>
       <c r="O187" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P187" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q187" t="s">
-        <v>357</v>
+        <v>79</v>
       </c>
       <c r="R187" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="S187"/>
+        <v>80</v>
+      </c>
+      <c r="S187" t="s">
+        <v>81</v>
+      </c>
       <c r="T187" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U187"/>
       <c r="V187"/>
       <c r="W187" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X187"/>
       <c r="Y187"/>
       <c r="Z187"/>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>635</v>
+        <v>731</v>
       </c>
       <c r="B188"/>
       <c r="C188" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D188"/>
       <c r="E188" t="s">
-        <v>636</v>
+        <v>732</v>
       </c>
       <c r="F188" t="s">
-        <v>637</v>
+        <v>733</v>
       </c>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>638</v>
+        <v>734</v>
       </c>
       <c r="I188"/>
-      <c r="J188" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J188"/>
       <c r="K188" t="s">
-        <v>640</v>
+        <v>135</v>
       </c>
       <c r="L188"/>
       <c r="M188">
-        <v>44.8027</v>
+        <v>44.72403</v>
       </c>
       <c r="N188">
-        <v>-0.6886</v>
+        <v>-1.024392</v>
       </c>
       <c r="O188" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P188" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q188" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="R188"/>
+        <v>72</v>
+      </c>
+      <c r="R188" t="s">
+        <v>73</v>
+      </c>
       <c r="S188" t="s">
-        <v>642</v>
+        <v>74</v>
       </c>
       <c r="T188" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="U188"/>
       <c r="V188"/>
       <c r="W188" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X188"/>
       <c r="Y188"/>
       <c r="Z188"/>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>69</v>
+        <v>334</v>
       </c>
       <c r="B189"/>
       <c r="C189" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D189"/>
       <c r="E189" t="s">
-        <v>643</v>
+        <v>735</v>
       </c>
       <c r="F189" t="s">
-        <v>644</v>
+        <v>736</v>
       </c>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>72</v>
+        <v>336</v>
       </c>
       <c r="I189"/>
       <c r="J189" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="K189" t="s">
-        <v>74</v>
+        <v>191</v>
       </c>
       <c r="L189"/>
       <c r="M189">
-        <v>45.553246</v>
+        <v>44.654568</v>
       </c>
       <c r="N189">
-        <v>-1.093004</v>
+        <v>-0.597038</v>
       </c>
       <c r="O189" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P189" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q189"/>
+        <v>31</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>192</v>
+      </c>
       <c r="R189" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="S189" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="T189" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U189"/>
       <c r="V189"/>
       <c r="W189" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X189"/>
       <c r="Y189"/>
       <c r="Z189"/>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>390</v>
+        <v>737</v>
       </c>
       <c r="B190"/>
       <c r="C190" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D190"/>
       <c r="E190" t="s">
-        <v>645</v>
+        <v>738</v>
       </c>
       <c r="F190" t="s">
-        <v>646</v>
+        <v>736</v>
       </c>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>392</v>
+        <v>739</v>
       </c>
       <c r="I190"/>
       <c r="J190" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="K190" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L190"/>
       <c r="M190">
-        <v>44.69166</v>
+        <v>45.553246</v>
       </c>
       <c r="N190">
-        <v>-1.022244</v>
+        <v>-1.093004</v>
       </c>
       <c r="O190" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P190" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q190"/>
       <c r="R190" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="S190" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="T190" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U190"/>
       <c r="V190"/>
       <c r="W190" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X190"/>
       <c r="Y190"/>
       <c r="Z190"/>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>69</v>
+        <v>740</v>
       </c>
       <c r="B191"/>
       <c r="C191" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D191"/>
       <c r="E191" t="s">
-        <v>647</v>
+        <v>741</v>
       </c>
       <c r="F191" t="s">
-        <v>648</v>
+        <v>742</v>
       </c>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>72</v>
+        <v>743</v>
       </c>
       <c r="I191"/>
       <c r="J191" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="K191" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="L191"/>
       <c r="M191">
         <v>45.553246</v>
       </c>
       <c r="N191">
         <v>-1.093004</v>
       </c>
       <c r="O191" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P191" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q191"/>
       <c r="R191" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="S191" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="T191" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U191"/>
       <c r="V191"/>
       <c r="W191" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X191"/>
       <c r="Y191"/>
       <c r="Z191"/>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>133</v>
+        <v>744</v>
       </c>
       <c r="B192"/>
       <c r="C192" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D192"/>
       <c r="E192" t="s">
-        <v>649</v>
+        <v>745</v>
       </c>
       <c r="F192" t="s">
-        <v>650</v>
+        <v>746</v>
       </c>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>135</v>
+        <v>747</v>
       </c>
       <c r="I192"/>
       <c r="J192" t="s">
-        <v>116</v>
+        <v>748</v>
       </c>
       <c r="K192" t="s">
-        <v>32</v>
+        <v>749</v>
       </c>
       <c r="L192"/>
       <c r="M192">
-        <v>44.691708</v>
+        <v>44.72505</v>
       </c>
       <c r="N192">
-        <v>-1.022329</v>
+        <v>-0.472155</v>
       </c>
       <c r="O192" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P192" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q192" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="R192" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="S192" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="T192" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U192"/>
       <c r="V192"/>
       <c r="W192" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X192"/>
       <c r="Y192"/>
       <c r="Z192"/>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>304</v>
+        <v>221</v>
       </c>
       <c r="B193"/>
       <c r="C193" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D193"/>
       <c r="E193" t="s">
-        <v>649</v>
+        <v>745</v>
       </c>
       <c r="F193" t="s">
-        <v>651</v>
+        <v>750</v>
       </c>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>306</v>
+        <v>222</v>
       </c>
       <c r="I193"/>
       <c r="J193" t="s">
-        <v>116</v>
+        <v>223</v>
       </c>
       <c r="K193" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="L193"/>
       <c r="M193">
         <v>44.69166</v>
       </c>
       <c r="N193">
-        <v>-1.022244</v>
+        <v>-1.022222</v>
       </c>
       <c r="O193" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P193" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q193" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="R193" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="S193" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="T193" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U193"/>
       <c r="V193"/>
       <c r="W193" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X193"/>
       <c r="Y193"/>
       <c r="Z193"/>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>424</v>
+        <v>751</v>
       </c>
       <c r="B194"/>
       <c r="C194" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D194"/>
       <c r="E194" t="s">
-        <v>652</v>
+        <v>752</v>
       </c>
       <c r="F194" t="s">
-        <v>653</v>
+        <v>753</v>
       </c>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>426</v>
+        <v>754</v>
       </c>
       <c r="I194"/>
       <c r="J194" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="K194" t="s">
-        <v>74</v>
+        <v>191</v>
       </c>
       <c r="L194"/>
       <c r="M194">
-        <v>45.553246</v>
+        <v>44.65413</v>
       </c>
       <c r="N194">
-        <v>-1.093004</v>
+        <v>-0.596829</v>
       </c>
       <c r="O194" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P194" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q194"/>
+        <v>31</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>192</v>
+      </c>
       <c r="R194" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="S194" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="T194" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U194"/>
       <c r="V194"/>
       <c r="W194" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X194"/>
       <c r="Y194"/>
       <c r="Z194"/>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>535</v>
+        <v>623</v>
       </c>
       <c r="B195"/>
       <c r="C195" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D195"/>
       <c r="E195" t="s">
-        <v>654</v>
+        <v>752</v>
       </c>
       <c r="F195" t="s">
-        <v>655</v>
+        <v>755</v>
       </c>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>538</v>
+        <v>625</v>
       </c>
       <c r="I195"/>
       <c r="J195" t="s">
-        <v>150</v>
+        <v>77</v>
       </c>
       <c r="K195" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="L195"/>
       <c r="M195">
-        <v>44.622143</v>
+        <v>44.691647</v>
       </c>
       <c r="N195">
-        <v>-1.139762</v>
+        <v>-1.022265</v>
       </c>
       <c r="O195" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P195" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q195" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="R195" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="S195" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="T195" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U195"/>
       <c r="V195"/>
       <c r="W195" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X195"/>
       <c r="Y195"/>
       <c r="Z195"/>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>259</v>
+        <v>756</v>
       </c>
       <c r="B196"/>
       <c r="C196" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D196"/>
       <c r="E196" t="s">
-        <v>656</v>
+        <v>757</v>
       </c>
       <c r="F196" t="s">
-        <v>657</v>
+        <v>753</v>
       </c>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>261</v>
+        <v>758</v>
       </c>
       <c r="I196"/>
       <c r="J196" t="s">
-        <v>116</v>
+        <v>161</v>
       </c>
       <c r="K196" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="L196"/>
       <c r="M196">
-        <v>44.691677</v>
+        <v>44.59809</v>
       </c>
       <c r="N196">
-        <v>-1.022329</v>
+        <v>-1.200498</v>
       </c>
       <c r="O196" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P196" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q196" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="R196" t="s">
+        <v>97</v>
+      </c>
+      <c r="S196" t="s">
         <v>98</v>
       </c>
-      <c r="S196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T196" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U196"/>
       <c r="V196"/>
       <c r="W196" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X196"/>
       <c r="Y196"/>
       <c r="Z196"/>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>146</v>
+        <v>759</v>
       </c>
       <c r="B197"/>
       <c r="C197" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D197"/>
       <c r="E197" t="s">
-        <v>658</v>
+        <v>760</v>
       </c>
       <c r="F197" t="s">
-        <v>659</v>
+        <v>761</v>
       </c>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>149</v>
+        <v>762</v>
       </c>
       <c r="I197"/>
       <c r="J197" t="s">
-        <v>150</v>
+        <v>763</v>
       </c>
       <c r="K197" t="s">
-        <v>151</v>
+        <v>213</v>
       </c>
       <c r="L197"/>
       <c r="M197">
-        <v>44.622143</v>
+        <v>44.90066</v>
       </c>
       <c r="N197">
-        <v>-1.139762</v>
+        <v>-0.61664</v>
       </c>
       <c r="O197" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P197" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q197" t="s">
-        <v>152</v>
+        <v>214</v>
       </c>
       <c r="R197" t="s">
-        <v>153</v>
+        <v>215</v>
       </c>
       <c r="S197" t="s">
-        <v>154</v>
+        <v>216</v>
       </c>
       <c r="T197" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U197"/>
       <c r="V197"/>
       <c r="W197" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X197"/>
       <c r="Y197"/>
       <c r="Z197"/>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>272</v>
+        <v>446</v>
       </c>
       <c r="B198"/>
       <c r="C198" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D198"/>
       <c r="E198" t="s">
-        <v>660</v>
+        <v>764</v>
       </c>
       <c r="F198" t="s">
-        <v>661</v>
+        <v>761</v>
       </c>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>274</v>
+        <v>449</v>
       </c>
       <c r="I198"/>
       <c r="J198" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="K198" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="L198"/>
       <c r="M198">
-        <v>44.65432</v>
+        <v>44.691692</v>
       </c>
       <c r="N198">
-        <v>-0.596899</v>
+        <v>-1.022351</v>
       </c>
       <c r="O198" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P198" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q198" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="R198" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="S198" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="T198" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U198"/>
       <c r="V198"/>
       <c r="W198" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X198"/>
       <c r="Y198"/>
       <c r="Z198"/>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="B199"/>
       <c r="C199" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D199"/>
       <c r="E199" t="s">
-        <v>662</v>
+        <v>765</v>
       </c>
       <c r="F199" t="s">
-        <v>663</v>
+        <v>766</v>
       </c>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="I199"/>
       <c r="J199" t="s">
-        <v>166</v>
+        <v>94</v>
       </c>
       <c r="K199" t="s">
-        <v>151</v>
+        <v>95</v>
       </c>
       <c r="L199"/>
       <c r="M199">
-        <v>44.608402</v>
+        <v>44.622143</v>
       </c>
       <c r="N199">
-        <v>-1.153356</v>
+        <v>-1.139762</v>
       </c>
       <c r="O199" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P199" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q199" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="R199" t="s">
-        <v>153</v>
+        <v>97</v>
       </c>
       <c r="S199" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="T199" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U199"/>
       <c r="V199"/>
       <c r="W199" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X199"/>
       <c r="Y199"/>
       <c r="Z199"/>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>167</v>
+        <v>767</v>
       </c>
       <c r="B200"/>
       <c r="C200" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D200"/>
       <c r="E200" t="s">
-        <v>662</v>
+        <v>768</v>
       </c>
       <c r="F200" t="s">
-        <v>664</v>
+        <v>769</v>
       </c>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>169</v>
+        <v>770</v>
       </c>
       <c r="I200"/>
       <c r="J200" t="s">
-        <v>123</v>
+        <v>771</v>
       </c>
       <c r="K200" t="s">
-        <v>32</v>
+        <v>213</v>
       </c>
       <c r="L200"/>
       <c r="M200">
-        <v>44.69177</v>
+        <v>44.90051</v>
       </c>
       <c r="N200">
-        <v>-1.022372</v>
+        <v>-0.616554</v>
       </c>
       <c r="O200" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P200" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q200" t="s">
-        <v>35</v>
+        <v>214</v>
       </c>
       <c r="R200" t="s">
-        <v>98</v>
+        <v>215</v>
       </c>
       <c r="S200" t="s">
-        <v>99</v>
+        <v>216</v>
       </c>
       <c r="T200" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U200"/>
       <c r="V200"/>
       <c r="W200" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X200"/>
       <c r="Y200"/>
       <c r="Z200"/>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>69</v>
+        <v>217</v>
       </c>
       <c r="B201"/>
       <c r="C201" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D201"/>
       <c r="E201" t="s">
-        <v>665</v>
+        <v>772</v>
       </c>
       <c r="F201" t="s">
-        <v>666</v>
+        <v>773</v>
       </c>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>72</v>
+        <v>220</v>
       </c>
       <c r="I201"/>
       <c r="J201" t="s">
-        <v>73</v>
+        <v>161</v>
       </c>
       <c r="K201" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="L201"/>
       <c r="M201">
-        <v>45.553246</v>
+        <v>44.608402</v>
       </c>
       <c r="N201">
-        <v>-1.093004</v>
+        <v>-1.153356</v>
       </c>
       <c r="O201" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P201" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q201"/>
+        <v>31</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>96</v>
+      </c>
       <c r="R201" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="S201" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="T201" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U201"/>
       <c r="V201"/>
       <c r="W201" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X201"/>
       <c r="Y201"/>
       <c r="Z201"/>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>69</v>
+        <v>774</v>
       </c>
       <c r="B202"/>
       <c r="C202" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D202"/>
       <c r="E202" t="s">
-        <v>667</v>
+        <v>772</v>
       </c>
       <c r="F202" t="s">
-        <v>668</v>
+        <v>775</v>
       </c>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>72</v>
+        <v>776</v>
       </c>
       <c r="I202"/>
       <c r="J202" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K202" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L202"/>
       <c r="M202">
-        <v>45.553246</v>
+        <v>44.691463</v>
       </c>
       <c r="N202">
-        <v>-1.093004</v>
+        <v>-1.022587</v>
       </c>
       <c r="O202" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P202" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q202"/>
+        <v>31</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>79</v>
+      </c>
       <c r="R202" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S202" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T202" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U202"/>
       <c r="V202"/>
       <c r="W202" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X202"/>
       <c r="Y202"/>
       <c r="Z202"/>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>69</v>
+        <v>777</v>
       </c>
       <c r="B203"/>
       <c r="C203" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D203"/>
       <c r="E203" t="s">
-        <v>669</v>
+        <v>778</v>
       </c>
       <c r="F203" t="s">
-        <v>670</v>
+        <v>779</v>
       </c>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>72</v>
+        <v>780</v>
       </c>
       <c r="I203"/>
       <c r="J203" t="s">
-        <v>73</v>
+        <v>781</v>
       </c>
       <c r="K203" t="s">
-        <v>74</v>
+        <v>782</v>
       </c>
       <c r="L203"/>
       <c r="M203">
-        <v>45.553246</v>
+        <v>44.89311</v>
       </c>
       <c r="N203">
-        <v>-1.093004</v>
+        <v>-0.663492</v>
       </c>
       <c r="O203" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P203" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q203"/>
+        <v>31</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>231</v>
+      </c>
       <c r="R203" t="s">
-        <v>75</v>
+        <v>232</v>
       </c>
       <c r="S203" t="s">
-        <v>76</v>
+        <v>233</v>
       </c>
       <c r="T203" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U203"/>
       <c r="V203"/>
       <c r="W203" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X203"/>
       <c r="Y203"/>
       <c r="Z203"/>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>671</v>
+        <v>235</v>
       </c>
       <c r="B204"/>
       <c r="C204" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D204"/>
       <c r="E204" t="s">
-        <v>672</v>
+        <v>783</v>
       </c>
       <c r="F204" t="s">
-        <v>673</v>
+        <v>784</v>
       </c>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>674</v>
+        <v>238</v>
       </c>
       <c r="I204"/>
-      <c r="J204"/>
+      <c r="J204" t="s">
+        <v>77</v>
+      </c>
       <c r="K204" t="s">
-        <v>554</v>
+        <v>78</v>
       </c>
       <c r="L204"/>
       <c r="M204">
-        <v>44.809364</v>
+        <v>44.691616</v>
       </c>
       <c r="N204">
-        <v>-0.031018</v>
+        <v>-1.022265</v>
       </c>
       <c r="O204" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P204" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q204" t="s">
-        <v>357</v>
+        <v>79</v>
       </c>
       <c r="R204" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="S204"/>
+        <v>80</v>
+      </c>
+      <c r="S204" t="s">
+        <v>81</v>
+      </c>
       <c r="T204" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U204"/>
       <c r="V204"/>
       <c r="W204" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X204"/>
       <c r="Y204"/>
       <c r="Z204"/>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>675</v>
+        <v>785</v>
       </c>
       <c r="B205"/>
       <c r="C205" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D205"/>
       <c r="E205" t="s">
-        <v>672</v>
+        <v>786</v>
       </c>
       <c r="F205" t="s">
-        <v>676</v>
+        <v>787</v>
       </c>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>677</v>
+        <v>788</v>
       </c>
       <c r="I205"/>
-      <c r="J205"/>
+      <c r="J205" t="s">
+        <v>39</v>
+      </c>
       <c r="K205" t="s">
-        <v>554</v>
+        <v>40</v>
       </c>
       <c r="L205"/>
       <c r="M205">
-        <v>44.809364</v>
+        <v>45.553246</v>
       </c>
       <c r="N205">
-        <v>-0.031018</v>
+        <v>-1.093004</v>
       </c>
       <c r="O205" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P205" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q205"/>
       <c r="R205" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="S205" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="T205" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V205"/>
+        <v>41</v>
+      </c>
+      <c r="U205" t="s">
+        <v>789</v>
+      </c>
+      <c r="V205" t="s">
+        <v>790</v>
+      </c>
       <c r="W205" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X205"/>
       <c r="Y205"/>
       <c r="Z205"/>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>510</v>
+        <v>791</v>
       </c>
       <c r="B206"/>
       <c r="C206" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D206"/>
       <c r="E206" t="s">
-        <v>672</v>
+        <v>792</v>
       </c>
       <c r="F206" t="s">
-        <v>678</v>
+        <v>793</v>
       </c>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>512</v>
+        <v>794</v>
       </c>
       <c r="I206"/>
       <c r="J206" t="s">
-        <v>513</v>
+        <v>795</v>
       </c>
       <c r="K206" t="s">
-        <v>514</v>
+        <v>796</v>
       </c>
       <c r="L206"/>
       <c r="M206">
-        <v>44.731285</v>
+        <v>44.91401</v>
       </c>
       <c r="N206">
-        <v>-0.052503</v>
+        <v>-0.6865</v>
       </c>
       <c r="O206" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P206" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q206" t="s">
-        <v>35</v>
+        <v>231</v>
       </c>
       <c r="R206" t="s">
-        <v>98</v>
+        <v>232</v>
       </c>
       <c r="S206" t="s">
-        <v>99</v>
+        <v>233</v>
       </c>
       <c r="T206" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U206"/>
       <c r="V206"/>
       <c r="W206" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X206"/>
       <c r="Y206"/>
       <c r="Z206"/>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>679</v>
+        <v>701</v>
       </c>
       <c r="B207"/>
       <c r="C207" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D207"/>
       <c r="E207" t="s">
-        <v>680</v>
+        <v>792</v>
       </c>
       <c r="F207" t="s">
-        <v>670</v>
+        <v>797</v>
       </c>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>681</v>
+        <v>704</v>
       </c>
       <c r="I207"/>
-      <c r="J207"/>
+      <c r="J207" t="s">
+        <v>695</v>
+      </c>
       <c r="K207" t="s">
-        <v>682</v>
+        <v>78</v>
       </c>
       <c r="L207"/>
       <c r="M207">
-        <v>45.306004</v>
+        <v>44.691784</v>
       </c>
       <c r="N207">
-        <v>-0.854695</v>
+        <v>-1.022329</v>
       </c>
       <c r="O207" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P207" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q207" t="s">
-        <v>357</v>
+        <v>79</v>
       </c>
       <c r="R207" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="S207"/>
+        <v>80</v>
+      </c>
+      <c r="S207" t="s">
+        <v>81</v>
+      </c>
       <c r="T207" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U207"/>
       <c r="V207"/>
       <c r="W207" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X207"/>
       <c r="Y207"/>
       <c r="Z207"/>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>403</v>
+        <v>785</v>
       </c>
       <c r="B208"/>
       <c r="C208" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D208"/>
       <c r="E208" t="s">
-        <v>680</v>
+        <v>798</v>
       </c>
       <c r="F208" t="s">
-        <v>670</v>
+        <v>799</v>
       </c>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>405</v>
+        <v>788</v>
       </c>
       <c r="I208"/>
       <c r="J208" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="K208" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L208"/>
       <c r="M208">
-        <v>44.691708</v>
+        <v>45.553246</v>
       </c>
       <c r="N208">
-        <v>-1.022179</v>
+        <v>-1.093004</v>
       </c>
       <c r="O208" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P208" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q208"/>
       <c r="R208" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="S208" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="T208" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V208"/>
+        <v>41</v>
+      </c>
+      <c r="U208" t="s">
+        <v>789</v>
+      </c>
+      <c r="V208" t="s">
+        <v>790</v>
+      </c>
       <c r="W208" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X208"/>
       <c r="Y208"/>
       <c r="Z208"/>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>683</v>
+        <v>526</v>
       </c>
       <c r="B209"/>
       <c r="C209" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D209"/>
       <c r="E209" t="s">
-        <v>684</v>
+        <v>800</v>
       </c>
       <c r="F209" t="s">
-        <v>685</v>
+        <v>801</v>
       </c>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>686</v>
+        <v>529</v>
       </c>
       <c r="I209"/>
       <c r="J209" t="s">
-        <v>687</v>
+        <v>77</v>
       </c>
       <c r="K209" t="s">
-        <v>688</v>
+        <v>78</v>
       </c>
       <c r="L209"/>
       <c r="M209">
-        <v>44.839397</v>
+        <v>44.69166</v>
       </c>
       <c r="N209">
-        <v>-0.783146</v>
+        <v>-1.022308</v>
       </c>
       <c r="O209" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P209" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q209" t="s">
-        <v>177</v>
+        <v>79</v>
       </c>
       <c r="R209" t="s">
-        <v>178</v>
+        <v>80</v>
       </c>
       <c r="S209" t="s">
-        <v>179</v>
+        <v>81</v>
       </c>
       <c r="T209" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U209"/>
       <c r="V209"/>
       <c r="W209" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X209"/>
       <c r="Y209"/>
       <c r="Z209"/>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>69</v>
+        <v>334</v>
       </c>
       <c r="B210"/>
       <c r="C210" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D210"/>
       <c r="E210" t="s">
-        <v>689</v>
+        <v>802</v>
       </c>
       <c r="F210" t="s">
-        <v>690</v>
+        <v>803</v>
       </c>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>72</v>
+        <v>336</v>
       </c>
       <c r="I210"/>
       <c r="J210" t="s">
-        <v>73</v>
+        <v>190</v>
       </c>
       <c r="K210" t="s">
-        <v>74</v>
+        <v>191</v>
       </c>
       <c r="L210"/>
       <c r="M210">
-        <v>45.553246</v>
+        <v>44.654568</v>
       </c>
       <c r="N210">
-        <v>-1.093004</v>
+        <v>-0.597038</v>
       </c>
       <c r="O210" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P210" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q210"/>
+        <v>31</v>
+      </c>
+      <c r="Q210" t="s">
+        <v>192</v>
+      </c>
       <c r="R210" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="S210" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="T210" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U210"/>
       <c r="V210"/>
       <c r="W210" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X210"/>
       <c r="Y210"/>
       <c r="Z210"/>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>691</v>
+        <v>421</v>
       </c>
       <c r="B211"/>
       <c r="C211" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D211"/>
       <c r="E211" t="s">
-        <v>692</v>
+        <v>802</v>
       </c>
       <c r="F211" t="s">
-        <v>693</v>
+        <v>803</v>
       </c>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>694</v>
+        <v>424</v>
       </c>
       <c r="I211"/>
       <c r="J211" t="s">
-        <v>463</v>
+        <v>425</v>
       </c>
       <c r="K211" t="s">
-        <v>129</v>
+        <v>426</v>
       </c>
       <c r="L211"/>
       <c r="M211">
-        <v>44.900513</v>
+        <v>45.259808</v>
       </c>
       <c r="N211">
-        <v>-0.616527</v>
+        <v>-0.871102</v>
       </c>
       <c r="O211" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P211" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q211" t="s">
-        <v>130</v>
+        <v>425</v>
       </c>
       <c r="R211" t="s">
-        <v>131</v>
+        <v>427</v>
       </c>
       <c r="S211" t="s">
-        <v>132</v>
+        <v>428</v>
       </c>
       <c r="T211" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V211"/>
+        <v>41</v>
+      </c>
+      <c r="U211" t="s">
+        <v>429</v>
+      </c>
+      <c r="V211" t="s">
+        <v>430</v>
+      </c>
       <c r="W211" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y211"/>
+        <v>41</v>
+      </c>
+      <c r="X211" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y211" t="s">
+        <v>427</v>
+      </c>
       <c r="Z211"/>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>695</v>
+        <v>804</v>
       </c>
       <c r="B212"/>
       <c r="C212" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D212"/>
       <c r="E212" t="s">
-        <v>696</v>
+        <v>802</v>
       </c>
       <c r="F212" t="s">
-        <v>697</v>
+        <v>805</v>
       </c>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>698</v>
+        <v>806</v>
       </c>
       <c r="I212"/>
       <c r="J212" t="s">
-        <v>150</v>
+        <v>77</v>
       </c>
       <c r="K212" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="L212"/>
       <c r="M212">
-        <v>44.622143</v>
+        <v>44.69163</v>
       </c>
       <c r="N212">
-        <v>-1.139762</v>
+        <v>-1.022265</v>
       </c>
       <c r="O212" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P212" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q212" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="R212" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="S212" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="T212" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U212"/>
       <c r="V212"/>
       <c r="W212" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X212"/>
       <c r="Y212"/>
       <c r="Z212"/>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>69</v>
+        <v>707</v>
       </c>
       <c r="B213"/>
       <c r="C213" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D213"/>
       <c r="E213" t="s">
-        <v>696</v>
+        <v>802</v>
       </c>
       <c r="F213" t="s">
-        <v>699</v>
+        <v>803</v>
       </c>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>72</v>
+        <v>708</v>
       </c>
       <c r="I213"/>
       <c r="J213" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K213" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L213"/>
       <c r="M213">
-        <v>45.553246</v>
+        <v>44.691647</v>
       </c>
       <c r="N213">
-        <v>-1.093004</v>
+        <v>-1.022222</v>
       </c>
       <c r="O213" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P213" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q213"/>
+        <v>31</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>79</v>
+      </c>
       <c r="R213" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S213" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T213" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U213"/>
       <c r="V213"/>
       <c r="W213" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X213"/>
       <c r="Y213"/>
       <c r="Z213"/>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>307</v>
+        <v>785</v>
       </c>
       <c r="B214"/>
       <c r="C214" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D214"/>
       <c r="E214" t="s">
-        <v>700</v>
+        <v>807</v>
       </c>
       <c r="F214" t="s">
-        <v>701</v>
+        <v>808</v>
       </c>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>310</v>
+        <v>788</v>
       </c>
       <c r="I214"/>
       <c r="J214" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="K214" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L214"/>
       <c r="M214">
-        <v>44.69166</v>
+        <v>45.553246</v>
       </c>
       <c r="N214">
-        <v>-1.022201</v>
+        <v>-1.093004</v>
       </c>
       <c r="O214" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P214" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q214"/>
       <c r="R214" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="S214" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="T214" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V214"/>
+        <v>41</v>
+      </c>
+      <c r="U214" t="s">
+        <v>789</v>
+      </c>
+      <c r="V214" t="s">
+        <v>790</v>
+      </c>
       <c r="W214" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X214"/>
       <c r="Y214"/>
       <c r="Z214"/>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>448</v>
+        <v>809</v>
       </c>
       <c r="B215"/>
       <c r="C215" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D215"/>
       <c r="E215" t="s">
-        <v>702</v>
+        <v>810</v>
       </c>
       <c r="F215" t="s">
-        <v>703</v>
+        <v>811</v>
       </c>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>451</v>
+        <v>812</v>
       </c>
       <c r="I215"/>
       <c r="J215" t="s">
-        <v>112</v>
+        <v>695</v>
       </c>
       <c r="K215" t="s">
-        <v>113</v>
+        <v>78</v>
       </c>
       <c r="L215"/>
       <c r="M215">
-        <v>44.65392</v>
+        <v>44.687813</v>
       </c>
       <c r="N215">
-        <v>-0.596722</v>
+        <v>-1.021683</v>
       </c>
       <c r="O215" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P215" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q215" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="R215" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="S215" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="T215" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U215"/>
       <c r="V215"/>
       <c r="W215" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X215"/>
       <c r="Y215"/>
       <c r="Z215"/>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>704</v>
+        <v>813</v>
       </c>
       <c r="B216"/>
       <c r="C216" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D216"/>
       <c r="E216" t="s">
-        <v>705</v>
+        <v>808</v>
       </c>
       <c r="F216" t="s">
-        <v>706</v>
+        <v>814</v>
       </c>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>707</v>
+        <v>815</v>
       </c>
       <c r="I216"/>
       <c r="J216" t="s">
-        <v>483</v>
+        <v>816</v>
       </c>
       <c r="K216" t="s">
-        <v>258</v>
+        <v>177</v>
       </c>
       <c r="L216"/>
       <c r="M216">
-        <v>44.498282</v>
+        <v>44.65675</v>
       </c>
       <c r="N216">
-        <v>-0.651523</v>
+        <v>-1.147301</v>
       </c>
       <c r="O216" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P216" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q216" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="R216"/>
+        <v>178</v>
+      </c>
+      <c r="R216" t="s">
+        <v>179</v>
+      </c>
       <c r="S216" t="s">
-        <v>708</v>
+        <v>180</v>
       </c>
       <c r="T216" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U216"/>
       <c r="V216"/>
       <c r="W216" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X216"/>
       <c r="Y216"/>
       <c r="Z216"/>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>709</v>
+        <v>186</v>
       </c>
       <c r="B217"/>
       <c r="C217" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D217"/>
       <c r="E217" t="s">
-        <v>710</v>
+        <v>817</v>
       </c>
       <c r="F217" t="s">
-        <v>711</v>
+        <v>818</v>
       </c>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>712</v>
+        <v>189</v>
       </c>
       <c r="I217"/>
       <c r="J217" t="s">
-        <v>713</v>
+        <v>190</v>
       </c>
       <c r="K217" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="L217"/>
       <c r="M217">
-        <v>44.900517</v>
+        <v>44.65432</v>
       </c>
       <c r="N217">
-        <v>-0.616522</v>
+        <v>-0.596899</v>
       </c>
       <c r="O217" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P217" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q217" t="s">
-        <v>130</v>
+        <v>192</v>
       </c>
       <c r="R217" t="s">
-        <v>131</v>
+        <v>193</v>
       </c>
       <c r="S217" t="s">
-        <v>132</v>
+        <v>194</v>
       </c>
       <c r="T217" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U217"/>
       <c r="V217"/>
       <c r="W217" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X217"/>
       <c r="Y217"/>
       <c r="Z217"/>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>714</v>
+        <v>756</v>
       </c>
       <c r="B218"/>
       <c r="C218" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D218"/>
       <c r="E218" t="s">
-        <v>715</v>
+        <v>819</v>
       </c>
       <c r="F218" t="s">
-        <v>711</v>
+        <v>820</v>
       </c>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>716</v>
+        <v>758</v>
       </c>
       <c r="I218"/>
       <c r="J218" t="s">
-        <v>31</v>
+        <v>161</v>
       </c>
       <c r="K218" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="L218"/>
       <c r="M218">
-        <v>44.687813</v>
+        <v>44.602444</v>
       </c>
       <c r="N218">
-        <v>-1.021683</v>
+        <v>-1.204432</v>
       </c>
       <c r="O218" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P218" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q218" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="R218" t="s">
+        <v>97</v>
+      </c>
+      <c r="S218" t="s">
         <v>98</v>
       </c>
-      <c r="S218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T218" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U218"/>
       <c r="V218"/>
       <c r="W218" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X218"/>
       <c r="Y218"/>
       <c r="Z218"/>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>93</v>
+        <v>709</v>
       </c>
       <c r="B219"/>
       <c r="C219" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D219"/>
       <c r="E219" t="s">
-        <v>715</v>
+        <v>821</v>
       </c>
       <c r="F219" t="s">
-        <v>711</v>
+        <v>822</v>
       </c>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>95</v>
+        <v>712</v>
       </c>
       <c r="I219"/>
       <c r="J219" t="s">
-        <v>96</v>
+        <v>695</v>
       </c>
       <c r="K219" t="s">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="L219"/>
       <c r="M219">
-        <v>44.70037</v>
+        <v>44.69177</v>
       </c>
       <c r="N219">
-        <v>-1.043165</v>
+        <v>-1.022286</v>
       </c>
       <c r="O219" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P219" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q219" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="R219" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="S219" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="T219" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U219"/>
       <c r="V219"/>
       <c r="W219" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X219"/>
       <c r="Y219"/>
       <c r="Z219"/>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>146</v>
+        <v>823</v>
       </c>
       <c r="B220"/>
       <c r="C220" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D220"/>
       <c r="E220" t="s">
-        <v>717</v>
+        <v>824</v>
       </c>
       <c r="F220" t="s">
-        <v>718</v>
+        <v>825</v>
       </c>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>149</v>
+        <v>459</v>
       </c>
       <c r="I220"/>
       <c r="J220" t="s">
-        <v>150</v>
+        <v>460</v>
       </c>
       <c r="K220" t="s">
-        <v>151</v>
+        <v>53</v>
       </c>
       <c r="L220"/>
       <c r="M220">
-        <v>44.622143</v>
+        <v>45.05863</v>
       </c>
       <c r="N220">
-        <v>-1.139762</v>
+        <v>-0.032654</v>
       </c>
       <c r="O220" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P220" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q220" t="s">
-        <v>152</v>
+        <v>54</v>
       </c>
       <c r="R220" t="s">
-        <v>153</v>
+        <v>55</v>
       </c>
       <c r="S220" t="s">
-        <v>154</v>
+        <v>56</v>
       </c>
       <c r="T220" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U220"/>
       <c r="V220"/>
       <c r="W220" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X220"/>
       <c r="Y220"/>
       <c r="Z220"/>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>719</v>
+        <v>785</v>
       </c>
       <c r="B221"/>
       <c r="C221" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D221"/>
       <c r="E221" t="s">
-        <v>720</v>
+        <v>824</v>
       </c>
       <c r="F221" t="s">
-        <v>721</v>
+        <v>826</v>
       </c>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>722</v>
+        <v>788</v>
       </c>
       <c r="I221"/>
       <c r="J221" t="s">
-        <v>723</v>
+        <v>39</v>
       </c>
       <c r="K221" t="s">
-        <v>240</v>
+        <v>40</v>
       </c>
       <c r="L221"/>
       <c r="M221">
-        <v>45.02932</v>
+        <v>45.553246</v>
       </c>
       <c r="N221">
-        <v>-1.174781</v>
+        <v>-1.093004</v>
       </c>
       <c r="O221" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P221" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q221"/>
       <c r="R221" t="s">
-        <v>242</v>
+        <v>42</v>
       </c>
       <c r="S221" t="s">
-        <v>243</v>
+        <v>43</v>
       </c>
       <c r="T221" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U221" t="s">
-        <v>244</v>
+        <v>789</v>
       </c>
       <c r="V221" t="s">
-        <v>242</v>
+        <v>790</v>
       </c>
       <c r="W221" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X221"/>
       <c r="Y221"/>
       <c r="Z221"/>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>272</v>
+        <v>731</v>
       </c>
       <c r="B222"/>
       <c r="C222" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D222"/>
       <c r="E222" t="s">
-        <v>724</v>
+        <v>827</v>
       </c>
       <c r="F222" t="s">
-        <v>725</v>
+        <v>828</v>
       </c>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>274</v>
+        <v>734</v>
       </c>
       <c r="I222"/>
-      <c r="J222" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J222"/>
       <c r="K222" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="L222"/>
       <c r="M222">
-        <v>44.65432</v>
+        <v>44.707462</v>
       </c>
       <c r="N222">
-        <v>-0.596899</v>
+        <v>-1.052669</v>
       </c>
       <c r="O222" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P222" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q222" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="R222" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="S222" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="T222" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U222"/>
       <c r="V222"/>
       <c r="W222" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X222"/>
       <c r="Y222"/>
       <c r="Z222"/>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>197</v>
+        <v>334</v>
       </c>
       <c r="B223"/>
       <c r="C223" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D223"/>
       <c r="E223" t="s">
-        <v>726</v>
+        <v>829</v>
       </c>
       <c r="F223" t="s">
-        <v>727</v>
+        <v>830</v>
       </c>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>200</v>
+        <v>336</v>
       </c>
       <c r="I223"/>
       <c r="J223" t="s">
-        <v>123</v>
+        <v>190</v>
       </c>
       <c r="K223" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
       <c r="L223"/>
       <c r="M223">
-        <v>44.691647</v>
+        <v>44.654568</v>
       </c>
       <c r="N223">
-        <v>-1.022244</v>
+        <v>-0.597038</v>
       </c>
       <c r="O223" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P223" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q223" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="R223" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="S223" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="T223" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U223"/>
       <c r="V223"/>
       <c r="W223" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X223"/>
       <c r="Y223"/>
       <c r="Z223"/>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>728</v>
+        <v>701</v>
       </c>
       <c r="B224"/>
       <c r="C224" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D224"/>
       <c r="E224" t="s">
-        <v>729</v>
+        <v>829</v>
       </c>
       <c r="F224" t="s">
-        <v>730</v>
+        <v>831</v>
       </c>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>731</v>
+        <v>704</v>
       </c>
       <c r="I224"/>
       <c r="J224" t="s">
-        <v>713</v>
+        <v>695</v>
       </c>
       <c r="K224" t="s">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="L224"/>
       <c r="M224">
-        <v>44.900517</v>
+        <v>44.691784</v>
       </c>
       <c r="N224">
-        <v>-0.616543</v>
+        <v>-1.022329</v>
       </c>
       <c r="O224" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P224" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q224" t="s">
-        <v>130</v>
+        <v>79</v>
       </c>
       <c r="R224" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="S224" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="T224" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U224"/>
       <c r="V224"/>
       <c r="W224" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="X224"/>
+      <c r="Y224"/>
       <c r="Z224"/>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>162</v>
+        <v>90</v>
       </c>
       <c r="B225"/>
       <c r="C225" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D225"/>
       <c r="E225" t="s">
-        <v>729</v>
+        <v>830</v>
       </c>
       <c r="F225" t="s">
-        <v>727</v>
+        <v>832</v>
       </c>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>165</v>
+        <v>93</v>
       </c>
       <c r="I225"/>
       <c r="J225" t="s">
-        <v>166</v>
+        <v>94</v>
       </c>
       <c r="K225" t="s">
-        <v>151</v>
+        <v>95</v>
       </c>
       <c r="L225"/>
       <c r="M225">
-        <v>44.608402</v>
+        <v>44.622143</v>
       </c>
       <c r="N225">
-        <v>-1.153356</v>
+        <v>-1.139762</v>
       </c>
       <c r="O225" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P225" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q225" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="R225" t="s">
-        <v>153</v>
+        <v>97</v>
       </c>
       <c r="S225" t="s">
-        <v>154</v>
+        <v>98</v>
       </c>
       <c r="T225" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U225"/>
       <c r="V225"/>
       <c r="W225" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X225"/>
       <c r="Y225"/>
       <c r="Z225"/>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>418</v>
+        <v>785</v>
       </c>
       <c r="B226"/>
       <c r="C226" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D226"/>
       <c r="E226" t="s">
-        <v>734</v>
+        <v>833</v>
       </c>
       <c r="F226" t="s">
-        <v>735</v>
+        <v>834</v>
       </c>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>419</v>
+        <v>788</v>
       </c>
       <c r="I226"/>
       <c r="J226" t="s">
-        <v>123</v>
+        <v>39</v>
       </c>
       <c r="K226" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="L226"/>
       <c r="M226">
-        <v>44.691708</v>
+        <v>45.553246</v>
       </c>
       <c r="N226">
-        <v>-1.022265</v>
+        <v>-1.093004</v>
       </c>
       <c r="O226" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P226" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q226"/>
       <c r="R226" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="S226" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="T226" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V226"/>
+        <v>41</v>
+      </c>
+      <c r="U226" t="s">
+        <v>789</v>
+      </c>
+      <c r="V226" t="s">
+        <v>790</v>
+      </c>
       <c r="W226" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X226"/>
       <c r="Y226"/>
       <c r="Z226"/>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>184</v>
+        <v>835</v>
       </c>
       <c r="B227"/>
       <c r="C227" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D227"/>
       <c r="E227" t="s">
-        <v>734</v>
+        <v>836</v>
       </c>
       <c r="F227" t="s">
-        <v>736</v>
+        <v>837</v>
       </c>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>186</v>
+        <v>838</v>
       </c>
       <c r="I227"/>
       <c r="J227" t="s">
-        <v>116</v>
+        <v>839</v>
       </c>
       <c r="K227" t="s">
-        <v>32</v>
+        <v>840</v>
       </c>
       <c r="L227"/>
       <c r="M227">
-        <v>44.691647</v>
+        <v>44.700783</v>
       </c>
       <c r="N227">
-        <v>-1.022265</v>
+        <v>-0.578257</v>
       </c>
       <c r="O227" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P227" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q227" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="R227" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="S227" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="T227" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U227"/>
       <c r="V227"/>
       <c r="W227" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X227"/>
       <c r="Y227"/>
       <c r="Z227"/>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>737</v>
+        <v>446</v>
       </c>
       <c r="B228"/>
       <c r="C228" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D228"/>
       <c r="E228" t="s">
-        <v>738</v>
+        <v>836</v>
       </c>
       <c r="F228" t="s">
-        <v>739</v>
+        <v>841</v>
       </c>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>740</v>
+        <v>449</v>
       </c>
       <c r="I228"/>
       <c r="J228" t="s">
-        <v>166</v>
+        <v>77</v>
       </c>
       <c r="K228" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="L228"/>
       <c r="M228">
-        <v>44.608402</v>
+        <v>44.691692</v>
       </c>
       <c r="N228">
-        <v>-1.153356</v>
+        <v>-1.022351</v>
       </c>
       <c r="O228" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P228" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q228" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="R228" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="S228" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="T228" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U228"/>
       <c r="V228"/>
       <c r="W228" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X228"/>
       <c r="Y228"/>
       <c r="Z228"/>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>254</v>
+        <v>842</v>
       </c>
       <c r="B229"/>
       <c r="C229" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D229"/>
       <c r="E229" t="s">
-        <v>741</v>
+        <v>843</v>
       </c>
       <c r="F229" t="s">
-        <v>742</v>
+        <v>844</v>
       </c>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>256</v>
+        <v>845</v>
       </c>
       <c r="I229"/>
       <c r="J229" t="s">
-        <v>257</v>
+        <v>190</v>
       </c>
       <c r="K229" t="s">
-        <v>258</v>
+        <v>191</v>
       </c>
       <c r="L229"/>
       <c r="M229">
-        <v>44.49777</v>
+        <v>44.65432</v>
       </c>
       <c r="N229">
-        <v>-0.649588</v>
+        <v>-0.596877</v>
       </c>
       <c r="O229" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P229" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q229" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="R229" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="S229" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="T229" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U229"/>
       <c r="V229"/>
       <c r="W229" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X229"/>
       <c r="Y229"/>
       <c r="Z229"/>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>743</v>
+        <v>785</v>
       </c>
       <c r="B230"/>
       <c r="C230" t="s">
-        <v>744</v>
+        <v>35</v>
       </c>
       <c r="D230"/>
       <c r="E230" t="s">
-        <v>745</v>
+        <v>846</v>
       </c>
       <c r="F230" t="s">
-        <v>746</v>
+        <v>847</v>
       </c>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>747</v>
+        <v>788</v>
       </c>
       <c r="I230"/>
       <c r="J230" t="s">
-        <v>748</v>
+        <v>39</v>
       </c>
       <c r="K230" t="s">
-        <v>749</v>
+        <v>40</v>
       </c>
       <c r="L230"/>
       <c r="M230">
-        <v>44.91661</v>
+        <v>45.553246</v>
       </c>
       <c r="N230">
-        <v>44.91661</v>
+        <v>-1.093004</v>
       </c>
       <c r="O230" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P230" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="R230"/>
+        <v>31</v>
+      </c>
+      <c r="Q230"/>
+      <c r="R230" t="s">
+        <v>42</v>
+      </c>
       <c r="S230" t="s">
-        <v>751</v>
-[...3 lines deleted...]
-      <c r="V230"/>
+        <v>43</v>
+      </c>
+      <c r="T230" t="s">
+        <v>41</v>
+      </c>
+      <c r="U230" t="s">
+        <v>789</v>
+      </c>
+      <c r="V230" t="s">
+        <v>790</v>
+      </c>
       <c r="W230" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="X230"/>
+      <c r="Y230"/>
       <c r="Z230"/>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>743</v>
+        <v>848</v>
       </c>
       <c r="B231"/>
       <c r="C231" t="s">
-        <v>744</v>
+        <v>35</v>
       </c>
       <c r="D231"/>
       <c r="E231" t="s">
-        <v>754</v>
+        <v>849</v>
       </c>
       <c r="F231" t="s">
-        <v>755</v>
+        <v>850</v>
       </c>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>747</v>
+        <v>851</v>
       </c>
       <c r="I231"/>
       <c r="J231" t="s">
-        <v>748</v>
+        <v>212</v>
       </c>
       <c r="K231" t="s">
-        <v>749</v>
+        <v>213</v>
       </c>
       <c r="L231"/>
       <c r="M231">
-        <v>44.91661</v>
+        <v>44.90051</v>
       </c>
       <c r="N231">
-        <v>44.91661</v>
+        <v>-0.616538</v>
       </c>
       <c r="O231" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P231" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q231" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="R231"/>
+        <v>214</v>
+      </c>
+      <c r="R231" t="s">
+        <v>215</v>
+      </c>
       <c r="S231" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="T231"/>
+        <v>216</v>
+      </c>
+      <c r="T231" t="s">
+        <v>41</v>
+      </c>
       <c r="U231"/>
       <c r="V231"/>
       <c r="W231" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="X231"/>
+      <c r="Y231"/>
       <c r="Z231"/>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>743</v>
+        <v>691</v>
       </c>
       <c r="B232"/>
       <c r="C232" t="s">
-        <v>744</v>
+        <v>35</v>
       </c>
       <c r="D232"/>
       <c r="E232" t="s">
-        <v>756</v>
+        <v>852</v>
       </c>
       <c r="F232" t="s">
-        <v>757</v>
+        <v>853</v>
       </c>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>747</v>
+        <v>694</v>
       </c>
       <c r="I232"/>
       <c r="J232" t="s">
-        <v>748</v>
+        <v>695</v>
       </c>
       <c r="K232" t="s">
-        <v>749</v>
+        <v>78</v>
       </c>
       <c r="L232"/>
       <c r="M232">
-        <v>44.91661</v>
+        <v>44.69166</v>
       </c>
       <c r="N232">
-        <v>44.91661</v>
+        <v>-1.022265</v>
       </c>
       <c r="O232" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P232" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q232" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="R232"/>
+        <v>79</v>
+      </c>
+      <c r="R232" t="s">
+        <v>80</v>
+      </c>
       <c r="S232" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="T232"/>
+        <v>81</v>
+      </c>
+      <c r="T232" t="s">
+        <v>41</v>
+      </c>
       <c r="U232"/>
       <c r="V232"/>
       <c r="W232" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="X232"/>
+      <c r="Y232"/>
       <c r="Z232"/>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>758</v>
+        <v>181</v>
       </c>
       <c r="B233"/>
       <c r="C233" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D233"/>
       <c r="E233" t="s">
-        <v>759</v>
+        <v>854</v>
       </c>
       <c r="F233" t="s">
-        <v>760</v>
+        <v>847</v>
       </c>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>761</v>
+        <v>184</v>
       </c>
       <c r="I233"/>
-      <c r="J233"/>
+      <c r="J233" t="s">
+        <v>94</v>
+      </c>
       <c r="K233" t="s">
-        <v>762</v>
+        <v>95</v>
       </c>
       <c r="L233"/>
       <c r="M233">
-        <v>44.655827</v>
+        <v>44.622143</v>
       </c>
       <c r="N233">
-        <v>-0.110951</v>
+        <v>-1.139762</v>
       </c>
       <c r="O233" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P233" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q233" t="s">
-        <v>230</v>
+        <v>96</v>
       </c>
       <c r="R233" t="s">
-        <v>231</v>
+        <v>97</v>
       </c>
       <c r="S233" t="s">
-        <v>232</v>
+        <v>98</v>
       </c>
       <c r="T233" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U233"/>
       <c r="V233"/>
       <c r="W233" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X233"/>
       <c r="Y233"/>
       <c r="Z233"/>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>763</v>
+        <v>855</v>
       </c>
       <c r="B234"/>
       <c r="C234" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D234"/>
       <c r="E234" t="s">
-        <v>764</v>
+        <v>856</v>
       </c>
       <c r="F234" t="s">
-        <v>765</v>
+        <v>857</v>
       </c>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>766</v>
+        <v>858</v>
       </c>
       <c r="I234"/>
       <c r="J234" t="s">
-        <v>610</v>
+        <v>859</v>
       </c>
       <c r="K234" t="s">
-        <v>129</v>
+        <v>860</v>
       </c>
       <c r="L234"/>
       <c r="M234">
-        <v>44.900517</v>
+        <v>44.889263</v>
       </c>
       <c r="N234">
-        <v>-0.616527</v>
+        <v>-0.68053</v>
       </c>
       <c r="O234" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P234" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q234" t="s">
-        <v>130</v>
+        <v>231</v>
       </c>
       <c r="R234" t="s">
-        <v>131</v>
+        <v>232</v>
       </c>
       <c r="S234" t="s">
-        <v>132</v>
+        <v>233</v>
       </c>
       <c r="T234" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U234"/>
       <c r="V234"/>
       <c r="W234" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X234"/>
       <c r="Y234"/>
       <c r="Z234"/>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>767</v>
+        <v>785</v>
       </c>
       <c r="B235"/>
       <c r="C235" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D235"/>
       <c r="E235" t="s">
-        <v>764</v>
+        <v>861</v>
       </c>
       <c r="F235" t="s">
-        <v>765</v>
+        <v>862</v>
       </c>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>768</v>
+        <v>788</v>
       </c>
       <c r="I235"/>
       <c r="J235" t="s">
-        <v>239</v>
+        <v>39</v>
       </c>
       <c r="K235" t="s">
-        <v>240</v>
+        <v>40</v>
       </c>
       <c r="L235"/>
       <c r="M235">
-        <v>44.982414</v>
+        <v>45.553246</v>
       </c>
       <c r="N235">
-        <v>-1.094729</v>
+        <v>-1.093004</v>
       </c>
       <c r="O235" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P235" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="Q235"/>
       <c r="R235" t="s">
-        <v>242</v>
+        <v>42</v>
       </c>
       <c r="S235" t="s">
-        <v>243</v>
+        <v>43</v>
       </c>
       <c r="T235" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U235" t="s">
-        <v>244</v>
+        <v>789</v>
       </c>
       <c r="V235" t="s">
-        <v>242</v>
+        <v>790</v>
       </c>
       <c r="W235" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X235"/>
       <c r="Y235"/>
       <c r="Z235"/>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>767</v>
+        <v>208</v>
       </c>
       <c r="B236"/>
       <c r="C236" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D236"/>
       <c r="E236" t="s">
-        <v>764</v>
+        <v>863</v>
       </c>
       <c r="F236" t="s">
-        <v>765</v>
+        <v>864</v>
       </c>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>768</v>
+        <v>211</v>
       </c>
       <c r="I236"/>
       <c r="J236" t="s">
-        <v>239</v>
+        <v>212</v>
       </c>
       <c r="K236" t="s">
-        <v>240</v>
+        <v>213</v>
       </c>
       <c r="L236"/>
       <c r="M236">
-        <v>44.982414</v>
+        <v>44.900513</v>
       </c>
       <c r="N236">
-        <v>-1.094729</v>
+        <v>-0.616533</v>
       </c>
       <c r="O236" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P236" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q236" t="s">
-        <v>241</v>
+        <v>214</v>
       </c>
       <c r="R236" t="s">
-        <v>242</v>
+        <v>215</v>
       </c>
       <c r="S236" t="s">
-        <v>243</v>
+        <v>216</v>
       </c>
       <c r="T236" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U236"/>
+      <c r="V236"/>
       <c r="W236" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X236"/>
       <c r="Y236"/>
       <c r="Z236"/>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>769</v>
+        <v>221</v>
       </c>
       <c r="B237"/>
       <c r="C237" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D237"/>
       <c r="E237" t="s">
-        <v>770</v>
+        <v>865</v>
       </c>
       <c r="F237" t="s">
-        <v>771</v>
+        <v>864</v>
       </c>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>772</v>
+        <v>222</v>
       </c>
       <c r="I237"/>
       <c r="J237" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="K237" t="s">
-        <v>240</v>
+        <v>78</v>
       </c>
       <c r="L237"/>
       <c r="M237">
-        <v>45.029316</v>
+        <v>44.69166</v>
       </c>
       <c r="N237">
-        <v>-1.174786</v>
+        <v>-1.022222</v>
       </c>
       <c r="O237" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P237" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q237" t="s">
-        <v>241</v>
+        <v>79</v>
       </c>
       <c r="R237" t="s">
-        <v>242</v>
+        <v>80</v>
       </c>
       <c r="S237" t="s">
-        <v>243</v>
+        <v>81</v>
       </c>
       <c r="T237" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U237"/>
+      <c r="V237"/>
       <c r="W237" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X237"/>
       <c r="Y237"/>
       <c r="Z237"/>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>146</v>
+        <v>421</v>
       </c>
       <c r="B238"/>
       <c r="C238" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D238"/>
       <c r="E238" t="s">
-        <v>770</v>
+        <v>866</v>
       </c>
       <c r="F238" t="s">
-        <v>773</v>
+        <v>867</v>
       </c>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>149</v>
+        <v>424</v>
       </c>
       <c r="I238"/>
       <c r="J238" t="s">
-        <v>150</v>
+        <v>425</v>
       </c>
       <c r="K238" t="s">
-        <v>151</v>
+        <v>426</v>
       </c>
       <c r="L238"/>
       <c r="M238">
-        <v>44.622143</v>
+        <v>45.259808</v>
       </c>
       <c r="N238">
-        <v>-1.139762</v>
+        <v>-0.871102</v>
       </c>
       <c r="O238" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P238" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q238" t="s">
-        <v>152</v>
+        <v>425</v>
       </c>
       <c r="R238" t="s">
-        <v>153</v>
+        <v>427</v>
       </c>
       <c r="S238" t="s">
-        <v>154</v>
+        <v>428</v>
       </c>
       <c r="T238" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="V238"/>
+        <v>41</v>
+      </c>
+      <c r="U238" t="s">
+        <v>429</v>
+      </c>
+      <c r="V238" t="s">
+        <v>430</v>
+      </c>
       <c r="W238" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y238"/>
+        <v>41</v>
+      </c>
+      <c r="X238" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y238" t="s">
+        <v>427</v>
+      </c>
       <c r="Z238"/>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>272</v>
+        <v>868</v>
       </c>
       <c r="B239"/>
       <c r="C239" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D239"/>
       <c r="E239" t="s">
-        <v>774</v>
+        <v>869</v>
       </c>
       <c r="F239" t="s">
-        <v>775</v>
+        <v>870</v>
       </c>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>274</v>
+        <v>871</v>
       </c>
       <c r="I239"/>
       <c r="J239" t="s">
-        <v>112</v>
+        <v>676</v>
       </c>
       <c r="K239" t="s">
-        <v>113</v>
+        <v>213</v>
       </c>
       <c r="L239"/>
       <c r="M239">
-        <v>44.65432</v>
+        <v>44.900513</v>
       </c>
       <c r="N239">
-        <v>-0.596899</v>
+        <v>-0.616554</v>
       </c>
       <c r="O239" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P239" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q239" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="R239" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="S239" t="s">
-        <v>85</v>
+        <v>216</v>
       </c>
       <c r="T239" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U239"/>
       <c r="V239"/>
       <c r="W239" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X239"/>
       <c r="Y239"/>
       <c r="Z239"/>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B240"/>
       <c r="C240" t="s">
-        <v>744</v>
+        <v>35</v>
       </c>
       <c r="D240"/>
       <c r="E240" t="s">
-        <v>776</v>
+        <v>872</v>
       </c>
       <c r="F240" t="s">
-        <v>777</v>
+        <v>873</v>
       </c>
       <c r="G240"/>
       <c r="H240" t="s">
         <v>747</v>
       </c>
       <c r="I240"/>
       <c r="J240" t="s">
         <v>748</v>
       </c>
       <c r="K240" t="s">
         <v>749</v>
       </c>
       <c r="L240"/>
       <c r="M240">
-        <v>44.91661</v>
+        <v>44.72505</v>
       </c>
       <c r="N240">
-        <v>44.91661</v>
+        <v>-0.472155</v>
       </c>
       <c r="O240" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P240" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q240" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="R240"/>
+        <v>192</v>
+      </c>
+      <c r="R240" t="s">
+        <v>193</v>
+      </c>
       <c r="S240" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="T240"/>
+        <v>194</v>
+      </c>
+      <c r="T240" t="s">
+        <v>41</v>
+      </c>
       <c r="U240"/>
       <c r="V240"/>
       <c r="W240" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="X240"/>
+      <c r="Y240"/>
       <c r="Z240"/>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>162</v>
+        <v>874</v>
       </c>
       <c r="B241"/>
       <c r="C241" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D241"/>
       <c r="E241" t="s">
-        <v>778</v>
+        <v>875</v>
       </c>
       <c r="F241" t="s">
-        <v>779</v>
+        <v>875</v>
       </c>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>165</v>
+        <v>876</v>
       </c>
       <c r="I241"/>
       <c r="J241" t="s">
-        <v>166</v>
+        <v>877</v>
       </c>
       <c r="K241" t="s">
-        <v>151</v>
+        <v>878</v>
       </c>
       <c r="L241"/>
       <c r="M241">
-        <v>44.608402</v>
+        <v>44.64162</v>
       </c>
       <c r="N241">
-        <v>-1.153356</v>
+        <v>-1.113988</v>
       </c>
       <c r="O241" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P241" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q241" t="s">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="R241" t="s">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="S241" t="s">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="T241" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U241"/>
       <c r="V241"/>
       <c r="W241" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X241"/>
       <c r="Y241"/>
       <c r="Z241"/>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>390</v>
+        <v>186</v>
       </c>
       <c r="B242"/>
       <c r="C242" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D242"/>
       <c r="E242" t="s">
-        <v>778</v>
+        <v>875</v>
       </c>
       <c r="F242" t="s">
-        <v>780</v>
+        <v>879</v>
       </c>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>392</v>
+        <v>189</v>
       </c>
       <c r="I242"/>
       <c r="J242" t="s">
-        <v>116</v>
+        <v>190</v>
       </c>
       <c r="K242" t="s">
-        <v>32</v>
+        <v>191</v>
       </c>
       <c r="L242"/>
       <c r="M242">
-        <v>44.69166</v>
+        <v>44.65432</v>
       </c>
       <c r="N242">
-        <v>-1.022244</v>
+        <v>-0.596899</v>
       </c>
       <c r="O242" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P242" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q242" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="R242" t="s">
-        <v>98</v>
+        <v>193</v>
       </c>
       <c r="S242" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="T242" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U242"/>
       <c r="V242"/>
       <c r="W242" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X242"/>
       <c r="Y242"/>
       <c r="Z242"/>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>781</v>
+        <v>731</v>
       </c>
       <c r="B243"/>
       <c r="C243" t="s">
-        <v>782</v>
+        <v>35</v>
       </c>
       <c r="D243"/>
       <c r="E243" t="s">
-        <v>783</v>
+        <v>880</v>
       </c>
       <c r="F243" t="s">
-        <v>784</v>
+        <v>881</v>
       </c>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>785</v>
+        <v>734</v>
       </c>
       <c r="I243"/>
-      <c r="J243" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J243"/>
       <c r="K243" t="s">
-        <v>787</v>
+        <v>135</v>
       </c>
       <c r="L243"/>
       <c r="M243">
-        <v>44.748856</v>
+        <v>44.707325</v>
       </c>
       <c r="N243">
-        <v>44.748856</v>
+        <v>-1.053079</v>
       </c>
       <c r="O243" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P243" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q243" t="s">
-        <v>788</v>
+        <v>72</v>
       </c>
       <c r="R243" t="s">
-        <v>789</v>
+        <v>73</v>
       </c>
       <c r="S243" t="s">
-        <v>790</v>
-[...1 lines deleted...]
-      <c r="T243"/>
+        <v>74</v>
+      </c>
+      <c r="T243" t="s">
+        <v>31</v>
+      </c>
       <c r="U243"/>
       <c r="V243"/>
       <c r="W243" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X243"/>
       <c r="Y243"/>
       <c r="Z243"/>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>791</v>
+        <v>421</v>
       </c>
       <c r="B244"/>
       <c r="C244" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D244"/>
       <c r="E244" t="s">
-        <v>792</v>
+        <v>882</v>
       </c>
       <c r="F244" t="s">
-        <v>793</v>
+        <v>883</v>
       </c>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>794</v>
+        <v>424</v>
       </c>
       <c r="I244"/>
       <c r="J244" t="s">
-        <v>150</v>
+        <v>425</v>
       </c>
       <c r="K244" t="s">
-        <v>151</v>
+        <v>426</v>
       </c>
       <c r="L244"/>
       <c r="M244">
-        <v>44.59823</v>
+        <v>45.259808</v>
       </c>
       <c r="N244">
-        <v>-1.200578</v>
+        <v>-0.871102</v>
       </c>
       <c r="O244" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P244" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q244" t="s">
-        <v>152</v>
+        <v>425</v>
       </c>
       <c r="R244" t="s">
-        <v>153</v>
+        <v>427</v>
       </c>
       <c r="S244" t="s">
-        <v>154</v>
+        <v>428</v>
       </c>
       <c r="T244" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V244"/>
+        <v>41</v>
+      </c>
+      <c r="U244" t="s">
+        <v>429</v>
+      </c>
+      <c r="V244" t="s">
+        <v>430</v>
+      </c>
       <c r="W244" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y244"/>
+        <v>41</v>
+      </c>
+      <c r="X244" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y244" t="s">
+        <v>427</v>
+      </c>
       <c r="Z244"/>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>795</v>
+        <v>813</v>
       </c>
       <c r="B245"/>
       <c r="C245" t="s">
-        <v>782</v>
+        <v>35</v>
       </c>
       <c r="D245"/>
       <c r="E245" t="s">
-        <v>796</v>
+        <v>884</v>
       </c>
       <c r="F245" t="s">
-        <v>797</v>
+        <v>885</v>
       </c>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>798</v>
+        <v>815</v>
       </c>
       <c r="I245"/>
       <c r="J245" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
       <c r="K245" t="s">
-        <v>800</v>
+        <v>177</v>
       </c>
       <c r="L245"/>
       <c r="M245">
-        <v>44.73466</v>
+        <v>44.65675</v>
       </c>
       <c r="N245">
-        <v>44.73466</v>
+        <v>-1.147301</v>
       </c>
       <c r="O245" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P245" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q245" t="s">
-        <v>801</v>
+        <v>178</v>
       </c>
       <c r="R245" t="s">
-        <v>802</v>
+        <v>179</v>
       </c>
       <c r="S245" t="s">
-        <v>803</v>
-[...1 lines deleted...]
-      <c r="T245"/>
+        <v>180</v>
+      </c>
+      <c r="T245" t="s">
+        <v>41</v>
+      </c>
       <c r="U245"/>
       <c r="V245"/>
       <c r="W245" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X245"/>
       <c r="Y245"/>
       <c r="Z245"/>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>804</v>
+        <v>886</v>
       </c>
       <c r="B246"/>
       <c r="C246" t="s">
-        <v>782</v>
+        <v>35</v>
       </c>
       <c r="D246"/>
       <c r="E246" t="s">
-        <v>796</v>
+        <v>887</v>
       </c>
       <c r="F246" t="s">
-        <v>797</v>
+        <v>888</v>
       </c>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>805</v>
+        <v>889</v>
       </c>
       <c r="I246"/>
       <c r="J246" t="s">
-        <v>806</v>
+        <v>890</v>
       </c>
       <c r="K246" t="s">
-        <v>807</v>
+        <v>782</v>
       </c>
       <c r="L246"/>
       <c r="M246">
-        <v>44.607635</v>
+        <v>44.890476</v>
       </c>
       <c r="N246">
-        <v>44.607635</v>
+        <v>-0.646932</v>
       </c>
       <c r="O246" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P246" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q246" t="s">
-        <v>808</v>
+        <v>231</v>
       </c>
       <c r="R246" t="s">
-        <v>809</v>
+        <v>232</v>
       </c>
       <c r="S246" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="T246"/>
+        <v>233</v>
+      </c>
+      <c r="T246" t="s">
+        <v>41</v>
+      </c>
       <c r="U246"/>
       <c r="V246"/>
       <c r="W246" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X246"/>
       <c r="Y246"/>
       <c r="Z246"/>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>811</v>
+        <v>632</v>
       </c>
       <c r="B247"/>
       <c r="C247" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D247"/>
       <c r="E247" t="s">
-        <v>812</v>
+        <v>891</v>
       </c>
       <c r="F247" t="s">
-        <v>813</v>
+        <v>891</v>
       </c>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>814</v>
+        <v>634</v>
       </c>
       <c r="I247"/>
       <c r="J247" t="s">
-        <v>815</v>
+        <v>425</v>
       </c>
       <c r="K247" t="s">
-        <v>816</v>
+        <v>426</v>
       </c>
       <c r="L247"/>
       <c r="M247">
-        <v>44.82736</v>
+        <v>45.259808</v>
       </c>
       <c r="N247">
-        <v>-0.184561</v>
+        <v>-0.871102</v>
       </c>
       <c r="O247" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P247" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q247" t="s">
-        <v>140</v>
+        <v>425</v>
       </c>
       <c r="R247" t="s">
-        <v>141</v>
+        <v>427</v>
       </c>
       <c r="S247" t="s">
-        <v>142</v>
+        <v>428</v>
       </c>
       <c r="T247" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U247"/>
       <c r="V247"/>
       <c r="W247" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y247"/>
+        <v>41</v>
+      </c>
+      <c r="X247" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y247" t="s">
+        <v>427</v>
+      </c>
       <c r="Z247"/>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>817</v>
+        <v>421</v>
       </c>
       <c r="B248"/>
       <c r="C248" t="s">
-        <v>782</v>
+        <v>35</v>
       </c>
       <c r="D248"/>
       <c r="E248" t="s">
-        <v>818</v>
+        <v>892</v>
       </c>
       <c r="F248" t="s">
-        <v>797</v>
+        <v>893</v>
       </c>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>819</v>
+        <v>424</v>
       </c>
       <c r="I248"/>
       <c r="J248" t="s">
-        <v>799</v>
+        <v>425</v>
       </c>
       <c r="K248" t="s">
-        <v>800</v>
+        <v>426</v>
       </c>
       <c r="L248"/>
       <c r="M248">
-        <v>44.73466</v>
+        <v>45.259808</v>
       </c>
       <c r="N248">
-        <v>44.73466</v>
+        <v>-0.871102</v>
       </c>
       <c r="O248" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P248" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q248" t="s">
-        <v>801</v>
+        <v>425</v>
       </c>
       <c r="R248" t="s">
-        <v>802</v>
+        <v>427</v>
       </c>
       <c r="S248" t="s">
-        <v>820</v>
-[...3 lines deleted...]
-      <c r="V248"/>
+        <v>428</v>
+      </c>
+      <c r="T248" t="s">
+        <v>41</v>
+      </c>
+      <c r="U248" t="s">
+        <v>429</v>
+      </c>
+      <c r="V248" t="s">
+        <v>430</v>
+      </c>
       <c r="W248" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y248"/>
+        <v>41</v>
+      </c>
+      <c r="X248" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y248" t="s">
+        <v>427</v>
+      </c>
       <c r="Z248"/>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>821</v>
+        <v>894</v>
       </c>
       <c r="B249"/>
       <c r="C249" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D249"/>
       <c r="E249" t="s">
-        <v>822</v>
+        <v>895</v>
       </c>
       <c r="F249" t="s">
-        <v>823</v>
+        <v>896</v>
       </c>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>824</v>
+        <v>897</v>
       </c>
       <c r="I249"/>
       <c r="J249" t="s">
-        <v>825</v>
+        <v>898</v>
       </c>
       <c r="K249" t="s">
-        <v>826</v>
+        <v>30</v>
       </c>
       <c r="L249"/>
       <c r="M249">
-        <v>44.949673</v>
+        <v>44.90377</v>
       </c>
       <c r="N249">
-        <v>-0.590014</v>
+        <v>-0.647815</v>
       </c>
       <c r="O249" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P249" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q249" t="s">
-        <v>177</v>
+        <v>231</v>
       </c>
       <c r="R249" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="S249" t="s">
-        <v>179</v>
+        <v>233</v>
       </c>
       <c r="T249" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U249"/>
       <c r="V249"/>
       <c r="W249" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X249"/>
       <c r="Y249"/>
       <c r="Z249"/>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>827</v>
+        <v>672</v>
       </c>
       <c r="B250"/>
       <c r="C250" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D250"/>
       <c r="E250" t="s">
-        <v>828</v>
+        <v>899</v>
       </c>
       <c r="F250" t="s">
-        <v>829</v>
+        <v>900</v>
       </c>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>830</v>
+        <v>675</v>
       </c>
       <c r="I250"/>
-      <c r="J250"/>
+      <c r="J250" t="s">
+        <v>676</v>
+      </c>
       <c r="K250" t="s">
-        <v>831</v>
+        <v>213</v>
       </c>
       <c r="L250"/>
       <c r="M250">
-        <v>44.62174</v>
+        <v>44.90089</v>
       </c>
       <c r="N250">
-        <v>-0.053507</v>
+        <v>-0.616715</v>
       </c>
       <c r="O250" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P250" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q250" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="R250" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="S250" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="T250" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U250"/>
       <c r="V250"/>
       <c r="W250" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X250"/>
       <c r="Y250"/>
       <c r="Z250"/>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="B251"/>
       <c r="C251" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D251"/>
       <c r="E251" t="s">
-        <v>833</v>
+        <v>901</v>
       </c>
       <c r="F251" t="s">
-        <v>834</v>
+        <v>902</v>
       </c>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="I251"/>
       <c r="J251" t="s">
-        <v>128</v>
+        <v>839</v>
       </c>
       <c r="K251" t="s">
-        <v>129</v>
+        <v>840</v>
       </c>
       <c r="L251"/>
       <c r="M251">
-        <v>44.900517</v>
+        <v>44.700783</v>
       </c>
       <c r="N251">
-        <v>-0.616559</v>
+        <v>-0.578257</v>
       </c>
       <c r="O251" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P251" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q251" t="s">
-        <v>130</v>
+        <v>192</v>
       </c>
       <c r="R251" t="s">
-        <v>131</v>
+        <v>193</v>
       </c>
       <c r="S251" t="s">
-        <v>132</v>
+        <v>194</v>
       </c>
       <c r="T251" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U251"/>
       <c r="V251"/>
       <c r="W251" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X251"/>
       <c r="Y251"/>
       <c r="Z251"/>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>836</v>
+        <v>186</v>
       </c>
       <c r="B252"/>
       <c r="C252" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D252"/>
       <c r="E252" t="s">
-        <v>837</v>
+        <v>903</v>
       </c>
       <c r="F252" t="s">
-        <v>838</v>
+        <v>904</v>
       </c>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>839</v>
+        <v>189</v>
       </c>
       <c r="I252"/>
       <c r="J252" t="s">
-        <v>840</v>
+        <v>190</v>
       </c>
       <c r="K252" t="s">
-        <v>840</v>
+        <v>191</v>
       </c>
       <c r="L252"/>
       <c r="M252">
-        <v>44.706303</v>
+        <v>44.65432</v>
       </c>
       <c r="N252">
-        <v>-0.170288</v>
+        <v>-0.596899</v>
       </c>
       <c r="O252" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P252" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q252" t="s">
-        <v>83</v>
+        <v>192</v>
       </c>
       <c r="R252" t="s">
-        <v>84</v>
+        <v>193</v>
       </c>
       <c r="S252" t="s">
-        <v>85</v>
+        <v>194</v>
       </c>
       <c r="T252" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U252"/>
       <c r="V252"/>
       <c r="W252" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X252"/>
       <c r="Y252"/>
       <c r="Z252"/>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>841</v>
+        <v>731</v>
       </c>
       <c r="B253"/>
       <c r="C253" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D253"/>
       <c r="E253" t="s">
-        <v>837</v>
+        <v>905</v>
       </c>
       <c r="F253" t="s">
-        <v>842</v>
+        <v>906</v>
       </c>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>843</v>
+        <v>734</v>
       </c>
       <c r="I253"/>
-      <c r="J253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J253"/>
       <c r="K253" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="L253"/>
       <c r="M253">
-        <v>44.622143</v>
+        <v>44.707325</v>
       </c>
       <c r="N253">
-        <v>-1.139762</v>
+        <v>-1.053079</v>
       </c>
       <c r="O253" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P253" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q253" t="s">
-        <v>152</v>
+        <v>72</v>
       </c>
       <c r="R253" t="s">
-        <v>153</v>
+        <v>73</v>
       </c>
       <c r="S253" t="s">
-        <v>154</v>
+        <v>74</v>
       </c>
       <c r="T253" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U253"/>
       <c r="V253"/>
       <c r="W253" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X253"/>
       <c r="Y253"/>
       <c r="Z253"/>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>844</v>
+        <v>421</v>
       </c>
       <c r="B254"/>
       <c r="C254" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D254"/>
       <c r="E254" t="s">
-        <v>837</v>
+        <v>907</v>
       </c>
       <c r="F254" t="s">
-        <v>838</v>
+        <v>908</v>
       </c>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>845</v>
+        <v>424</v>
       </c>
       <c r="I254"/>
-      <c r="J254"/>
+      <c r="J254" t="s">
+        <v>425</v>
+      </c>
       <c r="K254" t="s">
-        <v>846</v>
+        <v>426</v>
       </c>
       <c r="L254"/>
       <c r="M254">
-        <v>44.834354</v>
+        <v>45.259808</v>
       </c>
       <c r="N254">
-        <v>0.031882</v>
+        <v>-0.871102</v>
       </c>
       <c r="O254" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P254" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q254" t="s">
-        <v>140</v>
+        <v>425</v>
       </c>
       <c r="R254" t="s">
-        <v>141</v>
+        <v>427</v>
       </c>
       <c r="S254" t="s">
-        <v>142</v>
+        <v>428</v>
       </c>
       <c r="T254" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U254" t="s">
-        <v>847</v>
+        <v>429</v>
       </c>
       <c r="V254" t="s">
-        <v>848</v>
+        <v>430</v>
       </c>
       <c r="W254" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y254"/>
+        <v>41</v>
+      </c>
+      <c r="X254" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y254" t="s">
+        <v>427</v>
+      </c>
       <c r="Z254"/>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>849</v>
+        <v>909</v>
       </c>
       <c r="B255"/>
       <c r="C255" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D255"/>
       <c r="E255" t="s">
-        <v>837</v>
+        <v>910</v>
       </c>
       <c r="F255" t="s">
-        <v>837</v>
+        <v>911</v>
       </c>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>850</v>
+        <v>912</v>
       </c>
       <c r="I255"/>
       <c r="J255" t="s">
-        <v>851</v>
+        <v>763</v>
       </c>
       <c r="K255" t="s">
-        <v>374</v>
+        <v>213</v>
       </c>
       <c r="L255"/>
       <c r="M255">
-        <v>45.056316</v>
+        <v>44.90052</v>
       </c>
       <c r="N255">
-        <v>-0.0306</v>
+        <v>-0.616538</v>
       </c>
       <c r="O255" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P255" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q255" t="s">
-        <v>375</v>
+        <v>214</v>
       </c>
       <c r="R255" t="s">
-        <v>376</v>
+        <v>215</v>
       </c>
       <c r="S255" t="s">
-        <v>377</v>
+        <v>216</v>
       </c>
       <c r="T255" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U255"/>
       <c r="V255"/>
       <c r="W255" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="X255"/>
+      <c r="Y255"/>
       <c r="Z255"/>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>146</v>
+        <v>913</v>
       </c>
       <c r="B256"/>
       <c r="C256" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D256"/>
       <c r="E256" t="s">
-        <v>854</v>
+        <v>914</v>
       </c>
       <c r="F256" t="s">
-        <v>855</v>
+        <v>915</v>
       </c>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>149</v>
+        <v>459</v>
       </c>
       <c r="I256"/>
       <c r="J256" t="s">
-        <v>150</v>
+        <v>460</v>
       </c>
       <c r="K256" t="s">
-        <v>151</v>
+        <v>53</v>
       </c>
       <c r="L256"/>
       <c r="M256">
-        <v>44.622143</v>
+        <v>45.05863</v>
       </c>
       <c r="N256">
-        <v>-1.139762</v>
+        <v>-0.032654</v>
       </c>
       <c r="O256" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P256" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q256" t="s">
-        <v>152</v>
+        <v>54</v>
       </c>
       <c r="R256" t="s">
-        <v>153</v>
+        <v>55</v>
       </c>
       <c r="S256" t="s">
-        <v>154</v>
+        <v>56</v>
       </c>
       <c r="T256" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U256"/>
       <c r="V256"/>
       <c r="W256" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X256"/>
       <c r="Y256"/>
       <c r="Z256"/>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>856</v>
+        <v>208</v>
       </c>
       <c r="B257"/>
       <c r="C257" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D257"/>
       <c r="E257" t="s">
-        <v>857</v>
+        <v>916</v>
       </c>
       <c r="F257" t="s">
-        <v>858</v>
+        <v>917</v>
       </c>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>859</v>
+        <v>211</v>
       </c>
       <c r="I257"/>
       <c r="J257" t="s">
-        <v>860</v>
+        <v>212</v>
       </c>
       <c r="K257" t="s">
-        <v>514</v>
+        <v>213</v>
       </c>
       <c r="L257"/>
       <c r="M257">
-        <v>44.745377</v>
+        <v>44.900513</v>
       </c>
       <c r="N257">
-        <v>-0.075644</v>
+        <v>-0.616533</v>
       </c>
       <c r="O257" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P257" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q257" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="R257" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="S257" t="s">
-        <v>85</v>
+        <v>216</v>
       </c>
       <c r="T257" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U257"/>
       <c r="V257"/>
       <c r="W257" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X257"/>
       <c r="Y257"/>
       <c r="Z257"/>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>861</v>
+        <v>421</v>
       </c>
       <c r="B258"/>
       <c r="C258" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D258"/>
       <c r="E258" t="s">
-        <v>857</v>
+        <v>918</v>
       </c>
       <c r="F258" t="s">
-        <v>858</v>
+        <v>919</v>
       </c>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>862</v>
+        <v>424</v>
       </c>
       <c r="I258"/>
       <c r="J258" t="s">
-        <v>73</v>
+        <v>425</v>
       </c>
       <c r="K258" t="s">
-        <v>74</v>
+        <v>426</v>
       </c>
       <c r="L258"/>
       <c r="M258">
-        <v>45.553246</v>
+        <v>45.259808</v>
       </c>
       <c r="N258">
-        <v>-1.093004</v>
+        <v>-0.871102</v>
       </c>
       <c r="O258" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P258" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q258"/>
+        <v>31</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>425</v>
+      </c>
       <c r="R258" t="s">
-        <v>75</v>
+        <v>427</v>
       </c>
       <c r="S258" t="s">
-        <v>76</v>
+        <v>428</v>
       </c>
       <c r="T258" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="V258"/>
+        <v>41</v>
+      </c>
+      <c r="U258" t="s">
+        <v>429</v>
+      </c>
+      <c r="V258" t="s">
+        <v>430</v>
+      </c>
       <c r="W258" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y258"/>
+        <v>41</v>
+      </c>
+      <c r="X258" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y258" t="s">
+        <v>427</v>
+      </c>
       <c r="Z258"/>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>272</v>
+        <v>920</v>
       </c>
       <c r="B259"/>
       <c r="C259" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D259"/>
       <c r="E259" t="s">
-        <v>863</v>
+        <v>921</v>
       </c>
       <c r="F259" t="s">
-        <v>864</v>
+        <v>922</v>
       </c>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>274</v>
+        <v>923</v>
       </c>
       <c r="I259"/>
       <c r="J259" t="s">
-        <v>112</v>
+        <v>676</v>
       </c>
       <c r="K259" t="s">
-        <v>113</v>
+        <v>213</v>
       </c>
       <c r="L259"/>
       <c r="M259">
-        <v>44.65432</v>
+        <v>44.900936</v>
       </c>
       <c r="N259">
-        <v>-0.596899</v>
+        <v>-0.616736</v>
       </c>
       <c r="O259" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P259" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q259" t="s">
-        <v>83</v>
+        <v>214</v>
       </c>
       <c r="R259" t="s">
-        <v>84</v>
+        <v>215</v>
       </c>
       <c r="S259" t="s">
-        <v>85</v>
+        <v>216</v>
       </c>
       <c r="T259" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U259"/>
       <c r="V259"/>
       <c r="W259" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y259"/>
+        <v>41</v>
+      </c>
+      <c r="X259" t="s">
+        <v>717</v>
+      </c>
+      <c r="Y259" t="s">
+        <v>718</v>
+      </c>
       <c r="Z259"/>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>606</v>
+        <v>924</v>
       </c>
       <c r="B260"/>
       <c r="C260" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
-        <v>865</v>
+        <v>925</v>
       </c>
       <c r="F260" t="s">
-        <v>866</v>
+        <v>926</v>
       </c>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>609</v>
+        <v>927</v>
       </c>
       <c r="I260"/>
       <c r="J260" t="s">
-        <v>610</v>
+        <v>676</v>
       </c>
       <c r="K260" t="s">
-        <v>129</v>
+        <v>213</v>
       </c>
       <c r="L260"/>
       <c r="M260">
-        <v>44.90092</v>
+        <v>44.900936</v>
       </c>
       <c r="N260">
-        <v>-0.616694</v>
+        <v>-0.616801</v>
       </c>
       <c r="O260" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P260" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q260" t="s">
-        <v>130</v>
+        <v>214</v>
       </c>
       <c r="R260" t="s">
-        <v>131</v>
+        <v>215</v>
       </c>
       <c r="S260" t="s">
-        <v>132</v>
+        <v>216</v>
       </c>
       <c r="T260" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U260"/>
       <c r="V260"/>
       <c r="W260" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X260"/>
       <c r="Y260"/>
       <c r="Z260"/>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>162</v>
+        <v>598</v>
       </c>
       <c r="B261"/>
       <c r="C261" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
-        <v>867</v>
+        <v>928</v>
       </c>
       <c r="F261" t="s">
-        <v>868</v>
+        <v>929</v>
       </c>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>165</v>
+        <v>601</v>
       </c>
       <c r="I261"/>
       <c r="J261" t="s">
-        <v>166</v>
+        <v>602</v>
       </c>
       <c r="K261" t="s">
-        <v>151</v>
+        <v>602</v>
       </c>
       <c r="L261"/>
       <c r="M261">
-        <v>44.608402</v>
+        <v>44.706303</v>
       </c>
       <c r="N261">
-        <v>-1.153356</v>
+        <v>-0.170288</v>
       </c>
       <c r="O261" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P261" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q261" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="R261" t="s">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="S261" t="s">
-        <v>154</v>
+        <v>194</v>
       </c>
       <c r="T261" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U261"/>
       <c r="V261"/>
       <c r="W261" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X261"/>
       <c r="Y261"/>
       <c r="Z261"/>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>869</v>
+        <v>611</v>
       </c>
       <c r="B262"/>
       <c r="C262" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D262"/>
       <c r="E262" t="s">
-        <v>867</v>
+        <v>930</v>
       </c>
       <c r="F262" t="s">
-        <v>870</v>
+        <v>931</v>
       </c>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>871</v>
+        <v>613</v>
       </c>
       <c r="I262"/>
       <c r="J262" t="s">
-        <v>73</v>
+        <v>614</v>
       </c>
       <c r="K262" t="s">
-        <v>74</v>
+        <v>615</v>
       </c>
       <c r="L262"/>
       <c r="M262">
-        <v>45.553246</v>
+        <v>44.745377</v>
       </c>
       <c r="N262">
-        <v>-1.093004</v>
+        <v>-0.075644</v>
       </c>
       <c r="O262" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P262" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="Q262"/>
+        <v>31</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>192</v>
+      </c>
       <c r="R262" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="S262" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="T262" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="U262"/>
+      <c r="V262"/>
       <c r="W262" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X262"/>
       <c r="Y262"/>
       <c r="Z262"/>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>817</v>
+        <v>932</v>
       </c>
       <c r="B263"/>
       <c r="C263" t="s">
-        <v>782</v>
+        <v>35</v>
       </c>
       <c r="D263"/>
       <c r="E263" t="s">
-        <v>872</v>
+        <v>930</v>
       </c>
       <c r="F263" t="s">
-        <v>873</v>
+        <v>933</v>
       </c>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>819</v>
+        <v>934</v>
       </c>
       <c r="I263"/>
       <c r="J263" t="s">
-        <v>874</v>
+        <v>935</v>
       </c>
       <c r="K263" t="s">
-        <v>875</v>
+        <v>690</v>
       </c>
       <c r="L263"/>
       <c r="M263">
-        <v>44.872173</v>
+        <v>44.953033</v>
       </c>
       <c r="N263">
-        <v>44.872173</v>
+        <v>-0.547995</v>
       </c>
       <c r="O263" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P263" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q263" t="s">
-        <v>876</v>
+        <v>231</v>
       </c>
       <c r="R263" t="s">
-        <v>877</v>
+        <v>232</v>
       </c>
       <c r="S263" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="T263"/>
+        <v>233</v>
+      </c>
+      <c r="T263" t="s">
+        <v>41</v>
+      </c>
       <c r="U263"/>
       <c r="V263"/>
       <c r="W263" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X263"/>
       <c r="Y263"/>
       <c r="Z263"/>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>878</v>
+        <v>731</v>
       </c>
       <c r="B264"/>
       <c r="C264" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D264"/>
       <c r="E264" t="s">
-        <v>879</v>
+        <v>936</v>
       </c>
       <c r="F264" t="s">
-        <v>880</v>
+        <v>937</v>
       </c>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>881</v>
+        <v>734</v>
       </c>
       <c r="I264"/>
-      <c r="J264" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J264"/>
       <c r="K264" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="L264"/>
       <c r="M264">
-        <v>44.622143</v>
+        <v>44.707325</v>
       </c>
       <c r="N264">
-        <v>-1.139762</v>
+        <v>-1.053079</v>
       </c>
       <c r="O264" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P264" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q264" t="s">
-        <v>152</v>
+        <v>72</v>
       </c>
       <c r="R264" t="s">
-        <v>153</v>
+        <v>73</v>
       </c>
       <c r="S264" t="s">
-        <v>154</v>
+        <v>74</v>
       </c>
       <c r="T264" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U264"/>
       <c r="V264"/>
       <c r="W264" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X264"/>
       <c r="Y264"/>
       <c r="Z264"/>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>882</v>
+        <v>874</v>
       </c>
       <c r="B265"/>
       <c r="C265" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D265"/>
       <c r="E265" t="s">
-        <v>883</v>
+        <v>938</v>
       </c>
       <c r="F265" t="s">
-        <v>884</v>
+        <v>938</v>
       </c>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>885</v>
+        <v>876</v>
       </c>
       <c r="I265"/>
-      <c r="J265"/>
+      <c r="J265" t="s">
+        <v>877</v>
+      </c>
       <c r="K265" t="s">
-        <v>886</v>
+        <v>878</v>
       </c>
       <c r="L265"/>
       <c r="M265">
-        <v>44.51111</v>
+        <v>44.64162</v>
       </c>
       <c r="N265">
-        <v>-0.356205</v>
+        <v>-1.113988</v>
       </c>
       <c r="O265" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P265" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q265" t="s">
-        <v>230</v>
+        <v>178</v>
       </c>
       <c r="R265" t="s">
-        <v>231</v>
+        <v>179</v>
       </c>
       <c r="S265" t="s">
-        <v>232</v>
+        <v>180</v>
       </c>
       <c r="T265" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U265"/>
       <c r="V265"/>
       <c r="W265" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X265"/>
       <c r="Y265"/>
       <c r="Z265"/>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>791</v>
+        <v>744</v>
       </c>
       <c r="B266"/>
       <c r="C266" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D266"/>
       <c r="E266" t="s">
-        <v>887</v>
+        <v>939</v>
       </c>
       <c r="F266" t="s">
-        <v>888</v>
+        <v>940</v>
       </c>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>794</v>
+        <v>747</v>
       </c>
       <c r="I266"/>
       <c r="J266" t="s">
-        <v>150</v>
+        <v>748</v>
       </c>
       <c r="K266" t="s">
-        <v>151</v>
+        <v>749</v>
       </c>
       <c r="L266"/>
       <c r="M266">
-        <v>44.598064</v>
+        <v>44.72505</v>
       </c>
       <c r="N266">
-        <v>-1.200525</v>
+        <v>-0.472155</v>
       </c>
       <c r="O266" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P266" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q266" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="R266" t="s">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="S266" t="s">
-        <v>154</v>
+        <v>194</v>
       </c>
       <c r="T266" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U266"/>
       <c r="V266"/>
       <c r="W266" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X266"/>
       <c r="Y266"/>
       <c r="Z266"/>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>546</v>
+        <v>186</v>
       </c>
       <c r="B267"/>
       <c r="C267" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D267"/>
       <c r="E267" t="s">
-        <v>889</v>
+        <v>941</v>
       </c>
       <c r="F267" t="s">
-        <v>890</v>
+        <v>942</v>
       </c>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>549</v>
+        <v>189</v>
       </c>
       <c r="I267"/>
       <c r="J267" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="K267" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="L267"/>
       <c r="M267">
-        <v>44.900654</v>
+        <v>44.65432</v>
       </c>
       <c r="N267">
-        <v>-0.616608</v>
+        <v>-0.596899</v>
       </c>
       <c r="O267" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P267" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q267" t="s">
-        <v>130</v>
+        <v>192</v>
       </c>
       <c r="R267" t="s">
-        <v>131</v>
+        <v>193</v>
       </c>
       <c r="S267" t="s">
-        <v>132</v>
+        <v>194</v>
       </c>
       <c r="T267" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U267"/>
       <c r="V267"/>
       <c r="W267" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X267"/>
       <c r="Y267"/>
       <c r="Z267"/>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>146</v>
+        <v>208</v>
       </c>
       <c r="B268"/>
       <c r="C268" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D268"/>
       <c r="E268" t="s">
-        <v>891</v>
+        <v>943</v>
       </c>
       <c r="F268" t="s">
-        <v>892</v>
+        <v>944</v>
       </c>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>149</v>
+        <v>211</v>
       </c>
       <c r="I268"/>
       <c r="J268" t="s">
-        <v>150</v>
+        <v>212</v>
       </c>
       <c r="K268" t="s">
-        <v>151</v>
+        <v>213</v>
       </c>
       <c r="L268"/>
       <c r="M268">
-        <v>44.622143</v>
+        <v>44.900513</v>
       </c>
       <c r="N268">
-        <v>-1.139762</v>
+        <v>-0.616533</v>
       </c>
       <c r="O268" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P268" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q268" t="s">
-        <v>152</v>
+        <v>214</v>
       </c>
       <c r="R268" t="s">
-        <v>153</v>
+        <v>215</v>
       </c>
       <c r="S268" t="s">
-        <v>154</v>
+        <v>216</v>
       </c>
       <c r="T268" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="U268"/>
       <c r="V268"/>
       <c r="W268" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X268"/>
       <c r="Y268"/>
       <c r="Z268"/>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>893</v>
+        <v>632</v>
       </c>
       <c r="B269"/>
       <c r="C269" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D269"/>
       <c r="E269" t="s">
-        <v>894</v>
+        <v>945</v>
       </c>
       <c r="F269" t="s">
-        <v>895</v>
+        <v>945</v>
       </c>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>896</v>
+        <v>634</v>
       </c>
       <c r="I269"/>
-      <c r="J269"/>
+      <c r="J269" t="s">
+        <v>425</v>
+      </c>
       <c r="K269" t="s">
-        <v>897</v>
+        <v>426</v>
       </c>
       <c r="L269"/>
       <c r="M269">
-        <v>44.82209</v>
+        <v>45.259808</v>
       </c>
       <c r="N269">
-        <v>0.091372</v>
+        <v>-0.871102</v>
       </c>
       <c r="O269" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="P269" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q269" t="s">
-        <v>140</v>
+        <v>425</v>
       </c>
       <c r="R269" t="s">
-        <v>141</v>
+        <v>427</v>
       </c>
       <c r="S269" t="s">
-        <v>142</v>
+        <v>428</v>
       </c>
       <c r="T269" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U269"/>
       <c r="V269"/>
       <c r="W269" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="Y269"/>
+        <v>41</v>
+      </c>
+      <c r="X269" t="s">
+        <v>431</v>
+      </c>
+      <c r="Y269" t="s">
+        <v>427</v>
+      </c>
       <c r="Z269"/>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>272</v>
+        <v>731</v>
       </c>
       <c r="B270"/>
       <c r="C270" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D270"/>
       <c r="E270" t="s">
-        <v>898</v>
+        <v>946</v>
       </c>
       <c r="F270" t="s">
-        <v>899</v>
+        <v>947</v>
       </c>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>274</v>
+        <v>734</v>
       </c>
       <c r="I270"/>
-      <c r="J270" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J270"/>
       <c r="K270" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="L270"/>
       <c r="M270">
-        <v>44.65432</v>
+        <v>44.707325</v>
       </c>
       <c r="N270">
-        <v>-0.596899</v>
+        <v>-1.053079</v>
       </c>
       <c r="O270" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P270" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q270" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="R270" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="S270" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="T270" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="U270"/>
       <c r="V270"/>
       <c r="W270" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X270"/>
       <c r="Y270"/>
       <c r="Z270"/>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>781</v>
+        <v>334</v>
       </c>
       <c r="B271"/>
       <c r="C271" t="s">
-        <v>782</v>
+        <v>35</v>
       </c>
       <c r="D271"/>
       <c r="E271" t="s">
-        <v>900</v>
+        <v>948</v>
       </c>
       <c r="F271" t="s">
-        <v>901</v>
+        <v>949</v>
       </c>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>785</v>
+        <v>336</v>
       </c>
       <c r="I271"/>
       <c r="J271" t="s">
-        <v>902</v>
+        <v>190</v>
       </c>
       <c r="K271" t="s">
-        <v>374</v>
+        <v>191</v>
       </c>
       <c r="L271"/>
       <c r="M271">
-        <v>45.053417</v>
+        <v>44.654568</v>
       </c>
       <c r="N271">
-        <v>45.053417</v>
+        <v>-0.597038</v>
       </c>
       <c r="O271" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="P271" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q271" t="s">
-        <v>903</v>
+        <v>192</v>
       </c>
       <c r="R271" t="s">
-        <v>904</v>
+        <v>193</v>
       </c>
       <c r="S271" t="s">
-        <v>790</v>
-[...1 lines deleted...]
-      <c r="T271"/>
+        <v>194</v>
+      </c>
+      <c r="T271" t="s">
+        <v>41</v>
+      </c>
       <c r="U271"/>
       <c r="V271"/>
       <c r="W271" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X271"/>
       <c r="Y271"/>
       <c r="Z271"/>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>905</v>
+        <v>756</v>
       </c>
       <c r="B272"/>
       <c r="C272" t="s">
-        <v>906</v>
+        <v>35</v>
       </c>
       <c r="D272"/>
       <c r="E272" t="s">
-        <v>907</v>
+        <v>950</v>
       </c>
       <c r="F272" t="s">
-        <v>901</v>
+        <v>949</v>
       </c>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>908</v>
+        <v>758</v>
       </c>
       <c r="I272"/>
       <c r="J272" t="s">
-        <v>909</v>
+        <v>161</v>
       </c>
       <c r="K272" t="s">
-        <v>910</v>
+        <v>95</v>
       </c>
       <c r="L272"/>
       <c r="M272">
-        <v>44.656918</v>
+        <v>44.608402</v>
       </c>
       <c r="N272">
-        <v>44.656918</v>
+        <v>-1.153356</v>
       </c>
       <c r="O272" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P272" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q272" t="s">
-        <v>911</v>
+        <v>96</v>
       </c>
       <c r="R272" t="s">
-        <v>912</v>
+        <v>97</v>
       </c>
       <c r="S272" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="T272"/>
+        <v>98</v>
+      </c>
+      <c r="T272" t="s">
+        <v>41</v>
+      </c>
       <c r="U272"/>
       <c r="V272"/>
       <c r="W272" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X272"/>
       <c r="Y272"/>
       <c r="Z272"/>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>546</v>
+        <v>186</v>
       </c>
       <c r="B273"/>
       <c r="C273" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D273"/>
       <c r="E273" t="s">
-        <v>914</v>
+        <v>951</v>
       </c>
       <c r="F273" t="s">
-        <v>915</v>
+        <v>952</v>
       </c>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>549</v>
+        <v>189</v>
       </c>
       <c r="I273"/>
       <c r="J273" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="K273" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="L273"/>
       <c r="M273">
-        <v>44.900654</v>
+        <v>44.65432</v>
       </c>
       <c r="N273">
-        <v>-0.616608</v>
+        <v>-0.596899</v>
       </c>
       <c r="O273" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P273" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q273" t="s">
-        <v>130</v>
+        <v>192</v>
       </c>
       <c r="R273" t="s">
-        <v>131</v>
+        <v>193</v>
       </c>
       <c r="S273" t="s">
-        <v>132</v>
+        <v>194</v>
       </c>
       <c r="T273" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U273"/>
       <c r="V273"/>
       <c r="W273" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X273"/>
       <c r="Y273"/>
       <c r="Z273"/>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>162</v>
+        <v>334</v>
       </c>
       <c r="B274"/>
       <c r="C274" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D274"/>
       <c r="E274" t="s">
-        <v>916</v>
+        <v>953</v>
       </c>
       <c r="F274" t="s">
-        <v>917</v>
+        <v>954</v>
       </c>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>165</v>
+        <v>336</v>
       </c>
       <c r="I274"/>
       <c r="J274" t="s">
-        <v>166</v>
+        <v>190</v>
       </c>
       <c r="K274" t="s">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="L274"/>
       <c r="M274">
-        <v>44.608402</v>
+        <v>44.654568</v>
       </c>
       <c r="N274">
-        <v>-1.153356</v>
+        <v>-0.597038</v>
       </c>
       <c r="O274" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P274" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q274" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="R274" t="s">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="S274" t="s">
-        <v>154</v>
+        <v>194</v>
       </c>
       <c r="T274" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U274"/>
       <c r="V274"/>
       <c r="W274" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X274"/>
       <c r="Y274"/>
       <c r="Z274"/>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>791</v>
+        <v>186</v>
       </c>
       <c r="B275"/>
       <c r="C275" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D275"/>
       <c r="E275" t="s">
-        <v>918</v>
+        <v>955</v>
       </c>
       <c r="F275" t="s">
-        <v>919</v>
+        <v>956</v>
       </c>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>794</v>
+        <v>189</v>
       </c>
       <c r="I275"/>
       <c r="J275" t="s">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="K275" t="s">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="L275"/>
       <c r="M275">
-        <v>44.59809</v>
+        <v>44.65432</v>
       </c>
       <c r="N275">
-        <v>-1.200509</v>
+        <v>-0.596899</v>
       </c>
       <c r="O275" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P275" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="Q275" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="R275" t="s">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="S275" t="s">
-        <v>154</v>
+        <v>194</v>
       </c>
       <c r="T275" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="U275"/>
       <c r="V275"/>
       <c r="W275" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="X275"/>
       <c r="Y275"/>
       <c r="Z275"/>
-    </row>
-[...11924 lines deleted...]
-      <c r="Z476"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>